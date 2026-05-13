--- v0 (2026-03-24)
+++ v1 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="608" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1952" uniqueCount="927">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -100,303 +100,807 @@
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3725/3_sessao_ordinaria_de_2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária do 3º Período da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
 Identificação Básica: Tipo de Sessão: Sessão Ordinária do 3º Período ; Abertura: 03/03/2026 - 18:00 ; Encerramento: 03/03/2026 - 18:46</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3748/4_sessao_ordinaria_de_2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Ordinária do 3º Período da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
 Identificação Básica: Tipo de Sessão: Sessão Ordinária do 3º Período ; Abertura: 10/03/2026 - 18:00 ; Encerramento: 10/03/2026 - 18:26</t>
   </si>
   <si>
+    <t>3781</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3781/5_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 5ª Sessão Ordinária do 3º Período da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Ordinária do 3º Período ; Abertura: 17/03/2026 - 18:00 ; Encerramento: 17/03/2026 - 18:45</t>
+  </si>
+  <si>
+    <t>3794</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3794/6_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 6ª Sessão Ordinária do 3º Período da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Ordinária do 3º Período ; Abertura: 24/03/2026 - 18:00 ; Encerramento: 24/03/2026 - 18:27</t>
+  </si>
+  <si>
+    <t>3826</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3826/7_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 7ª Sessão Ordinária do 3º Período da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Ordinária do 3º Período ; Abertura: 31/03/2026 - 18:00 ; Encerramento: 31/03/2026 - 18:20</t>
+  </si>
+  <si>
+    <t>3839</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3839/8_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 8ª Sessão Ordinária do 3º Período da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Ordinária do 3º Período ; Abertura: 07/04/2026 - 18:00 ; Encerramento: 07/04/2026 - 18:26</t>
+  </si>
+  <si>
+    <t>3874</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3874/9_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 9ª Sessão Ordinária do 3º Período da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Ordinária do 3º Período ; Abertura: 14/04/2026 - 18:00 ; Encerramento: 14/04/2026 - 18:32</t>
+  </si>
+  <si>
+    <t>3880</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3880/10_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 10ª Sessão Ordinária do 3º Período da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Ordinária do 3º Período ; Abertura: 22/04/2026 - 18:00 ; Encerramento: 22/04/2026 - 18:40</t>
+  </si>
+  <si>
+    <t>3902</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3902/11_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 11ª Sessão Ordinária do 3º Período da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Ordinária do 3º Período ; Abertura: 28/04/2026 - 18:00 ; Encerramento: 28/04/2026 - 18:38</t>
+  </si>
+  <si>
     <t>3680</t>
   </si>
   <si>
     <t>Ata Sessão Extraordinária</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/1a_sessao_extraordinaria_de_2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Extraordinária 3º Per. da 2ª Sessão Legislativa da 8ª Legislatura Identificação Básica: Tipo de Sessão: Sessão Extraordinária 3º Per. ; Abertura: 10/02/2026 - 17:30 ; Encerramento: 10/02/2026 - 17:42</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/2a_sessao_extraordinaria_de_2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Extraordinária 3º Per. da 2ª Sessão Legislativa da 8ª Legislatura Identificação Básica: Tipo de Sessão: Sessão Extraordinária 3º Per. ; Abertura: 10/02/2026 - 17:42 ; Encerramento: 10/02/2026 - 17:57</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3742/3a_sessao_extraordinaria_de_2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Extraordinária 3º Per. da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
 Identificação Básica: Tipo de Sessão: Sessão Extraordinária 3º Per. ; Abertura: 10/03/2026 - 17:30 ; Encerramento: 10/03/2026 - 17:49</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3743/4a_sessao_extraordinaria_de_2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Extraordinária 3º Per. da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
 Identificação Básica: Tipo de Sessão: Sessão Extraordinária 3º Per. ; Abertura: 10/03/2026 - 17:51 ; Encerramento: 10/03/2026 - 17:52</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3744/5a_sessao_extraordinaria_de_2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Extraordinária 3º Per. da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
 Identificação Básica: Tipo de Sessão: Sessão Extraordinária 3º Per. ; Abertura: 10/03/2026 - 17:52 ; Encerramento: 10/03/2026 - 17:53</t>
   </si>
   <si>
+    <t>3795</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3795/6a_sessao_extraordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 6ª Sessão Extraordinária 3º Per. da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Extraordinária 3º Per. ; Abertura: 31/03/2026 - 17:30 ; Encerramento: 31/03/2026 - 17:41</t>
+  </si>
+  <si>
+    <t>3796</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 7ª Sessão Extraordinária 3º Per. da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Extraordinária 3º Per. ; Abertura: 31/03/2026 - 17:41 ; Encerramento: 31/03/2026 - 17:47</t>
+  </si>
+  <si>
+    <t>3878</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3878/8a_sessao_extraordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 8ª Sessão Extraordinária 3º Per. da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Extraordinária 3º Per. ; Abertura: 22/04/2026 - 17:30 ; Encerramento: 22/04/2026 - 17:54</t>
+  </si>
+  <si>
+    <t>3879</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3879/9a_sessao_extraordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 9ª Sessão Extraordinária 3º Per. da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Extraordinária 3º Per. ; Abertura: 22/04/2026 - 17:54 ; Encerramento: 22/04/2026 - 18:01</t>
+  </si>
+  <si>
+    <t>3903</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3903/10a_sessao_extraordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 10ª Sessão Extraordinária 3º Per. da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Extraordinária 3º Per. ; Abertura: 28/04/2026 - 17:30 ; Encerramento: 28/04/2026 - 17:38</t>
+  </si>
+  <si>
+    <t>3904</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3904/11a_sessao_extraordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 11ª Sessão Extraordinária 3º Per. da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Extraordinária 3º Per. ; Abertura: 28/04/2026 - 17:38 ; Encerramento: 28/04/2026 - 17:41</t>
+  </si>
+  <si>
+    <t>3924</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3924/12a_sessao_extraordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 12ª Sessão Extraordinária 3º Per. da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Extraordinária 3º Per. ; Abertura: 08/05/2026 - 17:30 ; Encerramento: 08/05/2026 - 17:34</t>
+  </si>
+  <si>
+    <t>3925</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3925/13a_sessao_extraordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 13ª Sessão Extraordinária 3º Per. da 2ª Sessão Legislativa da 8ª Legislatura_x000D_
+Identificação Básica: Tipo de Sessão: Sessão Extraordinária 3º Per. ; Abertura: 08/05/2026 - 17:34 ; Encerramento: 08/05/2026 - 17:36</t>
+  </si>
+  <si>
+    <t>3774</t>
+  </si>
+  <si>
+    <t>Ata Audiência Pública</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PONTAL DO PARANÁ - CMPPR</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3774/ata_audiencia_financas_3o_quadrimestre_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA COMISSÃO DE FINANÇAS, ORÇAMENTOS E FISCALIZAÇÃO, DA REUNIÃO REALIZADA EM 26 DE FEVEREIRO DE 2026 NA CÂMARA MUNICIPAL DE PONTAL DO PARANÁ.</t>
+  </si>
+  <si>
     <t>3685</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>MESA EXECUTIVA - MESA</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3685/anteprojeto_de_lei_no_08-2026_-_credito_adicional_suplementar_de_r_5.00000.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional suplementar na importância de R$ 5.000,00 (cinco mil reais).”</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3687/anteprojeto_de_lei_no_09-2026_-_credito_adicional_especial_de_r_49.70280.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito adicional especial no exercício de 2026, na importância de R$ 49.702,80 (quarenta e nove mil, setecentos e dois reais e oitenta centavos)".</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3703/anteprojeto_de_lei_no_10-2026_-_denomina_vias_do_municipio.pdf</t>
   </si>
   <si>
     <t>"Denomina Vias do Município".</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3718/anteprojeto_de_lei_no_11-2026_-_abertura_de_credito_adicional_especial_de_r_60.00000.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3718/anteprojeto_de_lei_no_11-2026_-_credito_de_r_60.00000.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional especial na importância de R$ 60.000,00 (sessenta mil reais)."</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3723/anteprojeto_de_lei_no_12-2026_-_abertura_de_credito_de_r_90.00000.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3723/anteprojeto_de_lei_no_12-2026_-_credito_de_r_90.00000.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional especial na importância de R$ 90.000,00 (noventa mil reais)."</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3724/anteprojeto_de_lei_no_13-2026_-_abertura_de_credito_de_r_1.00000.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3724/anteprojeto_de_lei_no_13-2026_-_credito_de_r_1.00000.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional especial na importância de R$ 1.000,00 (um mil reais)."</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ELINETE</t>
   </si>
   <si>
-    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3726/anteprojeto_de_lei_no_14-2026_-_institui_campanha_educativa_permanente_de_concientizacao_e_prevencao_contra_o_assedio_e_abuso_sexual_infantil_nas_escolas_da_rede_publica_e_privada.pdf</t>
-[...2 lines deleted...]
-    <t>"Institui a Campanha Educativa Permanente de Conscientização e Prevenção cintra o Assédio e Abuso Sexual Infantil nas escolas da rede pública e privada do Município de Pontal do Paraná, a ser realizada anualmente no mês de maio, e dá outras providências".</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3726/institui_a_campanha_educativa_permanente_de_conscientizacao_e_prevencao_contra_o_assedio_e_abuso_sexual_infantilnas_escolas_da_rede_publica_e_privada.pdf</t>
+  </si>
+  <si>
+    <t>"Institui a Campanha Educativa Permanente de Conscientização e Prevenção contra o Assédio e Abuso Sexual Infantil nas escolas da rede pública e privada do Município de Pontal do Paraná, a ser realizada anualmente no mês de maio, e dá outras providências".</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>ANY MESSINA</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3727/anteprojeto_de_lei_no_15-2026_-_institui_a_semana_municipal_de_concientizacao_informacao_e_protecao_as_mulheres.pdf</t>
   </si>
   <si>
     <t>" Institui, no âmbito do Município de Pontal do Paraná, a Semana Municipal de Conscientização, Informação e Proteção às Mulheres, e dá outras providências".</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3728/anteprojeto_de_lei_no_16-2026_-_institui_programa_municipal_de_concientizacao_e_prevencao_de_acidentes_no_mar_nas_escolas_do_municipio.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal de Conscientização e Prevenção de Acidentes no Mar nas escolas do Município de Pontal do Paraná e dá outras providências".</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3750/anteprojeto_de_lei_no_17-2026_-_credito_adicional_especial_de_r_2.10000.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3750/anteprojeto_de_lei_no_17-2026_-_credito_de_r_2.10000.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito especial no exercício de 2026, na importância de R$ 2.100,00 (dois mil e cem reais)."</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3751/anteprojeto_de_lei_no_18-2026_-_credito_adicional_especial_de_r_1.99709.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3751/anteprojeto_de_lei_no_18-2026_-_credito_de_r_1.99709.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito especial no exercício de 2026, na importância de R$ 1.997,09 (um mil, novecentos e noventa e sete reais e nove centavos)."</t>
   </si>
   <si>
+    <t>3782</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3782/anteprojeto_de_lei_no_19-2026_-_credito_de_r_1.50000.pdf</t>
+  </si>
+  <si>
+    <t>" Autoriza a abertura de crédito adicional especial na importância de R$ 1.500,00 (um mil e quinhentos reais)".</t>
+  </si>
+  <si>
+    <t>3783</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3783/anteprojeto_de_lei_no_20-2026_-_credito_de_r_5.00000.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito especial no exercício de 2026, na importância de R$ 5.000,00 (cinco mil reais)".</t>
+  </si>
+  <si>
+    <t>3784</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3784/anteprojeto_de_lei_no_21-2026_-_credito_de_r_68.00000.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito especial no exercício de 2026, na importância de R$ 68.000,00 (sessenta e oito mil reais)".</t>
+  </si>
+  <si>
+    <t>3785</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3785/anteprojeto_de_lei_no_22-2026_-_altera_lei_no_2681-2025.pdf</t>
+  </si>
+  <si>
+    <t>" Altera a Lei Municipal nº 2681/2025".</t>
+  </si>
+  <si>
+    <t>3786</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3786/anteprojeto_de_lei_no_23-2026_-_altera_lei_no_2304-2022.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal nº 2304/2022".</t>
+  </si>
+  <si>
+    <t>3825</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3825/anteprojeto_de_lei_no_25-2026__-_reajuste_anual_dos_servidores_do_quadro_do_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>"Concede reajuste anual aos vencimentos dos Servidores do Quadro do Magistério e dá outras providências".</t>
+  </si>
+  <si>
+    <t>3829</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3829/anteprojeto_de_lei_no_26-2026_-_altera_a_lei_no_2224-2021.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei nº 2224/2021".</t>
+  </si>
+  <si>
+    <t>3834</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>PODER EXECUTIVO MUNICIPAL - PEM</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3834/anteprojeto_de_lei_no_27-2026_-_credito_de_r_50.00000.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no exercício de 2026, na importância R$ 50.000,00 (cinquenta mil reais)".</t>
+  </si>
+  <si>
+    <t>3840</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3840/anteprojeto_de_lei_no_28-2026_-_altera_a_lei_municipal_no_080-1997_codigo_tributario_municipal.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal nº 080, de 22 de dezembro de 1997 - CÓDIGO TRIBUTÁRIO MUNICIPAL".</t>
+  </si>
+  <si>
+    <t>3871</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3871/anteprojeto_de_lei_no_29-2026_-_institui_o_dia_municipal_em_memoria_das_vitimas_de_acidentes_e_doencas_do_trabalho.pdf</t>
+  </si>
+  <si>
+    <t>"Institui, no âmbito do Municiípio de Pontal do Paraná, o Dia Municipal em Memória das Vítimas de Acidentes e Doenças do Trabalho, a ser celebrado anualmente em 28 de abril, e estabelece diretrizes para a apromoção de ações de conscientização".</t>
+  </si>
+  <si>
+    <t>3875</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3875/anteprojeto_de_lei_no_30-2026_-_aprova_o_organograma.pdf</t>
+  </si>
+  <si>
+    <t>"Aprova o Organograma do Município em conformidade com as Leis Municipais nº 2.093 e 2.094, de 1º de janeiro de 2021 e suas alterações posteriores".</t>
+  </si>
+  <si>
+    <t>3876</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3876/anteprojeto_de_lei_no_31-2026_-_reconhecimento_de_identidade_etnica_do_povo_e_comunidade_tradicional_do_maciel.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o processo de reconhecimento da identidade étnicado Povo e Comunidade Tradicional do Maciel, de seus 'Acordos Comunitários' no uso dos recursos naturais, o registro de usas 'Práticas Tradicionais', e a aplicação do seu Protocolo de Consultas no Município de Pontal do Paraná, Estado do Paraná e dá outras providências".</t>
+  </si>
+  <si>
+    <t>3895</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3895/anteprojeto_de_lei_no_32-2026_-_dispoe_sobre_pagamento_de_despesas_pelo_regime_de_adiantamento_em_observancia_aos_ditames_da_lei_no_14.133-2021.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o Pagamento de Despesas pelo Regime de Adiantamento em observância aos ditames da Lei nº 14.133/2021 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>3896</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3896/anteprojeto_de_lei_no_33-2026_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências".</t>
+  </si>
+  <si>
+    <t>3897</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3897/anteprojeto_de_lei_no_34-2026_-_autoriza_o_poder_executiva_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A e dá outras providências".</t>
+  </si>
+  <si>
+    <t>3920</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3920/anteprojeto_de_lei_no_35-2026_-_desafeta_imovel_objeto_da_matricula_no_25023.pdf</t>
+  </si>
+  <si>
+    <t>"Desafeta o Imóvel Objeto da Matrícula nº 25.023 do Registro de Imóveis de Pontal do Paraná, passando para bem de uso dominial".</t>
+  </si>
+  <si>
+    <t>3921</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3921/anteprojeto_de_lei_no_36-2026_-_credito_de_r_950.00000.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito especial no exercício de 2026, na importância de R$ 950.000,00 (novecentos e cinquenta mil reais)".</t>
+  </si>
+  <si>
+    <t>3922</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3922/anteprojeto_de_lei_no_37-2026_-_credito_de_r_550.00000.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder executivo Municipal a efetuar a abertura de crédito especial no exercício de 2026 na importância de R$ 550.000,00 (quinhentos e cinquenta mil reais)."</t>
+  </si>
+  <si>
+    <t>3926</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3926/anteprojeto_de_lei_no_38-2026_-_concede_revisao_geral_anual_na_forma_do_inciso_x_do_art._37_da_carta_magna_ao_vencimento_dos_servidores_do_poder_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>"Concede Revisão Geral Anual na forma do inciso X, do art. 37 da Carta Magna ao vencimento dos servidores do Poder Legislativo".</t>
+  </si>
+  <si>
+    <t>3927</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3927/anteprojeto_de_lei_no_39-2026_-_dispoe_sobre_a_restruturacao_do_conselho_municipal_de_assistencia_social_-_cmas.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a Restruturação do Conselho Municipal de Assistência Social - CMAS, a Conferência Municipal de Assistência Social - COMAS e Fundo Municipal de Assistência Social - FMAS do Município de Pontal do Paraná e dá outras providências".</t>
+  </si>
+  <si>
     <t>3688</t>
   </si>
   <si>
     <t>ARSL</t>
   </si>
   <si>
     <t>Anteprojeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3688/anteprojeto_de_resolucao_no_01-2026_-_altera_dispositivos_da_resolucao_no_16-1998_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Resolução nº 16/1998 e dá outras providências".</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3752/anteprojeto_de_resolucao_no_02-2026.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3752/anteprojeto_de_resolucao_no_02-2026_-_titulo_mulher_referencia_pontalense.pdf</t>
   </si>
   <si>
     <t>"Institui o Título “Mulher Referência Pontalense” no âmbito da Câmara Municipal de Pontal do Paraná, e dá outras providências".</t>
   </si>
   <si>
+    <t>3843</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3843/anteprojeto_de_resolucao_no_03-2026_-_institui_e_regulamenta_o_proc-digi.pdf</t>
+  </si>
+  <si>
+    <t>" Institui e Regulamenta o Sistema de Gestão de Processos Digitais da Câmara Municipal (PROC-DIGI) como ferramenta de gestão de documentos e processos administrativos digitais no âmbito do Poder Legislativo de Pontal do Paraná".</t>
+  </si>
+  <si>
+    <t>3827</t>
+  </si>
+  <si>
+    <t>ADCL</t>
+  </si>
+  <si>
+    <t>Anteprojeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>ELINETE, NEGA</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3827/anteprojeto_de_decreto_legislativo_no_01-2026_-_cidadao_honorario_anibelli.pdf</t>
+  </si>
+  <si>
+    <t>"Concede o Título de Cidadão Honorário do Município de Pontal do Paraná ao Sr. Antônio Anibelli Neto".</t>
+  </si>
+  <si>
+    <t>3828</t>
+  </si>
+  <si>
+    <t>MARCELO DA SAÚDE, OSEIAS, SENE</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3828/anteprojeto_de_decreto_legislativo_no_02-2026_-_cidadao_honorario_alexandre_khury.pdf</t>
+  </si>
+  <si>
+    <t>"Concede o Título de Cidadão Honorário do Município de Pontal do Paraná ao Sr. Alexandre Maranhão Khury".</t>
+  </si>
+  <si>
+    <t>3833</t>
+  </si>
+  <si>
+    <t>CIRINEU DO ESPORTE</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3833/anteprojeto_de_decreto_legislativo_no_03-2026_-_cidadao_honorario_sr._eudson_jose_leite_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>"Concede o Título de Cidadão Honorário do Município de Pontal do Paraná ao Sr. Eudson José Leite de Lima".</t>
+  </si>
+  <si>
+    <t>3830</t>
+  </si>
+  <si>
+    <t>APLC</t>
+  </si>
+  <si>
+    <t>Anteprojeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3830/anteprojeto_de_lei_complementar_no_01-2026_-_inclui_dispositivos_na_lei_complementar_no_36-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Inclui dispositivos na Lei Complementar nº 36/2024".</t>
+  </si>
+  <si>
+    <t>3831</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3831/anteprojeto_de_lei_complementar_no_02-2026_-_altera_a_lei_complementar_no_37-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Complementar nº 37/2024".</t>
+  </si>
+  <si>
+    <t>3832</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3832/anteprojeto_de_lei_complementar_no_03-2026_-_altera_a_lei_complementar_no_38-2024.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Complementar nº 38/2024".</t>
+  </si>
+  <si>
     <t>3682</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Comunicado</t>
   </si>
   <si>
-    <t>CÂMARA MUNICIPAL DE PONTAL DO PARANÁ - CMPPR</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/comunicado_no_01-2026_-_audiencia_publica_de_finanacas.pdf</t>
   </si>
   <si>
     <t>"CAMARA MUNICIPAL DE PONTAL DO PARANA COMUNICADO DE AUDIÊNCIA PÚBLICA DE FINANÇAS".</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/comunicado_no_02-2026_-_audiencia_publica_da_saude.pdf</t>
   </si>
   <si>
     <t>"CAMARA MUNICIPAL DE PONTAL DO PARANA COMUNICADO DE AUDIÊNCIA PÚBLICA DA SAÚDE".</t>
+  </si>
+  <si>
+    <t>3928</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3928/comunicado_audiencia_publica_de_finanacas_1o_quadrimestre_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"COMUNICADO DE AUDIÊNCIA PÚBLICA DE FINANÇAS DO 1º QUADRIMESTRE DE 2026".</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Diário Oficial</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/diario_01-2026_-_1a_sessao_extraordinaria_2.pdf</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA:_x000D_
 06/02/2026          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
 _x000D_
 TRÊS SESSÕES EXTRAORDINÁRIAS DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 10 DE FEVEREIRO DE 2026 ÀS 17:30H.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/diario_no_02-2026_1a_sessao_ordinaria.pdf</t>
   </si>
@@ -412,151 +916,313 @@
   <si>
     <t>2ª SESSÃO ORDINÁRIA DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 24 DE FEVEREIRO DE 2026 ÀS 18:00H.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3705/diario_04-2026_-_3a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Diário 04-2026 - 3ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3714/diario_05-2026_-_3a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>TRÊS SESSÕES EXTRAORDINÁRIAS DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 10 DE MARÇO DE 2026 ÀS 17:30H.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3749/diario_06-2026_-_4a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>4ª SESSÃO ORDINÁRIA DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 10 DE MARÇO DE 2026 ÀS 18:00H.</t>
   </si>
   <si>
     <t>3745</t>
-  </si>
-[...1 lines deleted...]
-    <t>7</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3745/diario_07-2026_-_5a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA:_x000D_
 16/03/2026.          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
 _x000D_
 5ª SESSÃO ORDINÁRIA DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 17 DE MARÇO DE 2026 ÀS 18:00H.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3753/diario_08-2026_-_6a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>6ª SESSÃO ORDINÁRIA DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 24 DE MARÇO DE 2026 ÀS 18:00H.</t>
   </si>
   <si>
+    <t>3788</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3788/diario_09-2026_-_6a_sessao_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>TRÊS SESSÕES EXTRAORDINÁRIAS DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 31 DE MARÇO DE 2026 ÀS 17:30H.</t>
+  </si>
+  <si>
+    <t>3793</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3793/diario_10-2026_-_7a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>GABINETE DA PRESIDÊNCIA:_x000D_
+30/03/2026.          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
+_x000D_
+7ª SESSÃO ORDINÁRIA DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 31 DE MARÇO DE 2026 ÀS 18:00H.</t>
+  </si>
+  <si>
+    <t>3798</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3798/diario_11-2026_-_8a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>GABINETE DA PRESIDÊNCIA:_x000D_
+        06/04/2026.          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
+	8ª SESSÃO ORDINÁRIA DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 07 DE ABRIL DE 2026 ÀS 18:00H.</t>
+  </si>
+  <si>
+    <t>3835</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3835/diario_12-2026_-_9a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>GABINETE DA PRESIDÊNCIA:_x000D_
+13/04/2026.          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
+_x000D_
+9ª SESSÃO ORDINÁRIA DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 14 DE ABRIL DE 2026 ÀS 18:00H.</t>
+  </si>
+  <si>
+    <t>3836</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3836/diario_13-2026_-_8a_sessao_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>GABINETE DA PRESIDÊNCIA:_x000D_
+17/04/2026          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
+_x000D_
+TRÊS SESSÕES EXTRAORDINÁRIAS DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 22 DE ABRIL DE 2026 ÀS 17:30H.</t>
+  </si>
+  <si>
+    <t>3837</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3837/diario_14-2026_-_10a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>GABINETE DA PRESIDÊNCIA:_x000D_
+17/04/2026.          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
+_x000D_
+10ª SESSÃO ORDINÁRIA DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 22 DE ABRIL DE 2026 ÀS 18:00H.</t>
+  </si>
+  <si>
+    <t>3872</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3872/diario_15-2026_-_10a_sessao_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>GABINETE DA PRESIDÊNCIA:_x000D_
+24/04/2026          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
+_x000D_
+TRÊS SESSÕES EXTRAORDINÁRIAS DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 28 DE ABRIL DE 2026 ÀS 17:30H.</t>
+  </si>
+  <si>
+    <t>3877</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3877/diario_16-2026_-_11a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>GABINETE DA PRESIDÊNCIA:_x000D_
+27/04/2026.          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
+_x000D_
+	11ª SESSÃO ORDINÁRIA DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 28 DE ABRIL DE 2026 ÀS 18:00H.</t>
+  </si>
+  <si>
+    <t>3899</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3899/diario_17-2026_-_12a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>GABINETE DA PRESIDÊNCIA:_x000D_
+04/05/2026.          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
+_x000D_
+	12ª SESSÃO ORDINÁRIA DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 05 DE MAIO DE 2026 ÀS 18:00H.</t>
+  </si>
+  <si>
+    <t>3900</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3900/diario_18-2026_-_12a_sessao_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>GABINETE DA PRESIDÊNCIA:_x000D_
+05/05/2026          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
+_x000D_
+	TRÊS SESSÕES EXTRAORDINÁRIAS DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 08 DE MAIO DE 2026 ÀS 17:30H</t>
+  </si>
+  <si>
+    <t>3923</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3923/diario_19-2026_-_13a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>GABINETE DA PRESIDÊNCIA:_x000D_
+11/05/2026.          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
+13ª SESSÃO ORDINÁRIA DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 12 DE MAIO DE 2026 ÀS 18:00H.</t>
+  </si>
+  <si>
     <t>3676</t>
   </si>
   <si>
     <t>EDT</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/edital_01-2026.pdf</t>
   </si>
   <si>
     <t>Elinete Guimarães Rocha - Presidente da Câmara Municipal de Pontal do Paraná, Estado do Paraná, no uso de suas atribuições legais e nos termos do Artigo 23 Inciso I e II da Lei Orgânica do Município de Pontal do Paraná, com base no Regimento Interno:_x000D_
 _x000D_
 RESOLVE:_x000D_
 Convocar Extraordinariamente a Câmara Municipal de Pontal do Paraná, nos dias 10, 11 e 12 de fevereiro, às 17:30 horas</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3715/edital_02-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICIDADE DA HOMOLOGAÇÃO DO RESULTADO DA ESCOLHA DOS MEMBROS DAS COMISSÕES PERMANENTES PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3716/edital_03-2026.pdf</t>
   </si>
   <si>
     <t>Elinete Guimarães Rocha - Presidente da Câmara Municipal de Pontal do Paraná, Estado do Paraná, no uso de suas atribuições legais e nos termos do Artigo 23 Inciso I e II da Lei Orgânica do Município de Pontal do Paraná, com base no Regimento Interno: _x000D_
 Convocar Extraordinariamente a Câmara Municipal de Pontal do Paraná, nos dias 10, 11 e 12 de março, às 17:30 horas</t>
   </si>
   <si>
+    <t>3789</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3789/edital_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Elinete Guimarães Rocha - Presidente da Câmara Municipal de Pontal do Paraná, Estado do Paraná, no uso de suas atribuições legais e nos termos do Artigo 23 Inciso I e II da Lei Orgânica do Município de Pontal do Paraná, com base no Regimento Interno:_x000D_
+RESOLVE:_x000D_
+Convocar Extraordinariamente a Câmara Municipal de Pontal do Paraná, nos dias 31 de março, 01 e 02 de abril, às 17:30 horas</t>
+  </si>
+  <si>
+    <t>3838</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3838/edital_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Elinete Guimarães Rocha - Presidente da Câmara Municipal de Pontal do Paraná, Estado do Paraná, no uso de suas atribuições legais e nos termos do Artigo 23 Inciso I e II da Lei Orgânica do Município de Pontal do Paraná, com base no Regimento Interno:_x000D_
+RESOLVE:_x000D_
+Convocar Extraordinariamente a Câmara Municipal de Pontal do Paraná, nos dias 22, 23 e 24 de abril, às 17:30 hora</t>
+  </si>
+  <si>
+    <t>3873</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3873/edital_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Elinete Guimarães Rocha - Presidente da Câmara Municipal de Pontal do Paraná, Estado do Paraná, no uso de suas atribuições legais e nos termos do Artigo 23 Inciso I e II da Lei Orgânica do Município de Pontal do Paraná, com base no Regimento Interno:_x000D_
+RESOLVE:_x000D_
+Convocar Extraordinariamente a Câmara Municipal de Pontal do Paraná, nos dias 28, 29 e 30 de abril, às 17:30 horas</t>
+  </si>
+  <si>
+    <t>3901</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3901/edital_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Elinete Guimarães Rocha - Presidente da Câmara Municipal de Pontal do Paraná, Estado do Paraná, no uso de suas atribuições legais e nos termos do Artigo 23 Inciso I e II da Lei Orgânica do Município de Pontal do Paraná, com base no Regimento Interno:_x000D_
+RESOLVE:_x000D_
+Convocar Extraordinariamente a Câmara Municipal de Pontal do Paraná, nos dias 08, 09 e 11 de maio, às 17:30 horas</t>
+  </si>
+  <si>
     <t>3722</t>
   </si>
   <si>
     <t>EME A</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3722/emenda_aditiva_vereadora_elinete_-_anteprojeto_de_lei_no_10-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, propõe a seguinte EMENDA ADITIVA AO ANTEPROJETO DE LEI Nº 10/2026. _x000D_
 Art. 1º Acrescenta-se Parágrafo Único ao Artigo 7º do Anteprojeto de Lei nº 010/2026, que terá a seguinte redação: _x000D_
 “Art. 7º[...] _x000D_
 Parágrafo Único. O trecho entre a Rua das Avencas até a junção da Avenida dos Trigais com a Alameda das Figueiras passa a denominar-se Alessandro Serafim do Nascimento.”</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>EME M</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>CIRINEU DO ESPORTE</t>
-[...2 lines deleted...]
-    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3719/emenda_modificativa_anteprojeto_10-2026_-_denomina_vias_-_cirineu.doc</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3719/emenda_modificativa_ao_anteprojeto_de_lei_no_10-2026_vereador_cirineu_do_esporte.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições — regimentais, propõe a seguinte EMENDA MODIFICATIVA AO ANTEPROJETO DE LEI Nº 10/2026. _x000D_
 Art. 1º Fica alterado o Artigo 4º do Anteprojeto de Lei nº 010/2026, passando a ter a seguinte redação: _x000D_
      “Art. 4º Parte da atual Rua Cláudio Carlos Gerbelli e a Rua Curitiba, localizadas no Loteamento Primavera, no trecho compreendido entre a Rodovia PR 412 e Avenida Deputado Anibal Khury, passam a denominar-se Regina de Lima Gerbelli, sendo mantido o nome de Rua Cláudio Carlos Gerbelli no trecho remanescente do Loteamento Primavera.”</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>OSEIAS</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3720/emenda_modificativa_vereador_oseias_-_anteprojeto_de_lei_no_10-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições — regimentais, propõe a seguinte EMENDA MODIFICATIVA AO ANTEPROJETO DE LEI Nº 10/2026. _x000D_
 Art. 1º Fica alterado o Artigo 3º do Anteprojeto de Lei nº 010/2026, passando a ter a seguinte redação: _x000D_
 “Art. 3º Parte da atual Avenida Tom Jobim e a Rua Oswald de Andrade, localizadas no Loteamento Primavera, no trecho compreendido entre a Rodovia PR 412 e a Avenida Deputado Anibal Khury, passam a denominar-se Rua Lázara de Fátima Bernardeli, sendo mantido o nome de Avenida Tom Jobim no trecho remanescente do Loteamento Primavera.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>SENE</t>
@@ -776,276 +1442,1729 @@
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3712/ind._elinete_no_17-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
 Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para que _x000D_
 seja realizado Manutenção na rua João Caxias esquina com a rua Ponta Grossa, no Balneário Carmery. Pois ocorreu erosão causado pelas fortes chuvas recentes. Solicita-se PRIORIDADE para essa demanda, pois o local apresenta sérios riscos a pedestres e motoristas.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3713/ind._elinete_no_18-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
 Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para que seja realizado Manutenção na Av. Curitiba, esquina com a rua Apucarana e na Av. Iltanhaém esquina com a rua Cabo Frio, ambas no Balneário Shangri-lá. Pois erosão causado pelas fortes chuvas recentes. Solicita-se PRIORIDADE para essa demanda, pois o local apresenta sérios riscos a pedestres e motoristas.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3729/ind._no_19-2026_elinete.pdf</t>
   </si>
   <si>
     <t>Solicito a Vossa Excelência que determine ao departamento competente a realização de Patrolamento e colocação de Bica Corrida na Rua Pelotas próximo ao nº 200, (esquina com a Rua Paranavaí), no Balneário Shangrilá, tendo em vista que a mesma se encontra em condições que dificultam a trafegabilidade de veículos e pedestres em dias de chuva, a qual empossa muita água. A manutenção da rua é de grande importância para garantir mais segurança, mobilidade e qualidade de vida aos moradores e usuários, especialmente em períodos de chuva, quando a situação tende a se agravar.</t>
   </si>
   <si>
     <t>3730</t>
-  </si>
-[...1 lines deleted...]
-    <t>20</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3730/ind._no_20-2026_nega.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
 Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que seque: Solicito que seja feita uma operação tapa buracos na rua lanomami, Chácara São Pedro.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3731/ind._no_21-2026_elinete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
 Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para realizar Serviços de PATROLAMENTO E COLOCAÇÃO DE BICA CORRIDA na rua Lorena Aparecida Carli Balneário Carmery.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>MARCELO DA SAÚDE</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3732/ind._no_22-2026_marcelo_da_saude.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feita a manutenção com a colocação de bica corrida e patrolamento em toda a sua extensão. Rua: Tropical, sentido oposto ao mar. Já com vários protocolos. Balneário Marissol.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3733/ind._no_23-2026__marcelo_da_saude.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feita a manutenção da rua em toda a sua extensão com bica corrida e patrolamento. Rua Perimetral (sentido oposto ao mar) Balneário Shangrilá. Certo de sua atenção, desde já agradeço.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3734/ind._no_24-2026__marcelo_da_saude.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção com manilhamento e bica corrida A Rua Maria Júlia, já com protocolos anteriores e Balneário Carmery,sentido mar, já com protocolos anteriores.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3735/ind._no_25-2026_marcelo_da_saude.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feita a manutenção da ponte que se encontra danificada por conta das fortes chuvas, ficando assim expostos tubulação de canos de água podendo causar maiores prejuízos. Rua ltaúna (sentido oposto ao mar) Balneário Ipanema. Certo de sua atenção, desde já agradeço.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3736/ind._no_26-2026_marcelo_da_saude.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feita a manutenção da ponte com a trocas das lâmpadas. Rua do Comércio (sentido mar) Balneário Ipanema. Certo de sua atenção, desde já agradeço.</t>
   </si>
   <si>
     <t>3737</t>
-  </si>
-[...1 lines deleted...]
-    <t>27</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3737/ind._no_27-2026_marcelo_da_saude.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
 Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feita a manutenção do asfalto que se encontra com pontos de erosão. Rua do Comércio (sentido mar) Balneário lpanema. Certo de sua atenção, desde já agradeço.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>CLEONICE</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3738/ind._no_28-2026_cleonice.pdf</t>
   </si>
   <si>
     <t>Solicito a Vossa Excelência, que determine ao departamento competente, que seja realizada manutenção urgente, com operação tapa buracos ou recuperação do pavimento asfáltico, na Rua Campo Mourão, no Balneário Shangri-lá ; A presente indicação se faz necessária tendo em vista que a referida via encontra-se com grandes crateras ao longo do asfalto, que vem causando transtornos aos motoristas, especialmente por ser rota de acesso ao Colégio Maria Helena, sendo muito utilizada por pais, alunos, moradores e trabalhadores da região. Ressalta-se ainda que nosso gabinete já realizou a indicação anteriormente solicitando melhorias para a mesma via, porém a situação do pavimento permanece crítica.</t>
   </si>
   <si>
     <t>3739</t>
-  </si>
-[...1 lines deleted...]
-    <t>29</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3739/ind._no_29-2026_juvanete.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições : legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
 Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: Solicito: - A secretaria competente a manutenção na rua Guanandi no baineário _x000D_
 Chácara São Pedro.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3740/ind._no_30-2026_juvanete.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
 Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: Solicito: - À secretaria competente a manutenção na rua marginal da Rodovia _x000D_
 Engenheiro Argus Thá Hein no Km 17,5 em frente a Igreja Adventista.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3741/ind._no_31-2026_cleonice.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
 Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: Solicito a Vossa Excelência, que determine ao departamento competente, que seja realizada manutenção e reparos na rua Paraguail, no Balneário ltatiaia. A presente indicação se faz necessária, pois a rua Paraguai encontra-se em estado precário de conservação, com diversos buracos ao longo de de suas extensão, oque vem causando transtornos e dificuldades pra motoristas, ciclistas, moradores e demais usuários da via. Certa de sua atenção, desde já agradeço.</t>
   </si>
   <si>
     <t>3754</t>
-  </si>
-[...1 lines deleted...]
-    <t>32</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3754/ind._no_32-2026_any_messina.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE: _x000D_
 Que o Poder Executivo viabilize através do departamento competente, o patrolamento da Rua Pelotas, próximo ao número 200, esquina com a Rua Paranavaí, no Balneário de Shangri-lá. _x000D_
 JUSTIFICATIVA: _x000D_
 A presente solicitação atende ao pedido de moradores da região, que relatam dificuldades de trafegabilidade na via, especialmente em períodos de chuva, devido às condições irregulares da rua. O patrolamento é necessário para melhorar o acesso de veículos e pedestres, garantindo mais segurança e mobilidade para a comunidade local.</t>
   </si>
   <si>
     <t>3755</t>
-  </si>
-[...1 lines deleted...]
-    <t>33</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3755/ind._no_33-2026_any_messina.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE: _x000D_
 Que o Poder Executivo viabilize através do departamento competente, a limpeza de entulhos e galhos deixados na Rua Paranvaí, próximo a número 250, no Balneário de Shangríi-lá. _x000D_
 JUSTIFICATIVA: _x000D_
 A presente solicitação atende a pedidos de moradores da região, tendo em vista que o acúmulo de entulhos e galhos na via pública pode ocasionar _x000D_
 diversos problemas, especialmente relacionados à saúde pública. Dessa forma, a limpeza do local é necessária para garantir melhores condições sanitárias, segurança e qualidade de vida aos moradores.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3756/ind._no_34-2026_any_messina.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE: _x000D_
 Que o Poder Executivo viabilize através do departamento competente, a limpeza de entulhos deixados à beira do canal na Rua Paranvaí, esquina com a Rua Curitiba, no Balneário de Shangri-lá. _x000D_
 JUSTIFICATIVA: _x000D_
 A solicitação atende a pedidos de moradores, tendo em vista o acúmulo de entulhos à beira do canal, situação que pode gerar riscos à saúde pública, favorecer a proliferação de insetos e prejudicar o escoamento da água.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3757/ind._no_35-2026_any_messina.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE: _x000D_
 Que o Poder Executivo viabilize através do departamento competente, a realização de obras de contenção e recuperação da margem do canal, na Rua Paranavaí, esquina com a Rua Januário Correia da Veiga, no Balneário de Shangri-lá. _x000D_
 JUSTIFICATIVA: _x000D_
 A presente solicitação atende a pedidos de moradores da região, tendo em vista 0 processo de erosão nas margens do canal, que pode comprometer a estabilidade do solo e trazer riscos à via pública. Dessa forma, a intervenção se faz necessária para prevenir o avanço do desgaste e garantir mais segurança à comunidade.</t>
+  </si>
+  <si>
+    <t>3758</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3758/ind._no_36-2026_nega.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Solicito que seja feita a troca de lâmpadas queimadas na Rua Dias Gomes próximo ao nº 37 no Balneário Itapoá.</t>
+  </si>
+  <si>
+    <t>3759</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3759/ind._no_37-2026_sene.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente que seja realizada a instalação de um novo bueiro no lado esquerdo da Rua Açaídes, pois somente no lado direito a água não está escoando, fica na altura do nº 17, no _x000D_
+balneário Pontal do Sul (região do Mangue Seco), próximo à Estação de Tratamento de Esgoto da Sanepar.</t>
+  </si>
+  <si>
+    <t>3760</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3760/ind._no_38-2026_sene.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente a realização de serviços de patrolamento e aplicação de bica corrida na Avenida Albatroz, em Pontal do Sul. A presente solicitação atende à demanda dos moradores da _x000D_
+região, tendo em vista as condições precárias da via, que apresenta irregularidades, buracos e dificuldades de trafegabilidade, especialmente em períodos de chuva.</t>
+  </si>
+  <si>
+    <t>3761</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3761/ind._no_39-2026_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Solicito a Vossa Excelência que determine ao departamento competente a troca da luminária dos postes, nºs 03756 e 03757, localizado na rua Siri, balneário Shangrí-lá. A presente solicitação se faz necessária em razão das luminárias mencionadas estarem danificadas, comprometendo a iluminação local.</t>
+  </si>
+  <si>
+    <t>3762</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3762/ind._no_40-2026_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Solicito a Vossa Excelência que determine ao departamento competente a troca da luminária do poste, nº 08814, localizado na rua Dona Maria Júlia, balneário Carmery. A presente solicitação é necessária devido ao fato de as luminárias citadas estarem danificadas, o que prejudica a iluminação do local.</t>
+  </si>
+  <si>
+    <t>3763</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3763/ind._no_41-2026_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente realizar com urgência a colocação de cascalho na Rua Perimetral, nº 1029, nas proximidades do final da Rua Guanabara, balneário de Shangri-lá. A referida rua encontra-se em péssimas condições de _x000D_
+trafegabilidade, com irregularidades que dificultam significativamente a circulação de pedestres. A situação é ainda mais preocupante devido à presença de moradores cadeirantes que utilizam diariamente a rua e enfrentam grandes dificuldades de locomoção, expondo-se a riscos constantes. Diante do exposto, solicito a máxima atenção do Poder Público para a realização do serviço de cascalhamento, visando garantir melhores condições de acesso, segurança e dignidade aos moradores da região. _x000D_
+Certos de sua compreensão e providências urgentes, agradeço.</t>
+  </si>
+  <si>
+    <t>3764</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3764/ind._no_42-2026_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito ao DER o pedido de pintura de travessia de _x000D_
+pedestre à PR 412, frente ao Materiais de Construção Terra e Teto, Travessia muito usada por pais e alunos, acesso o Cmei Siri Azul Balneário Guapê. Já com protocolos e indicações desde o ano anterior.</t>
+  </si>
+  <si>
+    <t>3765</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3765/ind._no_43-2026_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção com a troca de lâmpada queimada, moradora sofre a meses com a falta de luz. A Rua João Crizanto, frente ao número 11,  Balneário Vila Nova</t>
+  </si>
+  <si>
+    <t>3766</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3766/ind._no_44-2026_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção da via com um redutor de _x000D_
+velocidade em forma de lombada com a pintura viária e placas indicativas da mesma. Rua Agenor Donato, Rua de acesso ao Cmei Siri Azul _x000D_
+Balneário Guapê.</t>
+  </si>
+  <si>
+    <t>3767</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3767/ind._no_45-2026_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção com um desvio das águas _x000D_
+da chuva, já com protocolos anteriores A Rua Engenheiro Darci Gomes de Moraes, esquina com Rua Olho D'agua. e Balneário Marissol, moradores soffem com cada chuva que acaba alagando a rua e entrando água nas casas.</t>
+  </si>
+  <si>
+    <t>3768</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3768/ind._no_46-2026_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja implantado um chuveirinho na saída da Praia _x000D_
+Balneário Guapê Já com Protocolos anteriores. _x000D_
+Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3769</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3769/ind._no_47-2026_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção com manta asfáltica rua se _x000D_
+encontra com buracos no asfalto A Rua Atílio Nogueira, já com protocolos anteriores. Balneário Shangrilá lado oposto ao mar, já com protocolos anteriores. _x000D_
+Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3770</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3770/ind._no_48-2026_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente a realização com urgência da manutenção na Avenida _x000D_
+Curitiba, nas proximidades da UBS Shangri-lá, onde há a existência de uma cratera na via. _x000D_
+JUSTIFICATIVA: _x000D_
+A solicitação se faz necessária devido às condições precárias do local, que comprometem a trafegabilidade e colocam em risco a segurança de quem _x000D_
+transita pela região. Certos de sua compreensão e providências urgentes, agradeço.</t>
+  </si>
+  <si>
+    <t>3771</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3771/ind._no_49-2026_cleonice.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Solicito a Vossa Excelência, que determine ao departamento competente, que seja realizada, com máxima urgência, a manutenção e recuperação da calçada localizada no balneário de Shangri-lá, na Avenida Paranaguá, esquina com a rua Dep. Anibal Khury, onde atualmente há uma grande cratera que vem causando transtornos e riscos aos pedestres, especialmente moradores, turistas, idosos e pessoas que utilizam diariamente o trajeto, considerando que o ponto fica em uma região de grande circulação por estar próximo á beira-mar.</t>
+  </si>
+  <si>
+    <t>3772</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3772/ind._no_50-2026_cleonice.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Solicito a Vossa Excelência, que determine ao departamento competente, que seja realizada manutenção na subida e descida da via que da acesso a Igreja Videira, onde frequentadores enfrentam dificuldade para transitar pelo local. _x000D_
+Ressalta-se que, como ainda não há pavimentação asfáltica na via, uma solução viável no momento seria a colocação de bica corrida e o nivelamento adequado da subida, garantindo melhores condições de acesso. Certa de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3773</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3773/ind._no_51-2026_cleonice.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Solícito a Vossa Excelência, que determine ao departamento competente, que seja realizada manutenção e reparos na pavimentação da rua José de Paula, pois está com crateras, dificultando trafego de veículos e pedestres. Os moradores da região tem manifestado constante preocupação e _x000D_
+vem solicitando providencias urgentes para a melhoria das condições da rua. Certa de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3775</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3775/indicacao_no_52-2026_vereadora_nega.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a disponibilização de guarda-vidas fora da temporada de verão nas praias do município, especialmente nas áreas de maior circulação de moradores e turistas. _x000D_
+JUSTIFICATIVA: _x000D_
+A presente indicação se faz necessária tendo em vista que, mesmo fora da temporada, as praias continuam sendo frequentadas por moradores, pescadores, esportistas e visitantes. Essa movimentação constante aumenta o risco de afogamentos e outros acidentes. A presença de guarda-vidas durante todo o ano contribuirá para a segurança da população, prevenção de acidentes e atendimento rápido em situações de emergência, preservando vidas e promovendo maior tranquilidade aos frequentadores. Diante do exposto, solicita-se a atenção do Poder Executivo para o atendimento desta importante demanda da comunidade.</t>
+  </si>
+  <si>
+    <t>3776</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3776/indicacao_no_53-2026_vereador_sene.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente que seja a _x000D_
+realização de serviços de patrolamento e aplicação de bica corrida na Rua Elier Martins, localizada no Balneário Canoas, tendo como referência a rua ao lado do mercado Super Rede Canoas, no sentido do interior do Dbalneário, aproximadamente uma quadra antes do Rio Pery.</t>
+  </si>
+  <si>
+    <t>3777</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3777/indicacao_no_54-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção da via com tapa buracos no asfalto a PR 412, em frente à Imobiliária Ricardo Imóveis, Ipanema. Balneário lpanema.</t>
+  </si>
+  <si>
+    <t>3778</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3778/indicacao_no_55-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção da via com Bica corrida e _x000D_
+Patrolamento, moradores sofrem com a falta do escoamento das águas das chuvas. Rua Niterói sentido Mar, atrás da sede da antiga Sanepar. _x000D_
+Balneário Leblon. Já com Protocolos anteriores</t>
+  </si>
+  <si>
+    <t>3779</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3779/indicacao_no_56-2026_vereadora_cleonice.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Solicito a Vossa Excelência, que determine ao departamento competente, que realize a limpeza e roçada da vegetação na beira mar no balneário Barrancos. A situação tem gerado diversas reclamações da comunidade, pois o excesso da vegetação compromete o acesso, a segurança e a mobilidade, _x000D_
+além de prejudicar as atividades de pesca e o uso do espaço público.</t>
+  </si>
+  <si>
+    <t>3780</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3780/indicacao_no_57-2026_vereadora_cleonice.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Solicito a Vossa Excelência, que determine ao departamento competente, que realize a manutenção da rua João Goulart, no trecho compreendido entre as ruas Ulysses Guimarães e Sergipe, no Balneário Carmery . A situação está praticamente tornando a via intransitável, gerando transtornos e riscos á segurança dos moradores, que tem feito constantes reclamações quanto ao estado da rua.</t>
+  </si>
+  <si>
+    <t>3790</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3790/ind._no_58-2026_-_any_messina.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo viabilize através do departamento competente, a realização de roçada e manutenção do sistema de drenagem (bueiro/galeria pluvial) localizado na Rua Dona Alba de Souza e Silva, nº 1694, no Balneário Ipanema, garantindo o devido acabamento e segurança no local. _x000D_
+JUSTIFICATIVA: _x000D_
+A solicitação se justifica pelo acúmulo de vegetação no local e pela existência de bueiro exposto, situação que compromete a segurança de pedestres _x000D_
+e veículos, além de favorecer riscos à saúde pública e problemass no escoamento das águas pluviais..</t>
+  </si>
+  <si>
+    <t>3791</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3791/ind._no_59-2026_-_nega.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: Preste informações detalhadas sobre os locais onde foram realizadas _x000D_
+as pinturas de meio-fio na cor amarela: _x000D_
+Esclareça a ausência de sinalização vertical nos referidos pontos; e Informese as multas aplicadas nesses locais estão em conformidade com a legislação vigente; e Providencie a instalação de sinalização adequada para garantir clareza e legalidade; e Avalie a possibilidade de revisão das autuações aplicadas onde houver irregularidade na sinalização.</t>
+  </si>
+  <si>
+    <t>3792</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3792/ind._no_60-2026_-_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente, que seja feito um estudo para a flexibilização do Itinerário _x000D_
+do transporte da Empresa Oceânica para melhor atender os munícipes de todo o Município.</t>
+  </si>
+  <si>
+    <t>3799</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3799/ind._no_61-2026_-_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente, que seja feito o pedido ao DER de implantação de um Bueiro em frente ao número 2431,Farmácia Hiperfarma Santa Terezinha comércio local que sofre com a falta de escoamento das águas das chuvas. _x000D_
+Balneário Santa Terezinha. _x000D_
+Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3800</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3800/ind._no_62-2026_-_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente, que seja feito o recapeamento do asfalto com manta asfáltica em frente ao número 243, Clinica de Terapia Oriental, saída para a rodovia com uma cratera que com as chuvas se torna ainda mais perigoso. _x000D_
+Balneário Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>3801</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3801/ind._no_63-2026_-_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente, que seja feito a manutenção com a limpeza das valetas Avenida Sabiá, Balneário Canoas _x000D_
+Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3802</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3802/ind._no_64-2026_-_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente, que seja feito a manutenção com a limpeza do canal de escoamento do Balneário Leblon ate o Balneário de Carmery. _x000D_
+Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3803</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3803/ind._no_65-2026_-_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente, que seja feito a manutenção da via, à pedido de moradores da região com Bica corrida e Patrolamento. Rua Luíz da Silveira Balneário Shangrilá. _x000D_
+Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3804</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3804/ind._no_66-2026_-_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente, que seja feito a manutenção da via, á pedido de moradores da região, com Asfalto ou Bloquete, moradores sofrem com a falta de escoamento da mesma, causando a impossibilidade de tráfego. Os mesmos relatam que só é passado a máquina e quando chove o problema se agrava. Rua João Caxias, sentido oposto ao Mar Balneário Carmery. Pedido já com Protocolos Anteriores. _x000D_
+Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3805</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3805/ind._no_67-2026_-_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente, que seja feito a manutenção da via, á pedido de moradores da região, com Bica corrida e Patrolamento, o mesmo pedido tem se repetido há algum tempo. Os mesmos relatam que só e passado a maquina e quando chove o problema se agrava. RuaTamandaré Balneário Guapê. _x000D_
+Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3806</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3806/ind._no_68-2026_-_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente, que seja feito a manutenção da via com bica corrida e _x000D_
+patrolamento. Balneário Guapê sentido Mar. Avenida Londrina.</t>
+  </si>
+  <si>
+    <t>3807</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3807/ind._no_69-2026_-_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente, a manutenção com a troca dos equipamentos da academia ao ar livre, que com o tempo se deterioraram Rua São Francisco Sentido Mar, Balneário Atami. Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3808</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3808/ind._no_70-2026_-_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente, que seja feito um estudo para a implantação de Pavimentação asfáltica ou Bloquetes áé Ruas: Rua São Francisco, Rua Santa Clara e Rua Santa Rosa Ambas as ruas sentido Mar, Balneário Atami 1 e 2. _x000D_
+Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3809</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3809/ind._no_71-2026_-_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja implantado iluminação e feita a manutenção com _x000D_
+o corte de grama e limpeza do mesmo Parque ao ar livre Rua Plínio Tourinho em frente ao número 901. Sentido oposto ao mar Vila Progresso _x000D_
+Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3810</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3810/ind._no_72-2026_-_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente: Que seja implantado um Parque infantil ao ar livre. Avenida Albatrós, Balneário de Pontal do Sul. Certo de sua atenção, desde já agradeço</t>
+  </si>
+  <si>
+    <t>3811</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3811/ind._no_73-2026_-_nega.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Solicito que seja feita a troca das lâmpadas na rua Portugal esquina com a rua México Atami Norte nos postes com números 04770 e 0404771 com os seguintes protocolos 2026033110052077 e 2026033110052078.</t>
+  </si>
+  <si>
+    <t>3812</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3812/ind._no_74-2026_-_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente pela manutenção da rede de iluminação pública, para realizar troca de lâmpada queimada na Rua Duque de Caxias esquina com a Rua Fernando Elias, luminária nº 08833 no Balneário Carmery. Certa de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3813</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3813/ind._no_75-2026_vereadora_nega.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: A mudança do ponto de ônibus localizado na Rodovia PR-412, em frente _x000D_
+à Auto Escola Zara, no sentido Pontal do Sul. _x000D_
+Justifica-se a presente indicação tendo em vista que o ponto atualmente encontra-se posicionado praticamente no meio da via, fazendo com que, ao _x000D_
+realizar a parada, o ônibus obstrua o fluxo de veículos, causando transtornos ao trânsito, lentidão e riscos à segurança de motoristas e pedestres. _x000D_
+Diante do exposto, sugere-se que o referido ponto seja realocado aproximadamente 50 metros à frente, local onde há acostamento, permitindo que _x000D_
+o ônibus realize as paradas de forma mais segura, sem comprometer o tráfego da rodovia. Tal medida visa promover maior segurança viária e melhor fluidez no trânsito, beneficiando toda a população que utiliza a via.</t>
+  </si>
+  <si>
+    <t>3814</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3814/ind._no_76-2026_vereadora_nega.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 118 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Solicito que seja feita a retirada de entulhos da Rua Tupinambás esquina com a Rua Caetés no balneário de Monções.</t>
+  </si>
+  <si>
+    <t>3815</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3815/ind._no_77-2026_vereadora_nega.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Solicito que seja feita a poda das árvores na Avenida Juscelino Kubitcheck, próximo ao número 285 no balneário de Ipanema.</t>
+  </si>
+  <si>
+    <t>3816</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3816/ind._no_78-2026_vereadora_nega.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Solicito que seja feito na Avenida Floresta Negra no Balneário Ipanema : _x000D_
+1 - Calçamento do lado esquerdo, saindo da rodovia Pr 412 _x000D_
+sentido Avenida Anibal.Khury _x000D_
+2 - Retirada de entulhos de ambos os lados da Avenida _x000D_
+3 - Roçada de ambos os lados da Avenida</t>
+  </si>
+  <si>
+    <t>3817</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3817/ind._no_79-2026_vereadora_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para _x000D_
+realizar Serviços de PATROLAMENTO E COLOCAÇÃO DE BICA CORRIDA na Rua Tamandaré esquina com a rua Guarapuava Balneário de Shangrilá.</t>
+  </si>
+  <si>
+    <t>3818</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3818/ind._no_80-2026_vereadora_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para realizar Serviços de RETIRADA DE ENTULHOS E GALHOS na rua Ney braga esquina com a rua Palotina em frente ao terreno baldio no Balneário Grajaú. _x000D_
+Certa de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3819</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3819/ind._no_81-2026_vereadora_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para realizar Serviços de Manutenção no telhado da Quadra de Esportes da Escola Municipal Ezequiel Pinto da Silva. _x000D_
+Certa de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3820</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3820/ind._no_82-2026_vereadora_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para realizar Serviços de PATROLAMENTO E COLOCAÇÃO DE BICA CORRIDA no término da rua Ney Braga e na rua Palotina Balneário Grajaú.</t>
+  </si>
+  <si>
+    <t>3821</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3821/ind._no_83-2026_vereadora_cleonice.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência, que determine ao departamento competente, a realização de estudos e a execução de obras de meihoria na infraestrutura urbana da Rua Flórida, esquina com a Rua Sebastião Caboto, visando solucionar os recorrentes problemas de alagamento enfrentados pelos moradores da região. A presente indicação se faz necessária tendo em vista as constantes reclamações dos moradores da localidade, que soffem com alagamentos frequentes, especialmente em períodos de chuva. Tal situação tem causado transtornos, prejuízos materiais e riscos à saúde pública, além de dificultar a mobilidade urbana. Diante disso, é fundamental que sejam adotadas medidas como: e Nivelamento e recuperação da pavimentação, se necessário; _x000D_
+e Estudo técnico para evitar acúmuilo de água no local. Assim, viísando garantir melhores condições de vida à população e prevenir maiores danos, contamos com a atenção do Poder Executivo para o atendimento desta demanda.</t>
+  </si>
+  <si>
+    <t>3822</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3822/ind._no_84-2026_vereadora_cleonice.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência, que determine ao departamento competente, que sejam realizados, com a devida urgência, serviços de roçada e limpeza geral no Balneário Barrancos. A presente solicitação se faz necessária tendo em vista que a vegetação no local _x000D_
+encontra-se alta e a área apresenta acúmulo de resíduos, o que compromete a segurança, a saúde pública e o bem-estar dos moradores e frequentadores. Dessa forma, solicita-se que o serviço seja incluído no cronograma da Secretaria competente, visando garantir melhores condições de uso e preservação do local,</t>
+  </si>
+  <si>
+    <t>3823</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3823/ind._no_85-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção com a troca das lâmpadas _x000D_
+queimadas sob o protocolo 3.902-2026 Balneário Tabuleiro A pedido dos moradores da região.</t>
+  </si>
+  <si>
+    <t>3824</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3824/ind._no_86-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção dos bloquetes à Rua Santa Terezinha do Menino Jesus Balneário Santa Terezinha, sentido Mar A pedido dos moradores da região.</t>
+  </si>
+  <si>
+    <t>3841</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3841/ind._no_87-2026_vereadora_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para realizar Serviços de PODA DE ARVORE na rua Dona Maria Júlia em frente ao número residencial 12, lado oposto ao mar no Balneário Carmery. _x000D_
+Certa de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3842</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3842/ind._no_88-2026_vereadora_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente para realizar Serviços de RETIRADA DE GALHOS na Av Onoré esquina com a Alameda Angélica no Balneário Canoas.</t>
+  </si>
+  <si>
+    <t>3844</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3844/ind._no_89-2026_vereadora_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente para realizar Serviços de RETIRADA DE ENTULHO E GALHOS na Rua Siri esquina com a Rua Biguassu no Balneário Shangrilá.</t>
+  </si>
+  <si>
+    <t>3845</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3845/ind._no_90-2026_vereadora_cleonice.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência, que determine ao departamento competente, que seja realizada, com máxima urgência, a execução de serviços de patrolamento e aplicação de bica corrida em todas as ruas no balneário Itatiaia. As ruas encontram-se com inúmeros buracos, desníveis e acúmulo de areia e lama dificultando o acesso de moradores.</t>
+  </si>
+  <si>
+    <t>3846</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3846/ind._no_91-2026_vereadora_cleonice.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência, que determine ao departamento competente, que seja realizada, a execução de serviços de patrolamento e aplicação de bica corrida na rua Perimetral Norte, localizada no Balneário de Shangri-lá, a presente indicação se faz necessária em razão das mas condições da referida rua, que apresenta buracos, desníveis e acumulo de areia, dificultando o deslocamento de moradores e veículos.</t>
+  </si>
+  <si>
+    <t>3847</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3847/ind._no_92-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feita a manutenção das quadras esportivas do _x000D_
+Grêmio em lpanema. Em frente ao Fórum de ipanema (sentido mar) Balneário Ipanema</t>
+  </si>
+  <si>
+    <t>3848</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3848/ind._no_93-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feita a manutenção com asfalto à Rua Apucarana, moradores da região reciamam que aguardam à 24 anos a promessa de asfalto. Rua Apucarana (sentido oposto mar) Balneário Shangrilá</t>
+  </si>
+  <si>
+    <t>3849</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3849/ind._no_94-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feita a manutenção dos Bloquetes que se encontram com desníveil provocando assim pontos de alagamentos. Rua Aroldo Marchioro (sentido mar) Antiga Rua Amazonas, apenas uma quadra que alaga causando desconforto e transtorno para os moradores da região. Frente aos números 1359 — 1360 — e 1371 Baineário ipanema</t>
+  </si>
+  <si>
+    <t>3850</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3850/ind._no_95-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção com a troca das lâmpadas _x000D_
+que se encontram queimadas Rua São Francisco, esquina com Santa Clara Poste número 03866 Balneário Santa Clara A pedido dos moradores da região.</t>
+  </si>
+  <si>
+    <t>3851</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3851/ind._no_96-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção a troca de Lâmpadas queimadas das luminárias 10913 e 10914. Principal de Ipanema. Balneário de Ipanema.</t>
+  </si>
+  <si>
+    <t>3852</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3852/ind._no_97-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção com a colocação do ponto de luz da Luminária 10912, frente ao Kabalia. Principal de Ipanema. Balneário de Ipanema.</t>
+  </si>
+  <si>
+    <t>3853</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3853/ind._no_98-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feita a manutenção com a troca da lâmpada no _x000D_
+Super poste dentro do Colégio Cívico Militar Maria Helena Teixeira Luciano, que se encontra queimada. Balneário Shangrilá</t>
+  </si>
+  <si>
+    <t>3854</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>PASTOR JHONATAN</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3854/ind._no_99-2026_vereador_pastor_jhonatan.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente ,a manutenção na Av Tom Jobim próximo ao final da _x000D_
+avenida,a mesma encontra com vários buracos grandes com bastante acúmulo de água. Certos de sua compreensão, agradeço.</t>
+  </si>
+  <si>
+    <t>3855</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3855/ind._no_100-2026_vereador_pastor_jhonatan.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente ,a colocação de Barras de ballet ,para as aulas de bailet e jazz localizada na amosi ,Santa Terezinha visto que há grande necessidade pela demanda de alunos que ali participam. Certos de sua compreensão, agradeço.</t>
+  </si>
+  <si>
+    <t>3856</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3856/ind._no_101-2026_vereador_pastor_jhonatan.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente ,a manutenção com bica corrida nas rua Osvaldo Cruz, balneário Primavera e Rua Vital Brazil balneário Santa Terezinha. Certos de sua compreensão, agradeço.</t>
+  </si>
+  <si>
+    <t>3857</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3857/ind._no_102-2026_vereador_pastor_jhonatan.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais eregimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente ,a manutenção com implantação de lombada nas ruas _x000D_
+Amilton Sales, rua Antonio Eustachio Oliveira, balneário Guaraguaçu. Certos de sua compreensão, agradeço.</t>
+  </si>
+  <si>
+    <t>3858</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3858/ind._no_103-2026_vereador_juvanete.pdf</t>
+  </si>
+  <si>
+    <t>Solicito:  A secretaria competente que faça o reparo de um buraco que se abriu na Rua Manoel Marques em Praia de Leste, o mesmo se encontra com erosão causando risco a pedestres e veículos.</t>
+  </si>
+  <si>
+    <t>3859</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3859/ind._no_104-2026_vereadora_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente pela manutenção da rede de iluminação pública, para realizar troca de lâmpada queimada na PR-412 esquina com a rua Campeche, luminária nº09521 no Balneário de Shangrilá. Certa de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3860</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3860/ind._no_105-2026_vereadora_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente para realizar Serviços de RETIRADA DE ENTULHO na Rua Cabo Frio esquina com a Rua Paranavaí no Balneário Shangrilá. Certa de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3861</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3861/ind._no_106-2026_vereadora_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente para realizar Serviços de RETIRADA DE ENTULHO E GALHOS na Av. Caiobá esquina com a Rua Tamandaré no Balneário Shangrilá. Certa de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3862</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3862/ind._no_107-2026_vereadora_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente pela _x000D_
+manutenção da rede de iluminação pública, para realizar troca de lâmpada queimada na Rua Tamandaré, luminária nº 09025 no Balneário de Shangrilá.</t>
+  </si>
+  <si>
+    <t>3863</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3863/ind._no_108-2026_vereadora_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente pela manutenção da rede de iluminação pública, para realizar troca de lâmpada queimada na Av. Sebastião Caboto nas proximidades do Supermercado Quinteto, luminária nº 08366 no Balneário de Shangrilá.</t>
+  </si>
+  <si>
+    <t>3864</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3864/ind._no_109-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção a troca de Lâmpadas queimadas das luminárias 10913 e 10914. Principal de Ipanema.</t>
+  </si>
+  <si>
+    <t>3865</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3865/ind._no_110-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção com a retirada de entulhos _x000D_
+de árvores, A Rua Siriguaçú 243, esquina com Istambul e Balneário Guapê Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3866</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3866/ind._no_111-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção com a retirada de entulhos _x000D_
+de árvores, A Rua engenheiro Darci gomes de Moraes frente ao número 7607 e Balneário Marissol ,frente a PR 412 Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3867</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3867/ind._no_112-2026_vereador_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção com a troca dos braços aos postes 03183 e 03182, que estão com problema a tempo. A Rua Morretes já com protocolos anteriores Balneário lpanema sentido mar, já com protocolos anteriores. _x000D_
+Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3868</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3868/ind._no_113-2026_vereadora_cleonice.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência, que determine à secretaria competente a realizaçção de serviços de recolhimento de entulhos, especialmente restos de móveis velhos, bem como pilhas de grama provenientes de roçada na Rua Andaray no Balneário Leblon. _x000D_
+A presente indicação se faz necessária tendo em vista o acúmulo desses materiais o que pode ocasionar problemas de ordem sanitária, proliferação de _x000D_
+insetos e animais peçonhentos, além de prejudicar a limpeza urbana.</t>
+  </si>
+  <si>
+    <t>3869</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3869/ind._no_114-2026_vereadora_cleonice.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência, que determine ao departamento competente, que seja realizada, obras de pavimentação asfáltica no trecho compreendido entre a PR412 e a guarita, na rua Paraguai, no Balneário Atami Sul, as condições atuais da via apresentam dificuldades de trafego, especialmente em períodos de chuva.</t>
+  </si>
+  <si>
+    <t>3870</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>CLEONICE, MARCELO DA SAÚDE</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3870/ind._no_115-2026_vereadora_cleonice_e_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência, que determine ao departamento competente, que sejam realizadas, a reforma geral da capela mortuária de Pontal do Paraná. A presente indicação se faz necessária tendo em vista as precárias condições estruturais do local, que atualmente não oferece conforto e dignidade aos munícipes em um momento tão delicado. Destaca-se que: _x000D_
+O espaço conta com apenas um banheiro, o que é insuficiente para atender a demanda (existem dois, porém um está interditado desde o ano passado.) O ambiente apresenta temperatura extremamente elevada, sendo necessária a instalação de ar condicionado ou ventiladores; A cozinha encontra-se em estado precário, com azulejos danificados e se desprendendo; A iluminação externa é inadequada e o super poste existente não está funcionando diante do exposto solicitamos a devida atenção do Poder Executivo para o atendimento desse importante demanda.</t>
+  </si>
+  <si>
+    <t>3882</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3882/ind._no_116-2026_pastor_jhonatan.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente ,a troca de lampada queimada na Av Atlântica balneário Pontal do Sul poste numero 11098. _x000D_
+Certos de sua compreensão, agradeço.</t>
+  </si>
+  <si>
+    <t>3883</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3883/ind._no_117-2026_pastor_jhonatan.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente ,a troca de lampadas queimadas poste numeros _x000D_
+05504,05505,05506 e 05507 balneário Pontal do Sul. _x000D_
+Certos de sua compreensão, agradeço.</t>
+  </si>
+  <si>
+    <t>3884</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3884/ind._no_118-2026_pastor_jhonatan.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais eregimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente ,a manutenção com implantação de lombada nas ruas _x000D_
+Sezino Ramos e Antônio Izidoro, balneário Guaraguaçu. _x000D_
+Certos de sua compreensão, agradeço.</t>
+  </si>
+  <si>
+    <t>3885</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3885/ind._no_119-2026_pastor_jhonatan.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente .a manutenção com implantação de lombada nas ruas _x000D_
+Domingos Mesquita Santana e Rua Lamartine Mesquita, balneário Guaraguaçu. _x000D_
+Certos de sua compreensão, agradeço.</t>
+  </si>
+  <si>
+    <t>3886</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3886/ind._no_120-2026_pastor_jhonatan.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente ,a manutenção em galerias na rua Rio Grande do Sul, _x000D_
+balneário Praia de Leste. _x000D_
+Certos de sua compreensão, agradeço.</t>
+  </si>
+  <si>
+    <t>3887</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3887/ind._no_121-2026_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para realizar Serviços de PATROLAMENTO E COLOCAÇÃO DE BICA CORRIDA nas ruas “B” (ruas das chácaras) no Balneário Shangrilá.</t>
+  </si>
+  <si>
+    <t>3888</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3888/ind._no_122-2026_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente pela manutenção da rede de iluminação pública, para realizar troca de lâmpada queimada na Rua Tamandaré, luminárias nº 09047 e nº09046 no Balneário de Shangrilá.</t>
+  </si>
+  <si>
+    <t>3889</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3889/ind._no_123-2026_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente pela manutenção da rede de iluminação pública, para realizar troca de lâmpada queimada na Rua Cabo Frio, luminária nº08984 no Balneário de Shangrilá.</t>
+  </si>
+  <si>
+    <t>3890</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3890/ind._no_124-2026_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente para realizar Serviços de RETIRADA DE ENTULHO na Rua Cabo Frio esquina com a Rua Guarapuava no Balneário Shangrilá.</t>
+  </si>
+  <si>
+    <t>3891</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3891/ind._no_125-2026_cleonice.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência, que determine ao departamento competente, que seja realizada, a limpeza do rio ao lado do campo do Barrancos Sport Club, no Balneário Barrancos pois atualmente está com grande acumulo de mato e lama, precisa da limpeza urgente, pois ali tem muito fluxo de agua e acaba transbordando por não estar corretamente limpo.</t>
+  </si>
+  <si>
+    <t>3892</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3892/ind._no_126-2026_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente para realizar Serviços de RETIRADA DE ENTULHO E GALHOS na Rua Joaquim Serafim da Costa esquina com a Rua da Soja, nas proximidades do Mercado do Peixe no Balneário Pontal do Sul.</t>
+  </si>
+  <si>
+    <t>3893</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3893/ind._no_127-2026_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente pela _x000D_
+manutenção da rede de iluminação pública, para realizar troca de lâmpada queimada na Rua dos Eucaliptos, luminária nº07576 no Balneário de Pontal _x000D_
+do Sul.</t>
+  </si>
+  <si>
+    <t>3894</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3894/ind._no_128-2026_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja implantada uma lombada com pintura viáris e _x000D_
+placas de sinalização A Rua Olho d Água e Balneário Marissol, sentido mar. _x000D_
+Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3905</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3905/ind._no_129-2026_-_any_messina.pdf</t>
+  </si>
+  <si>
+    <t>INDICANDO-LHE: _x000D_
+Que o Poder Executivo Municipal, por meio do setor competente, solicite ao DER/PR a execução de manutenção e/ou adequação do sistema de drenagem (escoamento de águas pluviais) na Rodovia Engenheiro Darci Gomes de Morais, nº 43, em frente ao Laboratório Laborpac, no Balneário Praia de Leste.</t>
+  </si>
+  <si>
+    <t>3906</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3906/ind._no_130-2026_-_any_messina.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo viabilize através do departamento competente, o patrolamento das Ruas Campinas, Carlos Drummond de Andrade e Matinhos, bem como as ruas adjacentes, localizadas no Balneário Luciane.</t>
+  </si>
+  <si>
+    <t>3907</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3907/ind._no_131-2026_-_nega.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+Solicito que seja feito o patrolamento com bica corrida na Rua Andorinha nº 10 no Balneário de Ipanema.</t>
+  </si>
+  <si>
+    <t>3908</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3908/ind._no_132-2026_-_any_messina.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo viabilize através do departamento competente, o patrolamento e colocação de bica corrida na Rua Campo Largo, nº 355 esquina com a Rua Florianópolis, localizada no Balneário Shangri-lá.</t>
+  </si>
+  <si>
+    <t>3909</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3909/ind._no_133-2026_-_nega.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, o que segue: _x000D_
+A pedido de moradores, solicito que seja feito uma operação tapa-buracos na Rua dos Adventistas no Jardim Jacarandá</t>
+  </si>
+  <si>
+    <t>3910</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3910/ind._no_134-2026_-_pastor_jhonatan.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente ,a manutenção na rua Santos Dumont ,balneário Santa terezinha,próximo ao canal, a mesma encontra-se em situação onde está difícil transitar, com erosão onde podem causar acidentes a população. _x000D_
+Certos de sua compreensão, agradeço.</t>
+  </si>
+  <si>
+    <t>3911</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3911/ind._no_135-2026_-_pastor_jhonatan.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais eregimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente, a troca de lampadas queimadas na Av Marumbi _x000D_
+balneário Pontal do Sul, luminarias 05504, 05505, 05506, 05507. _x000D_
+Certos de sua compreensão, agradeço.</t>
+  </si>
+  <si>
+    <t>3912</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3912/ind._no_136-2026_-_pastor_jhonatan.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legaise regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno, indica ao Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente,a manutenção com bica corrida na Av Sabiá balneário  canoas. _x000D_
+Certos de sua compreensão, agradeço.</t>
+  </si>
+  <si>
+    <t>3913</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3913/ind._no_137-2026_-_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para realizar Serviços de Manutenção na Quadra de Areia da Amosi no Balneário de Santa Terezinha. _x000D_
+Certa de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3914</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3914/ind._no_138-2026_-_elinete.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência que determine ao departamento competente a troca da luminária dos postes, nºs 08438,08428 localizado na rua Pelotas, balneário Shangrí-lá. A presente solicitação se faz necessária em razão das luminárias mencionadas estarem danificadas, comprometendo a iluminação local. _x000D_
+Certa de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3915</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3915/ind._no_139-2026_-_elinete.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência que determine ao departamento competente a troca da luminária dos postes, nºs 07279, 07280 localizado na Avenida Itanhaém, balneário Shangrí-lá. A presente solicitação se faz necessária em razão das luminárias mencionadas estarem danificadas, comprometendo a iluminação local. _x000D_
+Certa de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3916</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3916/ind._no_140-2026_-_cleonice.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência, que determine à secretaria competente que seja tomada providências urgentes quanto a manutenção de _x000D_
+três postes de iluminação pública de numeração: 04538, 09689, 022667 localizados no Balneário Vila Nova. Os postes encontrão-se apagados á mais de dois meses, deixando a região em completa escuridão, comprometendo a segurança de moradores e pedestres que transitam pelo local.</t>
+  </si>
+  <si>
+    <t>3917</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3917/ind._no_141-2026_-sene.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os artigos 119 e 120 do Regimento Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente que seja _x000D_
+feito, a pedido de moradores, uma passarela até a praia, na Rua dos Sombreiros, esquina com Anibal Khury, balneário Pontal do Sul.</t>
+  </si>
+  <si>
+    <t>3918</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3918/ind._no_142-2026_-sene.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente que seja realizada a troca da lâmpada do poste da Rua Erva Mate, esquina com Embaúba, balneário Pontal do Sul.</t>
+  </si>
+  <si>
+    <t>3919</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3919/ind._no_143-2026_-_elinete.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência que determine ao departamento competente a troca da luminária do poste, nº 05994, localizado na Avenida _x000D_
+Onore, balneário Canoas. A presente solicitação se faz necessária em razão da luminária mencionada estar danificada, comprometendo a iluminação local. _x000D_
+Certa de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3898</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3898/requerimento_mencao_honrosa_a_sra._penelope_moraes_de_liz.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Nega, no uso de suas atribuições legais, tem a honra de conceder a presente Menção Honrosa à Sra. Penélope Moraes de Liz, em reconhecimento à sua trajetória de vida exemplar, marcada pela dedicação, superação e relevantes serviços prestados à sociedade.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3746/oficio_no_99-2026_gab_-_veto_parcial_ao_projeto_de_lei_no_10-2026.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 010/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1364,67 +3483,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3686/1_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3717/2_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3725/3_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3748/4_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/1a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/2a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3742/3a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3743/4a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3744/5a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3685/anteprojeto_de_lei_no_08-2026_-_credito_adicional_suplementar_de_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3687/anteprojeto_de_lei_no_09-2026_-_credito_adicional_especial_de_r_49.70280.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3703/anteprojeto_de_lei_no_10-2026_-_denomina_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3718/anteprojeto_de_lei_no_11-2026_-_abertura_de_credito_adicional_especial_de_r_60.00000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3723/anteprojeto_de_lei_no_12-2026_-_abertura_de_credito_de_r_90.00000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3724/anteprojeto_de_lei_no_13-2026_-_abertura_de_credito_de_r_1.00000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3726/anteprojeto_de_lei_no_14-2026_-_institui_campanha_educativa_permanente_de_concientizacao_e_prevencao_contra_o_assedio_e_abuso_sexual_infantil_nas_escolas_da_rede_publica_e_privada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3727/anteprojeto_de_lei_no_15-2026_-_institui_a_semana_municipal_de_concientizacao_informacao_e_protecao_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3728/anteprojeto_de_lei_no_16-2026_-_institui_programa_municipal_de_concientizacao_e_prevencao_de_acidentes_no_mar_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3750/anteprojeto_de_lei_no_17-2026_-_credito_adicional_especial_de_r_2.10000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3751/anteprojeto_de_lei_no_18-2026_-_credito_adicional_especial_de_r_1.99709.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3688/anteprojeto_de_resolucao_no_01-2026_-_altera_dispositivos_da_resolucao_no_16-1998_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3752/anteprojeto_de_resolucao_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/comunicado_no_01-2026_-_audiencia_publica_de_finanacas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/comunicado_no_02-2026_-_audiencia_publica_da_saude.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/diario_01-2026_-_1a_sessao_extraordinaria_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/diario_no_02-2026_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3704/diario_03-2026_-_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3705/diario_04-2026_-_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3714/diario_05-2026_-_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3749/diario_06-2026_-_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3745/diario_07-2026_-_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3753/diario_08-2026_-_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/edital_01-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3715/edital_02-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3716/edital_03-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3722/emenda_aditiva_vereadora_elinete_-_anteprojeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3719/emenda_modificativa_anteprojeto_10-2026_-_denomina_vias_-_cirineu.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3720/emenda_modificativa_vereador_oseias_-_anteprojeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3721/emenda_modificativa_vereador_sene_-_anteprojeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3689/ind._no_01-2026_nega.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3690/ind._no_02-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3691/ind._no__03-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3692/ind._no_04-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3697/ind._05-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3698/ind._06-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3699/ind._07-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3700/ind._08-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3701/ind._09-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3702/ind.10-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3706/ind._elinete_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3707/ind._elinete_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3708/ind._elinete_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3709/ind._nega_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3710/ind._elinete_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3711/ind._elinete_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3712/ind._elinete_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3713/ind._elinete_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3729/ind._no_19-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3730/ind._no_20-2026_nega.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3731/ind._no_21-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3732/ind._no_22-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3733/ind._no_23-2026__marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3734/ind._no_24-2026__marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3735/ind._no_25-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3736/ind._no_26-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3737/ind._no_27-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3738/ind._no_28-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3739/ind._no_29-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3740/ind._no_30-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3741/ind._no_31-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3754/ind._no_32-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3755/ind._no_33-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3756/ind._no_34-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3757/ind._no_35-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3746/oficio_no_99-2026_gab_-_veto_parcial_ao_projeto_de_lei_no_10-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3686/1_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3717/2_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3725/3_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3748/4_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3781/5_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3794/6_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3826/7_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3839/8_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3874/9_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3880/10_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3902/11_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/1a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/2a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3742/3a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3743/4a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3744/5a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3795/6a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3878/8a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3879/9a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3903/10a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3904/11a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3924/12a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3925/13a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3774/ata_audiencia_financas_3o_quadrimestre_de_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3685/anteprojeto_de_lei_no_08-2026_-_credito_adicional_suplementar_de_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3687/anteprojeto_de_lei_no_09-2026_-_credito_adicional_especial_de_r_49.70280.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3703/anteprojeto_de_lei_no_10-2026_-_denomina_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3718/anteprojeto_de_lei_no_11-2026_-_credito_de_r_60.00000.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3723/anteprojeto_de_lei_no_12-2026_-_credito_de_r_90.00000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3724/anteprojeto_de_lei_no_13-2026_-_credito_de_r_1.00000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3726/institui_a_campanha_educativa_permanente_de_conscientizacao_e_prevencao_contra_o_assedio_e_abuso_sexual_infantilnas_escolas_da_rede_publica_e_privada.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3727/anteprojeto_de_lei_no_15-2026_-_institui_a_semana_municipal_de_concientizacao_informacao_e_protecao_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3728/anteprojeto_de_lei_no_16-2026_-_institui_programa_municipal_de_concientizacao_e_prevencao_de_acidentes_no_mar_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3750/anteprojeto_de_lei_no_17-2026_-_credito_de_r_2.10000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3751/anteprojeto_de_lei_no_18-2026_-_credito_de_r_1.99709.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3782/anteprojeto_de_lei_no_19-2026_-_credito_de_r_1.50000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3783/anteprojeto_de_lei_no_20-2026_-_credito_de_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3784/anteprojeto_de_lei_no_21-2026_-_credito_de_r_68.00000.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3785/anteprojeto_de_lei_no_22-2026_-_altera_lei_no_2681-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3786/anteprojeto_de_lei_no_23-2026_-_altera_lei_no_2304-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3825/anteprojeto_de_lei_no_25-2026__-_reajuste_anual_dos_servidores_do_quadro_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3829/anteprojeto_de_lei_no_26-2026_-_altera_a_lei_no_2224-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3834/anteprojeto_de_lei_no_27-2026_-_credito_de_r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3840/anteprojeto_de_lei_no_28-2026_-_altera_a_lei_municipal_no_080-1997_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3871/anteprojeto_de_lei_no_29-2026_-_institui_o_dia_municipal_em_memoria_das_vitimas_de_acidentes_e_doencas_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3875/anteprojeto_de_lei_no_30-2026_-_aprova_o_organograma.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3876/anteprojeto_de_lei_no_31-2026_-_reconhecimento_de_identidade_etnica_do_povo_e_comunidade_tradicional_do_maciel.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3895/anteprojeto_de_lei_no_32-2026_-_dispoe_sobre_pagamento_de_despesas_pelo_regime_de_adiantamento_em_observancia_aos_ditames_da_lei_no_14.133-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3896/anteprojeto_de_lei_no_33-2026_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3897/anteprojeto_de_lei_no_34-2026_-_autoriza_o_poder_executiva_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3920/anteprojeto_de_lei_no_35-2026_-_desafeta_imovel_objeto_da_matricula_no_25023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3921/anteprojeto_de_lei_no_36-2026_-_credito_de_r_950.00000.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3922/anteprojeto_de_lei_no_37-2026_-_credito_de_r_550.00000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3926/anteprojeto_de_lei_no_38-2026_-_concede_revisao_geral_anual_na_forma_do_inciso_x_do_art._37_da_carta_magna_ao_vencimento_dos_servidores_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3927/anteprojeto_de_lei_no_39-2026_-_dispoe_sobre_a_restruturacao_do_conselho_municipal_de_assistencia_social_-_cmas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3688/anteprojeto_de_resolucao_no_01-2026_-_altera_dispositivos_da_resolucao_no_16-1998_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3752/anteprojeto_de_resolucao_no_02-2026_-_titulo_mulher_referencia_pontalense.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3843/anteprojeto_de_resolucao_no_03-2026_-_institui_e_regulamenta_o_proc-digi.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3827/anteprojeto_de_decreto_legislativo_no_01-2026_-_cidadao_honorario_anibelli.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3828/anteprojeto_de_decreto_legislativo_no_02-2026_-_cidadao_honorario_alexandre_khury.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3833/anteprojeto_de_decreto_legislativo_no_03-2026_-_cidadao_honorario_sr._eudson_jose_leite_de_lima.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3830/anteprojeto_de_lei_complementar_no_01-2026_-_inclui_dispositivos_na_lei_complementar_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3831/anteprojeto_de_lei_complementar_no_02-2026_-_altera_a_lei_complementar_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3832/anteprojeto_de_lei_complementar_no_03-2026_-_altera_a_lei_complementar_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/comunicado_no_01-2026_-_audiencia_publica_de_finanacas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/comunicado_no_02-2026_-_audiencia_publica_da_saude.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3928/comunicado_audiencia_publica_de_finanacas_1o_quadrimestre_de_2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/diario_01-2026_-_1a_sessao_extraordinaria_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/diario_no_02-2026_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3704/diario_03-2026_-_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3705/diario_04-2026_-_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3714/diario_05-2026_-_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3749/diario_06-2026_-_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3745/diario_07-2026_-_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3753/diario_08-2026_-_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3788/diario_09-2026_-_6a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3793/diario_10-2026_-_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3798/diario_11-2026_-_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3835/diario_12-2026_-_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3836/diario_13-2026_-_8a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3837/diario_14-2026_-_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3872/diario_15-2026_-_10a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3877/diario_16-2026_-_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3899/diario_17-2026_-_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3900/diario_18-2026_-_12a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3923/diario_19-2026_-_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/edital_01-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3715/edital_02-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3716/edital_03-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3789/edital_04-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3838/edital_05-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3873/edital_06-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3901/edital_07-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3722/emenda_aditiva_vereadora_elinete_-_anteprojeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3719/emenda_modificativa_ao_anteprojeto_de_lei_no_10-2026_vereador_cirineu_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3720/emenda_modificativa_vereador_oseias_-_anteprojeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3721/emenda_modificativa_vereador_sene_-_anteprojeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3689/ind._no_01-2026_nega.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3690/ind._no_02-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3691/ind._no__03-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3692/ind._no_04-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3697/ind._05-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3698/ind._06-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3699/ind._07-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3700/ind._08-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3701/ind._09-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3702/ind.10-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3706/ind._elinete_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3707/ind._elinete_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3708/ind._elinete_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3709/ind._nega_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3710/ind._elinete_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3711/ind._elinete_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3712/ind._elinete_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3713/ind._elinete_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3729/ind._no_19-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3730/ind._no_20-2026_nega.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3731/ind._no_21-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3732/ind._no_22-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3733/ind._no_23-2026__marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3734/ind._no_24-2026__marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3735/ind._no_25-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3736/ind._no_26-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3737/ind._no_27-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3738/ind._no_28-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3739/ind._no_29-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3740/ind._no_30-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3741/ind._no_31-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3754/ind._no_32-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3755/ind._no_33-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3756/ind._no_34-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3757/ind._no_35-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3758/ind._no_36-2026_nega.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3759/ind._no_37-2026_sene.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3760/ind._no_38-2026_sene.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3761/ind._no_39-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3762/ind._no_40-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3763/ind._no_41-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3764/ind._no_42-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3765/ind._no_43-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3766/ind._no_44-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3767/ind._no_45-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3768/ind._no_46-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3769/ind._no_47-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3770/ind._no_48-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3771/ind._no_49-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3772/ind._no_50-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3773/ind._no_51-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3775/indicacao_no_52-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3776/indicacao_no_53-2026_vereador_sene.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3777/indicacao_no_54-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3778/indicacao_no_55-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3779/indicacao_no_56-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3780/indicacao_no_57-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3790/ind._no_58-2026_-_any_messina.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3791/ind._no_59-2026_-_nega.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3792/ind._no_60-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3799/ind._no_61-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3800/ind._no_62-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3801/ind._no_63-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3802/ind._no_64-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3803/ind._no_65-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3804/ind._no_66-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3805/ind._no_67-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3806/ind._no_68-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3807/ind._no_69-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3808/ind._no_70-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3809/ind._no_71-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3810/ind._no_72-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3811/ind._no_73-2026_-_nega.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3812/ind._no_74-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3813/ind._no_75-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3814/ind._no_76-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3815/ind._no_77-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3816/ind._no_78-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3817/ind._no_79-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3818/ind._no_80-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3819/ind._no_81-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3820/ind._no_82-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3821/ind._no_83-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3822/ind._no_84-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3823/ind._no_85-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3824/ind._no_86-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3841/ind._no_87-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3842/ind._no_88-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3844/ind._no_89-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3845/ind._no_90-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3846/ind._no_91-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3847/ind._no_92-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3848/ind._no_93-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3849/ind._no_94-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3850/ind._no_95-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3851/ind._no_96-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3852/ind._no_97-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3853/ind._no_98-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3854/ind._no_99-2026_vereador_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3855/ind._no_100-2026_vereador_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3856/ind._no_101-2026_vereador_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3857/ind._no_102-2026_vereador_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3858/ind._no_103-2026_vereador_juvanete.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3859/ind._no_104-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3860/ind._no_105-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3861/ind._no_106-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3862/ind._no_107-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3863/ind._no_108-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3864/ind._no_109-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3865/ind._no_110-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3866/ind._no_111-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3867/ind._no_112-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3868/ind._no_113-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3869/ind._no_114-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3870/ind._no_115-2026_vereadora_cleonice_e_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3882/ind._no_116-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3883/ind._no_117-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3884/ind._no_118-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3885/ind._no_119-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3886/ind._no_120-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3887/ind._no_121-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3888/ind._no_122-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3889/ind._no_123-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3890/ind._no_124-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3891/ind._no_125-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3892/ind._no_126-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3893/ind._no_127-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3894/ind._no_128-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3905/ind._no_129-2026_-_any_messina.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3906/ind._no_130-2026_-_any_messina.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3907/ind._no_131-2026_-_nega.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3908/ind._no_132-2026_-_any_messina.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3909/ind._no_133-2026_-_nega.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3910/ind._no_134-2026_-_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3911/ind._no_135-2026_-_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3912/ind._no_136-2026_-_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3913/ind._no_137-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3914/ind._no_138-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3915/ind._no_139-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3916/ind._no_140-2026_-_cleonice.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3917/ind._no_141-2026_-sene.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3918/ind._no_142-2026_-sene.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3919/ind._no_143-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3898/requerimento_mencao_honrosa_a_sra._penelope_moraes_de_liz.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3746/oficio_no_99-2026_gab_-_veto_parcial_ao_projeto_de_lei_no_10-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H76"/>
+  <dimension ref="A1:H244"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="255.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="233.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1522,1886 +3641,6254 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>57</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H15" t="s">
         <v>65</v>
-      </c>
-[...19 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F16" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="H16" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F17" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F18" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F19" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F20" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F21" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D22" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="F22" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="H22" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D23" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="F23" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="H23" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="D24" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="F24" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>17</v>
+        <v>95</v>
       </c>
       <c r="D25" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="F25" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="H25" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="F26" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="H26" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="D27" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="E27" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="F27" t="s">
         <v>106</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="D28" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="E28" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="F28" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="D29" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="E29" t="s">
+        <v>105</v>
+      </c>
+      <c r="F29" t="s">
+        <v>110</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H29" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D30" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="E30" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="F30" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="H30" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>130</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="E31" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="F31" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="H31" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>134</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="E32" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="F32" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="H32" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="D33" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="E33" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="F33" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="H33" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>131</v>
       </c>
       <c r="D34" t="s">
-        <v>141</v>
+        <v>104</v>
       </c>
       <c r="E34" t="s">
-        <v>142</v>
+        <v>105</v>
       </c>
       <c r="F34" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="D35" t="s">
-        <v>141</v>
+        <v>104</v>
       </c>
       <c r="E35" t="s">
-        <v>142</v>
+        <v>105</v>
       </c>
       <c r="F35" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="H35" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="D36" t="s">
+        <v>104</v>
+      </c>
+      <c r="E36" t="s">
+        <v>105</v>
+      </c>
+      <c r="F36" t="s">
+        <v>110</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="E36" t="s">
+      <c r="H36" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>144</v>
       </c>
       <c r="D37" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="E37" t="s">
-        <v>153</v>
+        <v>105</v>
       </c>
       <c r="F37" t="s">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="H37" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>148</v>
       </c>
       <c r="D38" t="s">
-        <v>157</v>
+        <v>104</v>
       </c>
       <c r="E38" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="F38" t="s">
-        <v>159</v>
+        <v>110</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="H38" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>17</v>
+        <v>152</v>
       </c>
       <c r="D39" t="s">
-        <v>157</v>
+        <v>104</v>
       </c>
       <c r="E39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="F39" t="s">
-        <v>163</v>
+        <v>110</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="H39" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>21</v>
+        <v>156</v>
       </c>
       <c r="D40" t="s">
+        <v>104</v>
+      </c>
+      <c r="E40" t="s">
+        <v>105</v>
+      </c>
+      <c r="F40" t="s">
+        <v>110</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="E40" t="s">
+      <c r="H40" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="D41" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E41" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F41" t="s">
-        <v>173</v>
+        <v>110</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="H41" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>17</v>
+        <v>164</v>
       </c>
       <c r="D42" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E42" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F42" t="s">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="H42" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>21</v>
+        <v>168</v>
       </c>
       <c r="D43" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E43" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F43" t="s">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="H43" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>25</v>
+        <v>172</v>
       </c>
       <c r="D44" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E44" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F44" t="s">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="H44" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>42</v>
+        <v>176</v>
       </c>
       <c r="D45" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E45" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F45" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="H45" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="D46" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E46" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F46" t="s">
-        <v>186</v>
+        <v>110</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="H46" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>134</v>
+        <v>185</v>
       </c>
       <c r="D47" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E47" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F47" t="s">
+        <v>127</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="G47" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H47" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>46</v>
+        <v>189</v>
       </c>
       <c r="D48" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E48" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F48" t="s">
-        <v>186</v>
+        <v>110</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="H48" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>53</v>
+        <v>193</v>
       </c>
       <c r="D49" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E49" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F49" t="s">
-        <v>186</v>
+        <v>110</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="H49" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>58</v>
+        <v>197</v>
       </c>
       <c r="D50" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E50" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F50" t="s">
-        <v>186</v>
+        <v>110</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="H50" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>62</v>
+        <v>201</v>
       </c>
       <c r="D51" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E51" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F51" t="s">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="H51" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>204</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>205</v>
+      </c>
+      <c r="D52" t="s">
+        <v>104</v>
+      </c>
+      <c r="E52" t="s">
+        <v>105</v>
+      </c>
+      <c r="F52" t="s">
+        <v>110</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H52" t="s">
         <v>207</v>
-      </c>
-[...19 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>208</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>209</v>
+      </c>
+      <c r="D53" t="s">
+        <v>104</v>
+      </c>
+      <c r="E53" t="s">
+        <v>105</v>
+      </c>
+      <c r="F53" t="s">
+        <v>110</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="B53" t="s">
-[...14 lines deleted...]
-      <c r="G53" s="1" t="s">
+      <c r="H53" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>212</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>213</v>
       </c>
-      <c r="B54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E54" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F54" t="s">
-        <v>173</v>
+        <v>110</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H54" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>216</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>79</v>
+        <v>217</v>
       </c>
       <c r="D55" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E55" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F55" t="s">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H55" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>84</v>
+        <v>221</v>
       </c>
       <c r="D56" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E56" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F56" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="H56" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>88</v>
+        <v>225</v>
       </c>
       <c r="D57" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="E57" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F57" t="s">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="H57" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="D58" t="s">
-        <v>171</v>
+        <v>229</v>
       </c>
       <c r="E58" t="s">
-        <v>172</v>
+        <v>230</v>
       </c>
       <c r="F58" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="H58" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" t="s">
         <v>229</v>
       </c>
-      <c r="D59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" t="s">
-        <v>172</v>
+        <v>230</v>
       </c>
       <c r="F59" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="H59" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>233</v>
+        <v>21</v>
       </c>
       <c r="D60" t="s">
-        <v>171</v>
+        <v>229</v>
       </c>
       <c r="E60" t="s">
-        <v>172</v>
+        <v>230</v>
       </c>
       <c r="F60" t="s">
-        <v>173</v>
+        <v>106</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="H60" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>237</v>
+        <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>171</v>
+        <v>240</v>
       </c>
       <c r="E61" t="s">
-        <v>172</v>
+        <v>241</v>
       </c>
       <c r="F61" t="s">
-        <v>75</v>
+        <v>242</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="H61" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>245</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" t="s">
         <v>240</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="E62" t="s">
         <v>241</v>
       </c>
-      <c r="D62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F62" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="H62" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>246</v>
+        <v>21</v>
       </c>
       <c r="D63" t="s">
-        <v>171</v>
+        <v>240</v>
       </c>
       <c r="E63" t="s">
-        <v>172</v>
+        <v>241</v>
       </c>
       <c r="F63" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="H63" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>250</v>
+        <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>171</v>
+        <v>254</v>
       </c>
       <c r="E64" t="s">
-        <v>172</v>
+        <v>255</v>
       </c>
       <c r="F64" t="s">
-        <v>242</v>
+        <v>110</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="H64" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" t="s">
         <v>254</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" t="s">
-        <v>172</v>
+        <v>255</v>
       </c>
       <c r="F65" t="s">
-        <v>242</v>
+        <v>110</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="H65" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>258</v>
+        <v>21</v>
       </c>
       <c r="D66" t="s">
-        <v>171</v>
+        <v>254</v>
       </c>
       <c r="E66" t="s">
-        <v>172</v>
+        <v>255</v>
       </c>
       <c r="F66" t="s">
-        <v>242</v>
+        <v>110</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="H66" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>262</v>
+        <v>10</v>
       </c>
       <c r="D67" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="E67" t="s">
-        <v>172</v>
+        <v>266</v>
       </c>
       <c r="F67" t="s">
-        <v>242</v>
+        <v>100</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="H67" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>269</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" t="s">
         <v>265</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="E68" t="s">
         <v>266</v>
       </c>
-      <c r="D68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>267</v>
+        <v>100</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="H68" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>271</v>
+        <v>21</v>
       </c>
       <c r="D69" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="E69" t="s">
-        <v>172</v>
+        <v>266</v>
       </c>
       <c r="F69" t="s">
-        <v>186</v>
+        <v>100</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H69" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>275</v>
+        <v>10</v>
       </c>
       <c r="D70" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="E70" t="s">
-        <v>172</v>
+        <v>277</v>
       </c>
       <c r="F70" t="s">
-        <v>186</v>
+        <v>100</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="H70" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>279</v>
+        <v>17</v>
       </c>
       <c r="D71" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="E71" t="s">
-        <v>172</v>
+        <v>277</v>
       </c>
       <c r="F71" t="s">
-        <v>267</v>
+        <v>100</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="H71" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>283</v>
+        <v>21</v>
       </c>
       <c r="D72" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="E72" t="s">
-        <v>172</v>
+        <v>277</v>
       </c>
       <c r="F72" t="s">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>284</v>
       </c>
       <c r="H72" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>286</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
+        <v>25</v>
+      </c>
+      <c r="D73" t="s">
+        <v>276</v>
+      </c>
+      <c r="E73" t="s">
+        <v>277</v>
+      </c>
+      <c r="F73" t="s">
+        <v>100</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="D73" t="s">
-[...8 lines deleted...]
-      <c r="G73" s="1" t="s">
+      <c r="H73" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>289</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>29</v>
+      </c>
+      <c r="D74" t="s">
+        <v>276</v>
+      </c>
+      <c r="E74" t="s">
+        <v>277</v>
+      </c>
+      <c r="F74" t="s">
+        <v>100</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="H74" t="s">
         <v>291</v>
-      </c>
-[...13 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>292</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>33</v>
+      </c>
+      <c r="D75" t="s">
+        <v>276</v>
+      </c>
+      <c r="E75" t="s">
+        <v>277</v>
+      </c>
+      <c r="F75" t="s">
+        <v>100</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H75" t="s">
         <v>294</v>
-      </c>
-[...19 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>295</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76" t="s">
+        <v>276</v>
+      </c>
+      <c r="E76" t="s">
+        <v>277</v>
+      </c>
+      <c r="F76" t="s">
+        <v>100</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H76" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
         <v>298</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77" t="s">
+        <v>276</v>
+      </c>
+      <c r="E77" t="s">
+        <v>277</v>
+      </c>
+      <c r="F77" t="s">
+        <v>100</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H77" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>301</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>45</v>
+      </c>
+      <c r="D78" t="s">
+        <v>276</v>
+      </c>
+      <c r="E78" t="s">
+        <v>277</v>
+      </c>
+      <c r="F78" t="s">
+        <v>100</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H78" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>304</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>49</v>
+      </c>
+      <c r="D79" t="s">
+        <v>276</v>
+      </c>
+      <c r="E79" t="s">
+        <v>277</v>
+      </c>
+      <c r="F79" t="s">
+        <v>100</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H79" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>307</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>53</v>
+      </c>
+      <c r="D80" t="s">
+        <v>276</v>
+      </c>
+      <c r="E80" t="s">
+        <v>277</v>
+      </c>
+      <c r="F80" t="s">
+        <v>100</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H80" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>310</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>91</v>
+      </c>
+      <c r="D81" t="s">
+        <v>276</v>
+      </c>
+      <c r="E81" t="s">
+        <v>277</v>
+      </c>
+      <c r="F81" t="s">
+        <v>100</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H81" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>313</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>95</v>
+      </c>
+      <c r="D82" t="s">
+        <v>276</v>
+      </c>
+      <c r="E82" t="s">
+        <v>277</v>
+      </c>
+      <c r="F82" t="s">
+        <v>100</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H82" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>316</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>126</v>
+      </c>
+      <c r="D83" t="s">
+        <v>276</v>
+      </c>
+      <c r="E83" t="s">
+        <v>277</v>
+      </c>
+      <c r="F83" t="s">
+        <v>100</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H83" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>319</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>131</v>
+      </c>
+      <c r="D84" t="s">
+        <v>276</v>
+      </c>
+      <c r="E84" t="s">
+        <v>277</v>
+      </c>
+      <c r="F84" t="s">
+        <v>100</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H84" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>322</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>136</v>
+      </c>
+      <c r="D85" t="s">
+        <v>276</v>
+      </c>
+      <c r="E85" t="s">
+        <v>277</v>
+      </c>
+      <c r="F85" t="s">
+        <v>100</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H85" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>325</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>140</v>
+      </c>
+      <c r="D86" t="s">
+        <v>276</v>
+      </c>
+      <c r="E86" t="s">
+        <v>277</v>
+      </c>
+      <c r="F86" t="s">
+        <v>100</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H86" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>328</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>144</v>
+      </c>
+      <c r="D87" t="s">
+        <v>276</v>
+      </c>
+      <c r="E87" t="s">
+        <v>277</v>
+      </c>
+      <c r="F87" t="s">
+        <v>100</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H87" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>331</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>148</v>
+      </c>
+      <c r="D88" t="s">
+        <v>276</v>
+      </c>
+      <c r="E88" t="s">
+        <v>277</v>
+      </c>
+      <c r="F88" t="s">
+        <v>100</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H88" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>334</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
         <v>10</v>
       </c>
-      <c r="D76" t="s">
-[...12 lines deleted...]
-        <v>302</v>
+      <c r="D89" t="s">
+        <v>335</v>
+      </c>
+      <c r="E89" t="s">
+        <v>336</v>
+      </c>
+      <c r="F89" t="s">
+        <v>100</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H89" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>339</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>17</v>
+      </c>
+      <c r="D90" t="s">
+        <v>335</v>
+      </c>
+      <c r="E90" t="s">
+        <v>336</v>
+      </c>
+      <c r="F90" t="s">
+        <v>100</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H90" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>342</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>21</v>
+      </c>
+      <c r="D91" t="s">
+        <v>335</v>
+      </c>
+      <c r="E91" t="s">
+        <v>336</v>
+      </c>
+      <c r="F91" t="s">
+        <v>100</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H91" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>345</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>25</v>
+      </c>
+      <c r="D92" t="s">
+        <v>335</v>
+      </c>
+      <c r="E92" t="s">
+        <v>336</v>
+      </c>
+      <c r="F92" t="s">
+        <v>100</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H92" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>348</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>29</v>
+      </c>
+      <c r="D93" t="s">
+        <v>335</v>
+      </c>
+      <c r="E93" t="s">
+        <v>336</v>
+      </c>
+      <c r="F93" t="s">
+        <v>100</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H93" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>351</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>33</v>
+      </c>
+      <c r="D94" t="s">
+        <v>335</v>
+      </c>
+      <c r="E94" t="s">
+        <v>336</v>
+      </c>
+      <c r="F94" t="s">
+        <v>100</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H94" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>354</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95" t="s">
+        <v>335</v>
+      </c>
+      <c r="E95" t="s">
+        <v>336</v>
+      </c>
+      <c r="F95" t="s">
+        <v>100</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H95" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>357</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" t="s">
+        <v>358</v>
+      </c>
+      <c r="E96" t="s">
+        <v>359</v>
+      </c>
+      <c r="F96" t="s">
+        <v>127</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H96" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>362</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" t="s">
+        <v>363</v>
+      </c>
+      <c r="E97" t="s">
+        <v>364</v>
+      </c>
+      <c r="F97" t="s">
+        <v>250</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H97" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>367</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>17</v>
+      </c>
+      <c r="D98" t="s">
+        <v>363</v>
+      </c>
+      <c r="E98" t="s">
+        <v>364</v>
+      </c>
+      <c r="F98" t="s">
+        <v>368</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H98" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>371</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>21</v>
+      </c>
+      <c r="D99" t="s">
+        <v>363</v>
+      </c>
+      <c r="E99" t="s">
+        <v>364</v>
+      </c>
+      <c r="F99" t="s">
+        <v>372</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H99" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>375</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" t="s">
+        <v>376</v>
+      </c>
+      <c r="E100" t="s">
+        <v>377</v>
+      </c>
+      <c r="F100" t="s">
+        <v>378</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H100" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>381</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>17</v>
+      </c>
+      <c r="D101" t="s">
+        <v>376</v>
+      </c>
+      <c r="E101" t="s">
+        <v>377</v>
+      </c>
+      <c r="F101" t="s">
+        <v>127</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H101" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>384</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>21</v>
+      </c>
+      <c r="D102" t="s">
+        <v>376</v>
+      </c>
+      <c r="E102" t="s">
+        <v>377</v>
+      </c>
+      <c r="F102" t="s">
+        <v>127</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H102" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>387</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>25</v>
+      </c>
+      <c r="D103" t="s">
+        <v>376</v>
+      </c>
+      <c r="E103" t="s">
+        <v>377</v>
+      </c>
+      <c r="F103" t="s">
+        <v>127</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H103" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>390</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>29</v>
+      </c>
+      <c r="D104" t="s">
+        <v>376</v>
+      </c>
+      <c r="E104" t="s">
+        <v>377</v>
+      </c>
+      <c r="F104" t="s">
+        <v>391</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H104" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>394</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>33</v>
+      </c>
+      <c r="D105" t="s">
+        <v>376</v>
+      </c>
+      <c r="E105" t="s">
+        <v>377</v>
+      </c>
+      <c r="F105" t="s">
+        <v>391</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H105" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>397</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106" t="s">
+        <v>376</v>
+      </c>
+      <c r="E106" t="s">
+        <v>377</v>
+      </c>
+      <c r="F106" t="s">
+        <v>391</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H106" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>400</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>41</v>
+      </c>
+      <c r="D107" t="s">
+        <v>376</v>
+      </c>
+      <c r="E107" t="s">
+        <v>377</v>
+      </c>
+      <c r="F107" t="s">
+        <v>391</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H107" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>403</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>45</v>
+      </c>
+      <c r="D108" t="s">
+        <v>376</v>
+      </c>
+      <c r="E108" t="s">
+        <v>377</v>
+      </c>
+      <c r="F108" t="s">
+        <v>391</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H108" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>406</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>49</v>
+      </c>
+      <c r="D109" t="s">
+        <v>376</v>
+      </c>
+      <c r="E109" t="s">
+        <v>377</v>
+      </c>
+      <c r="F109" t="s">
+        <v>391</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H109" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>409</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>53</v>
+      </c>
+      <c r="D110" t="s">
+        <v>376</v>
+      </c>
+      <c r="E110" t="s">
+        <v>377</v>
+      </c>
+      <c r="F110" t="s">
+        <v>127</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H110" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>412</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>91</v>
+      </c>
+      <c r="D111" t="s">
+        <v>376</v>
+      </c>
+      <c r="E111" t="s">
+        <v>377</v>
+      </c>
+      <c r="F111" t="s">
+        <v>127</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H111" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>415</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>95</v>
+      </c>
+      <c r="D112" t="s">
+        <v>376</v>
+      </c>
+      <c r="E112" t="s">
+        <v>377</v>
+      </c>
+      <c r="F112" t="s">
+        <v>127</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H112" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>418</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>126</v>
+      </c>
+      <c r="D113" t="s">
+        <v>376</v>
+      </c>
+      <c r="E113" t="s">
+        <v>377</v>
+      </c>
+      <c r="F113" t="s">
+        <v>378</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H113" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>421</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>131</v>
+      </c>
+      <c r="D114" t="s">
+        <v>376</v>
+      </c>
+      <c r="E114" t="s">
+        <v>377</v>
+      </c>
+      <c r="F114" t="s">
+        <v>127</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H114" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>424</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>136</v>
+      </c>
+      <c r="D115" t="s">
+        <v>376</v>
+      </c>
+      <c r="E115" t="s">
+        <v>377</v>
+      </c>
+      <c r="F115" t="s">
+        <v>127</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H115" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>427</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>140</v>
+      </c>
+      <c r="D116" t="s">
+        <v>376</v>
+      </c>
+      <c r="E116" t="s">
+        <v>377</v>
+      </c>
+      <c r="F116" t="s">
+        <v>127</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H116" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>430</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>144</v>
+      </c>
+      <c r="D117" t="s">
+        <v>376</v>
+      </c>
+      <c r="E117" t="s">
+        <v>377</v>
+      </c>
+      <c r="F117" t="s">
+        <v>127</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H117" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>433</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>148</v>
+      </c>
+      <c r="D118" t="s">
+        <v>376</v>
+      </c>
+      <c r="E118" t="s">
+        <v>377</v>
+      </c>
+      <c r="F118" t="s">
+        <v>127</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H118" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>436</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>152</v>
+      </c>
+      <c r="D119" t="s">
+        <v>376</v>
+      </c>
+      <c r="E119" t="s">
+        <v>377</v>
+      </c>
+      <c r="F119" t="s">
+        <v>378</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H119" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>439</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>156</v>
+      </c>
+      <c r="D120" t="s">
+        <v>376</v>
+      </c>
+      <c r="E120" t="s">
+        <v>377</v>
+      </c>
+      <c r="F120" t="s">
+        <v>127</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H120" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>442</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>160</v>
+      </c>
+      <c r="D121" t="s">
+        <v>376</v>
+      </c>
+      <c r="E121" t="s">
+        <v>377</v>
+      </c>
+      <c r="F121" t="s">
+        <v>443</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H121" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>446</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>164</v>
+      </c>
+      <c r="D122" t="s">
+        <v>376</v>
+      </c>
+      <c r="E122" t="s">
+        <v>377</v>
+      </c>
+      <c r="F122" t="s">
+        <v>443</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H122" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>449</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>450</v>
+      </c>
+      <c r="D123" t="s">
+        <v>376</v>
+      </c>
+      <c r="E123" t="s">
+        <v>377</v>
+      </c>
+      <c r="F123" t="s">
+        <v>443</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H123" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>453</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>168</v>
+      </c>
+      <c r="D124" t="s">
+        <v>376</v>
+      </c>
+      <c r="E124" t="s">
+        <v>377</v>
+      </c>
+      <c r="F124" t="s">
+        <v>443</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H124" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>456</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>172</v>
+      </c>
+      <c r="D125" t="s">
+        <v>376</v>
+      </c>
+      <c r="E125" t="s">
+        <v>377</v>
+      </c>
+      <c r="F125" t="s">
+        <v>443</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H125" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>459</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>176</v>
+      </c>
+      <c r="D126" t="s">
+        <v>376</v>
+      </c>
+      <c r="E126" t="s">
+        <v>377</v>
+      </c>
+      <c r="F126" t="s">
+        <v>443</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H126" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>462</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>181</v>
+      </c>
+      <c r="D127" t="s">
+        <v>376</v>
+      </c>
+      <c r="E127" t="s">
+        <v>377</v>
+      </c>
+      <c r="F127" t="s">
+        <v>463</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H127" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>466</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>185</v>
+      </c>
+      <c r="D128" t="s">
+        <v>376</v>
+      </c>
+      <c r="E128" t="s">
+        <v>377</v>
+      </c>
+      <c r="F128" t="s">
+        <v>391</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H128" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>469</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>189</v>
+      </c>
+      <c r="D129" t="s">
+        <v>376</v>
+      </c>
+      <c r="E129" t="s">
+        <v>377</v>
+      </c>
+      <c r="F129" t="s">
+        <v>391</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H129" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>472</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>193</v>
+      </c>
+      <c r="D130" t="s">
+        <v>376</v>
+      </c>
+      <c r="E130" t="s">
+        <v>377</v>
+      </c>
+      <c r="F130" t="s">
+        <v>463</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H130" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>475</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>197</v>
+      </c>
+      <c r="D131" t="s">
+        <v>376</v>
+      </c>
+      <c r="E131" t="s">
+        <v>377</v>
+      </c>
+      <c r="F131" t="s">
+        <v>132</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H131" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>478</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>201</v>
+      </c>
+      <c r="D132" t="s">
+        <v>376</v>
+      </c>
+      <c r="E132" t="s">
+        <v>377</v>
+      </c>
+      <c r="F132" t="s">
+        <v>132</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H132" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>481</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>205</v>
+      </c>
+      <c r="D133" t="s">
+        <v>376</v>
+      </c>
+      <c r="E133" t="s">
+        <v>377</v>
+      </c>
+      <c r="F133" t="s">
+        <v>132</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H133" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>484</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>209</v>
+      </c>
+      <c r="D134" t="s">
+        <v>376</v>
+      </c>
+      <c r="E134" t="s">
+        <v>377</v>
+      </c>
+      <c r="F134" t="s">
+        <v>132</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H134" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>487</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>213</v>
+      </c>
+      <c r="D135" t="s">
+        <v>376</v>
+      </c>
+      <c r="E135" t="s">
+        <v>377</v>
+      </c>
+      <c r="F135" t="s">
+        <v>378</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H135" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>490</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>217</v>
+      </c>
+      <c r="D136" t="s">
+        <v>376</v>
+      </c>
+      <c r="E136" t="s">
+        <v>377</v>
+      </c>
+      <c r="F136" t="s">
+        <v>372</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H136" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>493</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>221</v>
+      </c>
+      <c r="D137" t="s">
+        <v>376</v>
+      </c>
+      <c r="E137" t="s">
+        <v>377</v>
+      </c>
+      <c r="F137" t="s">
+        <v>372</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H137" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>496</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>225</v>
+      </c>
+      <c r="D138" t="s">
+        <v>376</v>
+      </c>
+      <c r="E138" t="s">
+        <v>377</v>
+      </c>
+      <c r="F138" t="s">
+        <v>127</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H138" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>499</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>500</v>
+      </c>
+      <c r="D139" t="s">
+        <v>376</v>
+      </c>
+      <c r="E139" t="s">
+        <v>377</v>
+      </c>
+      <c r="F139" t="s">
+        <v>127</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H139" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>503</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>504</v>
+      </c>
+      <c r="D140" t="s">
+        <v>376</v>
+      </c>
+      <c r="E140" t="s">
+        <v>377</v>
+      </c>
+      <c r="F140" t="s">
+        <v>127</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H140" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>507</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>508</v>
+      </c>
+      <c r="D141" t="s">
+        <v>376</v>
+      </c>
+      <c r="E141" t="s">
+        <v>377</v>
+      </c>
+      <c r="F141" t="s">
+        <v>443</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H141" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>511</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>512</v>
+      </c>
+      <c r="D142" t="s">
+        <v>376</v>
+      </c>
+      <c r="E142" t="s">
+        <v>377</v>
+      </c>
+      <c r="F142" t="s">
+        <v>443</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H142" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>515</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>516</v>
+      </c>
+      <c r="D143" t="s">
+        <v>376</v>
+      </c>
+      <c r="E143" t="s">
+        <v>377</v>
+      </c>
+      <c r="F143" t="s">
+        <v>443</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H143" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>519</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>520</v>
+      </c>
+      <c r="D144" t="s">
+        <v>376</v>
+      </c>
+      <c r="E144" t="s">
+        <v>377</v>
+      </c>
+      <c r="F144" t="s">
+        <v>443</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H144" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>523</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>524</v>
+      </c>
+      <c r="D145" t="s">
+        <v>376</v>
+      </c>
+      <c r="E145" t="s">
+        <v>377</v>
+      </c>
+      <c r="F145" t="s">
+        <v>443</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H145" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>527</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>528</v>
+      </c>
+      <c r="D146" t="s">
+        <v>376</v>
+      </c>
+      <c r="E146" t="s">
+        <v>377</v>
+      </c>
+      <c r="F146" t="s">
+        <v>443</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H146" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>531</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>532</v>
+      </c>
+      <c r="D147" t="s">
+        <v>376</v>
+      </c>
+      <c r="E147" t="s">
+        <v>377</v>
+      </c>
+      <c r="F147" t="s">
+        <v>127</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H147" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>535</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>536</v>
+      </c>
+      <c r="D148" t="s">
+        <v>376</v>
+      </c>
+      <c r="E148" t="s">
+        <v>377</v>
+      </c>
+      <c r="F148" t="s">
+        <v>463</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H148" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>539</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>540</v>
+      </c>
+      <c r="D149" t="s">
+        <v>376</v>
+      </c>
+      <c r="E149" t="s">
+        <v>377</v>
+      </c>
+      <c r="F149" t="s">
+        <v>463</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H149" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>543</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>544</v>
+      </c>
+      <c r="D150" t="s">
+        <v>376</v>
+      </c>
+      <c r="E150" t="s">
+        <v>377</v>
+      </c>
+      <c r="F150" t="s">
+        <v>463</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H150" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>547</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>548</v>
+      </c>
+      <c r="D151" t="s">
+        <v>376</v>
+      </c>
+      <c r="E151" t="s">
+        <v>377</v>
+      </c>
+      <c r="F151" t="s">
+        <v>378</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H151" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>551</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>552</v>
+      </c>
+      <c r="D152" t="s">
+        <v>376</v>
+      </c>
+      <c r="E152" t="s">
+        <v>377</v>
+      </c>
+      <c r="F152" t="s">
+        <v>372</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H152" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>555</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>556</v>
+      </c>
+      <c r="D153" t="s">
+        <v>376</v>
+      </c>
+      <c r="E153" t="s">
+        <v>377</v>
+      </c>
+      <c r="F153" t="s">
+        <v>443</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H153" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>559</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>560</v>
+      </c>
+      <c r="D154" t="s">
+        <v>376</v>
+      </c>
+      <c r="E154" t="s">
+        <v>377</v>
+      </c>
+      <c r="F154" t="s">
+        <v>443</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H154" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>563</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>564</v>
+      </c>
+      <c r="D155" t="s">
+        <v>376</v>
+      </c>
+      <c r="E155" t="s">
+        <v>377</v>
+      </c>
+      <c r="F155" t="s">
+        <v>463</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H155" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>567</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>568</v>
+      </c>
+      <c r="D156" t="s">
+        <v>376</v>
+      </c>
+      <c r="E156" t="s">
+        <v>377</v>
+      </c>
+      <c r="F156" t="s">
+        <v>463</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H156" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>571</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>572</v>
+      </c>
+      <c r="D157" t="s">
+        <v>376</v>
+      </c>
+      <c r="E157" t="s">
+        <v>377</v>
+      </c>
+      <c r="F157" t="s">
+        <v>132</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H157" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>575</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>576</v>
+      </c>
+      <c r="D158" t="s">
+        <v>376</v>
+      </c>
+      <c r="E158" t="s">
+        <v>377</v>
+      </c>
+      <c r="F158" t="s">
+        <v>378</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H158" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>579</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>580</v>
+      </c>
+      <c r="D159" t="s">
+        <v>376</v>
+      </c>
+      <c r="E159" t="s">
+        <v>377</v>
+      </c>
+      <c r="F159" t="s">
+        <v>443</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H159" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>583</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>584</v>
+      </c>
+      <c r="D160" t="s">
+        <v>376</v>
+      </c>
+      <c r="E160" t="s">
+        <v>377</v>
+      </c>
+      <c r="F160" t="s">
+        <v>443</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H160" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>587</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>588</v>
+      </c>
+      <c r="D161" t="s">
+        <v>376</v>
+      </c>
+      <c r="E161" t="s">
+        <v>377</v>
+      </c>
+      <c r="F161" t="s">
+        <v>443</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H161" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>591</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>592</v>
+      </c>
+      <c r="D162" t="s">
+        <v>376</v>
+      </c>
+      <c r="E162" t="s">
+        <v>377</v>
+      </c>
+      <c r="F162" t="s">
+        <v>443</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H162" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>595</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>596</v>
+      </c>
+      <c r="D163" t="s">
+        <v>376</v>
+      </c>
+      <c r="E163" t="s">
+        <v>377</v>
+      </c>
+      <c r="F163" t="s">
+        <v>443</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H163" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>599</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>600</v>
+      </c>
+      <c r="D164" t="s">
+        <v>376</v>
+      </c>
+      <c r="E164" t="s">
+        <v>377</v>
+      </c>
+      <c r="F164" t="s">
+        <v>443</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H164" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>603</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>604</v>
+      </c>
+      <c r="D165" t="s">
+        <v>376</v>
+      </c>
+      <c r="E165" t="s">
+        <v>377</v>
+      </c>
+      <c r="F165" t="s">
+        <v>443</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H165" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>607</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>608</v>
+      </c>
+      <c r="D166" t="s">
+        <v>376</v>
+      </c>
+      <c r="E166" t="s">
+        <v>377</v>
+      </c>
+      <c r="F166" t="s">
+        <v>443</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H166" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>611</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>612</v>
+      </c>
+      <c r="D167" t="s">
+        <v>376</v>
+      </c>
+      <c r="E167" t="s">
+        <v>377</v>
+      </c>
+      <c r="F167" t="s">
+        <v>443</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H167" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>615</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>616</v>
+      </c>
+      <c r="D168" t="s">
+        <v>376</v>
+      </c>
+      <c r="E168" t="s">
+        <v>377</v>
+      </c>
+      <c r="F168" t="s">
+        <v>443</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H168" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>619</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>620</v>
+      </c>
+      <c r="D169" t="s">
+        <v>376</v>
+      </c>
+      <c r="E169" t="s">
+        <v>377</v>
+      </c>
+      <c r="F169" t="s">
+        <v>443</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H169" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>623</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>624</v>
+      </c>
+      <c r="D170" t="s">
+        <v>376</v>
+      </c>
+      <c r="E170" t="s">
+        <v>377</v>
+      </c>
+      <c r="F170" t="s">
+        <v>443</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H170" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>627</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>628</v>
+      </c>
+      <c r="D171" t="s">
+        <v>376</v>
+      </c>
+      <c r="E171" t="s">
+        <v>377</v>
+      </c>
+      <c r="F171" t="s">
+        <v>443</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H171" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>631</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>632</v>
+      </c>
+      <c r="D172" t="s">
+        <v>376</v>
+      </c>
+      <c r="E172" t="s">
+        <v>377</v>
+      </c>
+      <c r="F172" t="s">
+        <v>378</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H172" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>635</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>636</v>
+      </c>
+      <c r="D173" t="s">
+        <v>376</v>
+      </c>
+      <c r="E173" t="s">
+        <v>377</v>
+      </c>
+      <c r="F173" t="s">
+        <v>127</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H173" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>639</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>640</v>
+      </c>
+      <c r="D174" t="s">
+        <v>376</v>
+      </c>
+      <c r="E174" t="s">
+        <v>377</v>
+      </c>
+      <c r="F174" t="s">
+        <v>378</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H174" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>643</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>644</v>
+      </c>
+      <c r="D175" t="s">
+        <v>376</v>
+      </c>
+      <c r="E175" t="s">
+        <v>377</v>
+      </c>
+      <c r="F175" t="s">
+        <v>378</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H175" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>647</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>648</v>
+      </c>
+      <c r="D176" t="s">
+        <v>376</v>
+      </c>
+      <c r="E176" t="s">
+        <v>377</v>
+      </c>
+      <c r="F176" t="s">
+        <v>378</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H176" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>651</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>652</v>
+      </c>
+      <c r="D177" t="s">
+        <v>376</v>
+      </c>
+      <c r="E177" t="s">
+        <v>377</v>
+      </c>
+      <c r="F177" t="s">
+        <v>378</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H177" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>655</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>656</v>
+      </c>
+      <c r="D178" t="s">
+        <v>376</v>
+      </c>
+      <c r="E178" t="s">
+        <v>377</v>
+      </c>
+      <c r="F178" t="s">
+        <v>127</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H178" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>659</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>660</v>
+      </c>
+      <c r="D179" t="s">
+        <v>376</v>
+      </c>
+      <c r="E179" t="s">
+        <v>377</v>
+      </c>
+      <c r="F179" t="s">
+        <v>127</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H179" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>663</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>664</v>
+      </c>
+      <c r="D180" t="s">
+        <v>376</v>
+      </c>
+      <c r="E180" t="s">
+        <v>377</v>
+      </c>
+      <c r="F180" t="s">
+        <v>127</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H180" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>667</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>668</v>
+      </c>
+      <c r="D181" t="s">
+        <v>376</v>
+      </c>
+      <c r="E181" t="s">
+        <v>377</v>
+      </c>
+      <c r="F181" t="s">
+        <v>127</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H181" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>671</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>672</v>
+      </c>
+      <c r="D182" t="s">
+        <v>376</v>
+      </c>
+      <c r="E182" t="s">
+        <v>377</v>
+      </c>
+      <c r="F182" t="s">
+        <v>463</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H182" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>675</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>676</v>
+      </c>
+      <c r="D183" t="s">
+        <v>376</v>
+      </c>
+      <c r="E183" t="s">
+        <v>377</v>
+      </c>
+      <c r="F183" t="s">
+        <v>463</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H183" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>679</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>680</v>
+      </c>
+      <c r="D184" t="s">
+        <v>376</v>
+      </c>
+      <c r="E184" t="s">
+        <v>377</v>
+      </c>
+      <c r="F184" t="s">
+        <v>443</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H184" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>683</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>684</v>
+      </c>
+      <c r="D185" t="s">
+        <v>376</v>
+      </c>
+      <c r="E185" t="s">
+        <v>377</v>
+      </c>
+      <c r="F185" t="s">
+        <v>443</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H185" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>687</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>688</v>
+      </c>
+      <c r="D186" t="s">
+        <v>376</v>
+      </c>
+      <c r="E186" t="s">
+        <v>377</v>
+      </c>
+      <c r="F186" t="s">
+        <v>127</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H186" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>691</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>692</v>
+      </c>
+      <c r="D187" t="s">
+        <v>376</v>
+      </c>
+      <c r="E187" t="s">
+        <v>377</v>
+      </c>
+      <c r="F187" t="s">
+        <v>127</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H187" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>695</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>696</v>
+      </c>
+      <c r="D188" t="s">
+        <v>376</v>
+      </c>
+      <c r="E188" t="s">
+        <v>377</v>
+      </c>
+      <c r="F188" t="s">
+        <v>127</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H188" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>699</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>700</v>
+      </c>
+      <c r="D189" t="s">
+        <v>376</v>
+      </c>
+      <c r="E189" t="s">
+        <v>377</v>
+      </c>
+      <c r="F189" t="s">
+        <v>463</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H189" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>703</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>704</v>
+      </c>
+      <c r="D190" t="s">
+        <v>376</v>
+      </c>
+      <c r="E190" t="s">
+        <v>377</v>
+      </c>
+      <c r="F190" t="s">
+        <v>463</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H190" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>707</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>708</v>
+      </c>
+      <c r="D191" t="s">
+        <v>376</v>
+      </c>
+      <c r="E191" t="s">
+        <v>377</v>
+      </c>
+      <c r="F191" t="s">
+        <v>443</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H191" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>711</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>712</v>
+      </c>
+      <c r="D192" t="s">
+        <v>376</v>
+      </c>
+      <c r="E192" t="s">
+        <v>377</v>
+      </c>
+      <c r="F192" t="s">
+        <v>443</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H192" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>715</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>716</v>
+      </c>
+      <c r="D193" t="s">
+        <v>376</v>
+      </c>
+      <c r="E193" t="s">
+        <v>377</v>
+      </c>
+      <c r="F193" t="s">
+        <v>443</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H193" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>719</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>720</v>
+      </c>
+      <c r="D194" t="s">
+        <v>376</v>
+      </c>
+      <c r="E194" t="s">
+        <v>377</v>
+      </c>
+      <c r="F194" t="s">
+        <v>443</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H194" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>723</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>724</v>
+      </c>
+      <c r="D195" t="s">
+        <v>376</v>
+      </c>
+      <c r="E195" t="s">
+        <v>377</v>
+      </c>
+      <c r="F195" t="s">
+        <v>443</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H195" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>727</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>728</v>
+      </c>
+      <c r="D196" t="s">
+        <v>376</v>
+      </c>
+      <c r="E196" t="s">
+        <v>377</v>
+      </c>
+      <c r="F196" t="s">
+        <v>443</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H196" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>731</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>732</v>
+      </c>
+      <c r="D197" t="s">
+        <v>376</v>
+      </c>
+      <c r="E197" t="s">
+        <v>377</v>
+      </c>
+      <c r="F197" t="s">
+        <v>443</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H197" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>735</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>736</v>
+      </c>
+      <c r="D198" t="s">
+        <v>376</v>
+      </c>
+      <c r="E198" t="s">
+        <v>377</v>
+      </c>
+      <c r="F198" t="s">
+        <v>737</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H198" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>740</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>741</v>
+      </c>
+      <c r="D199" t="s">
+        <v>376</v>
+      </c>
+      <c r="E199" t="s">
+        <v>377</v>
+      </c>
+      <c r="F199" t="s">
+        <v>737</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H199" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>744</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>745</v>
+      </c>
+      <c r="D200" t="s">
+        <v>376</v>
+      </c>
+      <c r="E200" t="s">
+        <v>377</v>
+      </c>
+      <c r="F200" t="s">
+        <v>737</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H200" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>748</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>749</v>
+      </c>
+      <c r="D201" t="s">
+        <v>376</v>
+      </c>
+      <c r="E201" t="s">
+        <v>377</v>
+      </c>
+      <c r="F201" t="s">
+        <v>737</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H201" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>752</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>753</v>
+      </c>
+      <c r="D202" t="s">
+        <v>376</v>
+      </c>
+      <c r="E202" t="s">
+        <v>377</v>
+      </c>
+      <c r="F202" t="s">
+        <v>391</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H202" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>756</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>757</v>
+      </c>
+      <c r="D203" t="s">
+        <v>376</v>
+      </c>
+      <c r="E203" t="s">
+        <v>377</v>
+      </c>
+      <c r="F203" t="s">
+        <v>127</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H203" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>760</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>761</v>
+      </c>
+      <c r="D204" t="s">
+        <v>376</v>
+      </c>
+      <c r="E204" t="s">
+        <v>377</v>
+      </c>
+      <c r="F204" t="s">
+        <v>127</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H204" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>764</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>765</v>
+      </c>
+      <c r="D205" t="s">
+        <v>376</v>
+      </c>
+      <c r="E205" t="s">
+        <v>377</v>
+      </c>
+      <c r="F205" t="s">
+        <v>127</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H205" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>768</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>769</v>
+      </c>
+      <c r="D206" t="s">
+        <v>376</v>
+      </c>
+      <c r="E206" t="s">
+        <v>377</v>
+      </c>
+      <c r="F206" t="s">
+        <v>127</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H206" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>772</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>773</v>
+      </c>
+      <c r="D207" t="s">
+        <v>376</v>
+      </c>
+      <c r="E207" t="s">
+        <v>377</v>
+      </c>
+      <c r="F207" t="s">
+        <v>127</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H207" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>776</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>777</v>
+      </c>
+      <c r="D208" t="s">
+        <v>376</v>
+      </c>
+      <c r="E208" t="s">
+        <v>377</v>
+      </c>
+      <c r="F208" t="s">
+        <v>443</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H208" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>780</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>781</v>
+      </c>
+      <c r="D209" t="s">
+        <v>376</v>
+      </c>
+      <c r="E209" t="s">
+        <v>377</v>
+      </c>
+      <c r="F209" t="s">
+        <v>443</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H209" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>784</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>785</v>
+      </c>
+      <c r="D210" t="s">
+        <v>376</v>
+      </c>
+      <c r="E210" t="s">
+        <v>377</v>
+      </c>
+      <c r="F210" t="s">
+        <v>443</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H210" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>788</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>789</v>
+      </c>
+      <c r="D211" t="s">
+        <v>376</v>
+      </c>
+      <c r="E211" t="s">
+        <v>377</v>
+      </c>
+      <c r="F211" t="s">
+        <v>443</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H211" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>792</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>793</v>
+      </c>
+      <c r="D212" t="s">
+        <v>376</v>
+      </c>
+      <c r="E212" t="s">
+        <v>377</v>
+      </c>
+      <c r="F212" t="s">
+        <v>463</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H212" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>796</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>797</v>
+      </c>
+      <c r="D213" t="s">
+        <v>376</v>
+      </c>
+      <c r="E213" t="s">
+        <v>377</v>
+      </c>
+      <c r="F213" t="s">
+        <v>463</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H213" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>800</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>801</v>
+      </c>
+      <c r="D214" t="s">
+        <v>376</v>
+      </c>
+      <c r="E214" t="s">
+        <v>377</v>
+      </c>
+      <c r="F214" t="s">
+        <v>802</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H214" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>805</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>806</v>
+      </c>
+      <c r="D215" t="s">
+        <v>376</v>
+      </c>
+      <c r="E215" t="s">
+        <v>377</v>
+      </c>
+      <c r="F215" t="s">
+        <v>737</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H215" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>809</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>810</v>
+      </c>
+      <c r="D216" t="s">
+        <v>376</v>
+      </c>
+      <c r="E216" t="s">
+        <v>377</v>
+      </c>
+      <c r="F216" t="s">
+        <v>737</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H216" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>813</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>814</v>
+      </c>
+      <c r="D217" t="s">
+        <v>376</v>
+      </c>
+      <c r="E217" t="s">
+        <v>377</v>
+      </c>
+      <c r="F217" t="s">
+        <v>737</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H217" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>817</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>818</v>
+      </c>
+      <c r="D218" t="s">
+        <v>376</v>
+      </c>
+      <c r="E218" t="s">
+        <v>377</v>
+      </c>
+      <c r="F218" t="s">
+        <v>737</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H218" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>821</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>822</v>
+      </c>
+      <c r="D219" t="s">
+        <v>376</v>
+      </c>
+      <c r="E219" t="s">
+        <v>377</v>
+      </c>
+      <c r="F219" t="s">
+        <v>737</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H219" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>825</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>826</v>
+      </c>
+      <c r="D220" t="s">
+        <v>376</v>
+      </c>
+      <c r="E220" t="s">
+        <v>377</v>
+      </c>
+      <c r="F220" t="s">
+        <v>127</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H220" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>829</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>830</v>
+      </c>
+      <c r="D221" t="s">
+        <v>376</v>
+      </c>
+      <c r="E221" t="s">
+        <v>377</v>
+      </c>
+      <c r="F221" t="s">
+        <v>127</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H221" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>833</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>834</v>
+      </c>
+      <c r="D222" t="s">
+        <v>376</v>
+      </c>
+      <c r="E222" t="s">
+        <v>377</v>
+      </c>
+      <c r="F222" t="s">
+        <v>127</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H222" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>837</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>838</v>
+      </c>
+      <c r="D223" t="s">
+        <v>376</v>
+      </c>
+      <c r="E223" t="s">
+        <v>377</v>
+      </c>
+      <c r="F223" t="s">
+        <v>127</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H223" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>841</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>842</v>
+      </c>
+      <c r="D224" t="s">
+        <v>376</v>
+      </c>
+      <c r="E224" t="s">
+        <v>377</v>
+      </c>
+      <c r="F224" t="s">
+        <v>463</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H224" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>845</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>846</v>
+      </c>
+      <c r="D225" t="s">
+        <v>376</v>
+      </c>
+      <c r="E225" t="s">
+        <v>377</v>
+      </c>
+      <c r="F225" t="s">
+        <v>127</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H225" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>849</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>850</v>
+      </c>
+      <c r="D226" t="s">
+        <v>376</v>
+      </c>
+      <c r="E226" t="s">
+        <v>377</v>
+      </c>
+      <c r="F226" t="s">
+        <v>127</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H226" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>853</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>854</v>
+      </c>
+      <c r="D227" t="s">
+        <v>376</v>
+      </c>
+      <c r="E227" t="s">
+        <v>377</v>
+      </c>
+      <c r="F227" t="s">
+        <v>443</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H227" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>857</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>858</v>
+      </c>
+      <c r="D228" t="s">
+        <v>376</v>
+      </c>
+      <c r="E228" t="s">
+        <v>377</v>
+      </c>
+      <c r="F228" t="s">
+        <v>132</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H228" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>861</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>862</v>
+      </c>
+      <c r="D229" t="s">
+        <v>376</v>
+      </c>
+      <c r="E229" t="s">
+        <v>377</v>
+      </c>
+      <c r="F229" t="s">
+        <v>132</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H229" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>865</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>866</v>
+      </c>
+      <c r="D230" t="s">
+        <v>376</v>
+      </c>
+      <c r="E230" t="s">
+        <v>377</v>
+      </c>
+      <c r="F230" t="s">
+        <v>378</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H230" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>869</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>870</v>
+      </c>
+      <c r="D231" t="s">
+        <v>376</v>
+      </c>
+      <c r="E231" t="s">
+        <v>377</v>
+      </c>
+      <c r="F231" t="s">
+        <v>132</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H231" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>873</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>874</v>
+      </c>
+      <c r="D232" t="s">
+        <v>376</v>
+      </c>
+      <c r="E232" t="s">
+        <v>377</v>
+      </c>
+      <c r="F232" t="s">
+        <v>378</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H232" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>877</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>878</v>
+      </c>
+      <c r="D233" t="s">
+        <v>376</v>
+      </c>
+      <c r="E233" t="s">
+        <v>377</v>
+      </c>
+      <c r="F233" t="s">
+        <v>737</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H233" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>881</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>882</v>
+      </c>
+      <c r="D234" t="s">
+        <v>376</v>
+      </c>
+      <c r="E234" t="s">
+        <v>377</v>
+      </c>
+      <c r="F234" t="s">
+        <v>737</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H234" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>885</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>886</v>
+      </c>
+      <c r="D235" t="s">
+        <v>376</v>
+      </c>
+      <c r="E235" t="s">
+        <v>377</v>
+      </c>
+      <c r="F235" t="s">
+        <v>737</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H235" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>889</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>890</v>
+      </c>
+      <c r="D236" t="s">
+        <v>376</v>
+      </c>
+      <c r="E236" t="s">
+        <v>377</v>
+      </c>
+      <c r="F236" t="s">
+        <v>127</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H236" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>893</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>894</v>
+      </c>
+      <c r="D237" t="s">
+        <v>376</v>
+      </c>
+      <c r="E237" t="s">
+        <v>377</v>
+      </c>
+      <c r="F237" t="s">
+        <v>127</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H237" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>897</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>898</v>
+      </c>
+      <c r="D238" t="s">
+        <v>376</v>
+      </c>
+      <c r="E238" t="s">
+        <v>377</v>
+      </c>
+      <c r="F238" t="s">
+        <v>127</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H238" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>901</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>902</v>
+      </c>
+      <c r="D239" t="s">
+        <v>376</v>
+      </c>
+      <c r="E239" t="s">
+        <v>377</v>
+      </c>
+      <c r="F239" t="s">
+        <v>463</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H239" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>905</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>906</v>
+      </c>
+      <c r="D240" t="s">
+        <v>376</v>
+      </c>
+      <c r="E240" t="s">
+        <v>377</v>
+      </c>
+      <c r="F240" t="s">
+        <v>372</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H240" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>909</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>910</v>
+      </c>
+      <c r="D241" t="s">
+        <v>376</v>
+      </c>
+      <c r="E241" t="s">
+        <v>377</v>
+      </c>
+      <c r="F241" t="s">
+        <v>372</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H241" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>913</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>914</v>
+      </c>
+      <c r="D242" t="s">
+        <v>376</v>
+      </c>
+      <c r="E242" t="s">
+        <v>377</v>
+      </c>
+      <c r="F242" t="s">
+        <v>127</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H242" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>917</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>10</v>
+      </c>
+      <c r="D243" t="s">
+        <v>918</v>
+      </c>
+      <c r="E243" t="s">
+        <v>919</v>
+      </c>
+      <c r="F243" t="s">
+        <v>378</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H243" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>922</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>10</v>
+      </c>
+      <c r="D244" t="s">
+        <v>923</v>
+      </c>
+      <c r="E244" t="s">
+        <v>924</v>
+      </c>
+      <c r="F244" t="s">
+        <v>110</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H244" t="s">
+        <v>926</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3437,50 +9924,218 @@
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>