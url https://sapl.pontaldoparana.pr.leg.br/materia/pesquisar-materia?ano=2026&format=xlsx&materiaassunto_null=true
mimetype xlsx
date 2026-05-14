--- v1 (2026-05-13)
+++ v2 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1952" uniqueCount="927">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2048" uniqueCount="972">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -857,50 +857,59 @@
     <t>Comunicado</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/comunicado_no_01-2026_-_audiencia_publica_de_finanacas.pdf</t>
   </si>
   <si>
     <t>"CAMARA MUNICIPAL DE PONTAL DO PARANA COMUNICADO DE AUDIÊNCIA PÚBLICA DE FINANÇAS".</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/comunicado_no_02-2026_-_audiencia_publica_da_saude.pdf</t>
   </si>
   <si>
     <t>"CAMARA MUNICIPAL DE PONTAL DO PARANA COMUNICADO DE AUDIÊNCIA PÚBLICA DA SAÚDE".</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3928/comunicado_audiencia_publica_de_finanacas_1o_quadrimestre_de_2026.pdf</t>
   </si>
   <si>
     <t>"COMUNICADO DE AUDIÊNCIA PÚBLICA DE FINANÇAS DO 1º QUADRIMESTRE DE 2026".</t>
+  </si>
+  <si>
+    <t>3940</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3940/comunicado_audiencia_publica_1o_quadrimenstre_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"COMUNICADO DE AUDIÊNCIA PÚBLICA DE SAÚDE DO 1º QUADRIMESTRE DE 2026".</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Diário Oficial</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/diario_01-2026_-_1a_sessao_extraordinaria_2.pdf</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA:_x000D_
 06/02/2026          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
 _x000D_
 TRÊS SESSÕES EXTRAORDINÁRIAS DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 10 DE FEVEREIRO DE 2026 ÀS 17:30H.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/diario_no_02-2026_1a_sessao_ordinaria.pdf</t>
   </si>
@@ -1070,50 +1079,61 @@
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3900/diario_18-2026_-_12a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA:_x000D_
 05/05/2026          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
 _x000D_
 	TRÊS SESSÕES EXTRAORDINÁRIAS DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 08 DE MAIO DE 2026 ÀS 17:30H</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3923/diario_19-2026_-_13a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA:_x000D_
 11/05/2026.          ASSESSORIA TÉCNICA LEGISLATIVA _x000D_
 13ª SESSÃO ORDINÁRIA DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 12 DE MAIO DE 2026 ÀS 18:00H.</t>
   </si>
   <si>
+    <t>3938</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3938/diario_20-2026_-_14a_sessao_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>GABINETE DA PRESIDÊNCIA:_x000D_
+                             13/05/2026 ASSESSORIA TÉCNICA LEGISLATIVA_x000D_
+TRÊS SESSÕES EXTRAORDINÁRIAS DA 8ª LEGISLATURA DA 2ª SESSÃO LEGISLATIVA DO 3º PERÍODO DA CÂMARA MUNICIPAL A SE REALIZAR NO DIA 15 DE MAIO DE 2026 ÀS 16:00H.</t>
+  </si>
+  <si>
     <t>3676</t>
   </si>
   <si>
     <t>EDT</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/edital_01-2026.pdf</t>
   </si>
   <si>
     <t>Elinete Guimarães Rocha - Presidente da Câmara Municipal de Pontal do Paraná, Estado do Paraná, no uso de suas atribuições legais e nos termos do Artigo 23 Inciso I e II da Lei Orgânica do Município de Pontal do Paraná, com base no Regimento Interno:_x000D_
 _x000D_
 RESOLVE:_x000D_
 Convocar Extraordinariamente a Câmara Municipal de Pontal do Paraná, nos dias 10, 11 e 12 de fevereiro, às 17:30 horas</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3715/edital_02-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICIDADE DA HOMOLOGAÇÃO DO RESULTADO DA ESCOLHA DOS MEMBROS DAS COMISSÕES PERMANENTES PARA O EXERCÍCIO DE 2026.</t>
@@ -1149,50 +1169,61 @@
     <t>Elinete Guimarães Rocha - Presidente da Câmara Municipal de Pontal do Paraná, Estado do Paraná, no uso de suas atribuições legais e nos termos do Artigo 23 Inciso I e II da Lei Orgânica do Município de Pontal do Paraná, com base no Regimento Interno:_x000D_
 RESOLVE:_x000D_
 Convocar Extraordinariamente a Câmara Municipal de Pontal do Paraná, nos dias 22, 23 e 24 de abril, às 17:30 hora</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3873/edital_06-2026.pdf</t>
   </si>
   <si>
     <t>Elinete Guimarães Rocha - Presidente da Câmara Municipal de Pontal do Paraná, Estado do Paraná, no uso de suas atribuições legais e nos termos do Artigo 23 Inciso I e II da Lei Orgânica do Município de Pontal do Paraná, com base no Regimento Interno:_x000D_
 RESOLVE:_x000D_
 Convocar Extraordinariamente a Câmara Municipal de Pontal do Paraná, nos dias 28, 29 e 30 de abril, às 17:30 horas</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3901/edital_07-2026.pdf</t>
   </si>
   <si>
     <t>Elinete Guimarães Rocha - Presidente da Câmara Municipal de Pontal do Paraná, Estado do Paraná, no uso de suas atribuições legais e nos termos do Artigo 23 Inciso I e II da Lei Orgânica do Município de Pontal do Paraná, com base no Regimento Interno:_x000D_
 RESOLVE:_x000D_
 Convocar Extraordinariamente a Câmara Municipal de Pontal do Paraná, nos dias 08, 09 e 11 de maio, às 17:30 horas</t>
+  </si>
+  <si>
+    <t>3939</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3939/edital_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Elinete Guimarães Rocha - Presidente da Câmara Municipal de Pontal do Paraná, Estado do Paraná, no uso de suas atribuições legais e nos termos do Artigo 23 Inciso I e II da Lei Orgânica do Município de Pontal do Paraná, com base no Regimento Interno:_x000D_
+RESOLVE:_x000D_
+Convocar Extraordinariamente a Câmara Municipal de Pontal do Paraná, nos dias 15, 16 e 18 de maio, às 16:00 horas</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>EME A</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3722/emenda_aditiva_vereadora_elinete_-_anteprojeto_de_lei_no_10-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições regimentais, propõe a seguinte EMENDA ADITIVA AO ANTEPROJETO DE LEI Nº 10/2026. _x000D_
 Art. 1º Acrescenta-se Parágrafo Único ao Artigo 7º do Anteprojeto de Lei nº 010/2026, que terá a seguinte redação: _x000D_
 “Art. 7º[...] _x000D_
 Parágrafo Único. O trecho entre a Rua das Avencas até a junção da Avenida dos Trigais com a Alameda das Figueiras passa a denominar-se Alessandro Serafim do Nascimento.”</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>EME M</t>
   </si>
@@ -3106,50 +3137,167 @@
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3918/ind._no_142-2026_-sene.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine à Secretaria competente que seja realizada a troca da lâmpada do poste da Rua Erva Mate, esquina com Embaúba, balneário Pontal do Sul.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3919/ind._no_143-2026_-_elinete.pdf</t>
   </si>
   <si>
     <t>Solicito a Vossa Excelência que determine ao departamento competente a troca da luminária do poste, nº 05994, localizado na Avenida _x000D_
 Onore, balneário Canoas. A presente solicitação se faz necessária em razão da luminária mencionada estar danificada, comprometendo a iluminação local. _x000D_
 Certa de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3929</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3929/ind._no_145-2026_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para que seja realizado Reparo Emergencial na pavimentação (Tapa Buraco) na Rua Nossa Senhora das Graças no Balneário Pontal do Sul.</t>
+  </si>
+  <si>
+    <t>3930</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3930/ind._no_146-2026_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para realizar Serviços de PATROLAMENTO E COLOCAÇÃO DE BICA CORRIDA na Av. Marumbi Balneário Pontal do Sul.</t>
+  </si>
+  <si>
+    <t>3931</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3931/ind._no_147-2026_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para realizar Serviços de PATROLAMENTO E COLOCAÇÃO DE BICA CORRIDA na Rua Flor de Maio no Balneário Pontal do Sul.</t>
+  </si>
+  <si>
+    <t>3932</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3932/ind._no_148-2026_elinete.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 119 e 120 do Regimento _x000D_
+Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para que seja realizado Reparo Emergencial na pavimentação (Tapa Buraco) na Rua Alameda dos Jasmins Balneário Canoas. Essa solicitação é de EXTREMA URGÊNCIA, devido ao intenso fluxo de trânsito existente nesta via, pois a mesma é uma das principais via de acesso ao CMEI OURIÇO DO MAR.</t>
+  </si>
+  <si>
+    <t>3933</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3933/ind._no_149-2026_cleonice.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência, que determine à secretaria competente que seja realizada com urgência, a manutenção e melhoria da Rua Guaraqueçaba, no Balneario shangri-lá. A indicação se faz necessária devido ao estado crítico em que se encontra a Rua Guaraqueçaba, apresentando muitos buracos, excesso de lama e condições precárias de trafegabilidade, dificultando significativamente o acesso dos moradores e veículos que utilizam a via diariamente.</t>
+  </si>
+  <si>
+    <t>3934</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3934/ind._no_150-2026_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção com manilhamento e bica _x000D_
+corrida.  A Rua Maria Júlia, já com protocolos anteriores e Balneário Carmery, sentido mar, já com protocolos anteriores. _x000D_
+Certo de sua atenção, desde já agradeço.</t>
+  </si>
+  <si>
+    <t>3935</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3935/ind._no_151-2026_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção com tapa buracos ao Asfalto _x000D_
+de acesso à Sorveteria Esquimó. A Pr 412 .sentido Praia de Leste e Balneário Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>3936</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3936/ind._no_152-2026_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção com tapa buracos ao Asfalto _x000D_
+de acesso à Lojas Colombo e a Caixa Econômica Federal. A Pr 412 ,sentido Praia de Leste e Balneário Praia de Leste</t>
+  </si>
+  <si>
+    <t>3937</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3937/ind._no_153-2026_marcelo_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar a Vossa Excelência que determine a secretaria competente que seja feito a manutenção com a implantação de um _x000D_
+Redutor de Veiocidade, com pintura viária e piacas indicativas. Rua Nelson Medrado, esquina com Laudino lvo Vigo, Praia de Leste e Balneário Praia de Leste</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3898/requerimento_mencao_honrosa_a_sra._penelope_moraes_de_liz.pdf</t>
   </si>
   <si>
     <t>A Vereadora Nega, no uso de suas atribuições legais, tem a honra de conceder a presente Menção Honrosa à Sra. Penélope Moraes de Liz, em reconhecimento à sua trajetória de vida exemplar, marcada pela dedicação, superação e relevantes serviços prestados à sociedade.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
@@ -3483,56 +3631,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3686/1_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3717/2_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3725/3_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3748/4_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3781/5_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3794/6_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3826/7_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3839/8_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3874/9_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3880/10_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3902/11_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/1a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/2a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3742/3a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3743/4a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3744/5a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3795/6a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3878/8a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3879/9a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3903/10a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3904/11a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3924/12a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3925/13a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3774/ata_audiencia_financas_3o_quadrimestre_de_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3685/anteprojeto_de_lei_no_08-2026_-_credito_adicional_suplementar_de_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3687/anteprojeto_de_lei_no_09-2026_-_credito_adicional_especial_de_r_49.70280.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3703/anteprojeto_de_lei_no_10-2026_-_denomina_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3718/anteprojeto_de_lei_no_11-2026_-_credito_de_r_60.00000.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3723/anteprojeto_de_lei_no_12-2026_-_credito_de_r_90.00000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3724/anteprojeto_de_lei_no_13-2026_-_credito_de_r_1.00000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3726/institui_a_campanha_educativa_permanente_de_conscientizacao_e_prevencao_contra_o_assedio_e_abuso_sexual_infantilnas_escolas_da_rede_publica_e_privada.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3727/anteprojeto_de_lei_no_15-2026_-_institui_a_semana_municipal_de_concientizacao_informacao_e_protecao_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3728/anteprojeto_de_lei_no_16-2026_-_institui_programa_municipal_de_concientizacao_e_prevencao_de_acidentes_no_mar_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3750/anteprojeto_de_lei_no_17-2026_-_credito_de_r_2.10000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3751/anteprojeto_de_lei_no_18-2026_-_credito_de_r_1.99709.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3782/anteprojeto_de_lei_no_19-2026_-_credito_de_r_1.50000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3783/anteprojeto_de_lei_no_20-2026_-_credito_de_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3784/anteprojeto_de_lei_no_21-2026_-_credito_de_r_68.00000.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3785/anteprojeto_de_lei_no_22-2026_-_altera_lei_no_2681-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3786/anteprojeto_de_lei_no_23-2026_-_altera_lei_no_2304-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3825/anteprojeto_de_lei_no_25-2026__-_reajuste_anual_dos_servidores_do_quadro_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3829/anteprojeto_de_lei_no_26-2026_-_altera_a_lei_no_2224-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3834/anteprojeto_de_lei_no_27-2026_-_credito_de_r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3840/anteprojeto_de_lei_no_28-2026_-_altera_a_lei_municipal_no_080-1997_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3871/anteprojeto_de_lei_no_29-2026_-_institui_o_dia_municipal_em_memoria_das_vitimas_de_acidentes_e_doencas_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3875/anteprojeto_de_lei_no_30-2026_-_aprova_o_organograma.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3876/anteprojeto_de_lei_no_31-2026_-_reconhecimento_de_identidade_etnica_do_povo_e_comunidade_tradicional_do_maciel.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3895/anteprojeto_de_lei_no_32-2026_-_dispoe_sobre_pagamento_de_despesas_pelo_regime_de_adiantamento_em_observancia_aos_ditames_da_lei_no_14.133-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3896/anteprojeto_de_lei_no_33-2026_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3897/anteprojeto_de_lei_no_34-2026_-_autoriza_o_poder_executiva_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3920/anteprojeto_de_lei_no_35-2026_-_desafeta_imovel_objeto_da_matricula_no_25023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3921/anteprojeto_de_lei_no_36-2026_-_credito_de_r_950.00000.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3922/anteprojeto_de_lei_no_37-2026_-_credito_de_r_550.00000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3926/anteprojeto_de_lei_no_38-2026_-_concede_revisao_geral_anual_na_forma_do_inciso_x_do_art._37_da_carta_magna_ao_vencimento_dos_servidores_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3927/anteprojeto_de_lei_no_39-2026_-_dispoe_sobre_a_restruturacao_do_conselho_municipal_de_assistencia_social_-_cmas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3688/anteprojeto_de_resolucao_no_01-2026_-_altera_dispositivos_da_resolucao_no_16-1998_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3752/anteprojeto_de_resolucao_no_02-2026_-_titulo_mulher_referencia_pontalense.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3843/anteprojeto_de_resolucao_no_03-2026_-_institui_e_regulamenta_o_proc-digi.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3827/anteprojeto_de_decreto_legislativo_no_01-2026_-_cidadao_honorario_anibelli.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3828/anteprojeto_de_decreto_legislativo_no_02-2026_-_cidadao_honorario_alexandre_khury.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3833/anteprojeto_de_decreto_legislativo_no_03-2026_-_cidadao_honorario_sr._eudson_jose_leite_de_lima.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3830/anteprojeto_de_lei_complementar_no_01-2026_-_inclui_dispositivos_na_lei_complementar_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3831/anteprojeto_de_lei_complementar_no_02-2026_-_altera_a_lei_complementar_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3832/anteprojeto_de_lei_complementar_no_03-2026_-_altera_a_lei_complementar_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/comunicado_no_01-2026_-_audiencia_publica_de_finanacas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/comunicado_no_02-2026_-_audiencia_publica_da_saude.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3928/comunicado_audiencia_publica_de_finanacas_1o_quadrimestre_de_2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/diario_01-2026_-_1a_sessao_extraordinaria_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/diario_no_02-2026_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3704/diario_03-2026_-_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3705/diario_04-2026_-_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3714/diario_05-2026_-_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3749/diario_06-2026_-_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3745/diario_07-2026_-_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3753/diario_08-2026_-_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3788/diario_09-2026_-_6a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3793/diario_10-2026_-_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3798/diario_11-2026_-_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3835/diario_12-2026_-_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3836/diario_13-2026_-_8a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3837/diario_14-2026_-_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3872/diario_15-2026_-_10a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3877/diario_16-2026_-_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3899/diario_17-2026_-_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3900/diario_18-2026_-_12a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3923/diario_19-2026_-_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/edital_01-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3715/edital_02-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3716/edital_03-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3789/edital_04-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3838/edital_05-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3873/edital_06-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3901/edital_07-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3722/emenda_aditiva_vereadora_elinete_-_anteprojeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3719/emenda_modificativa_ao_anteprojeto_de_lei_no_10-2026_vereador_cirineu_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3720/emenda_modificativa_vereador_oseias_-_anteprojeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3721/emenda_modificativa_vereador_sene_-_anteprojeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3689/ind._no_01-2026_nega.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3690/ind._no_02-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3691/ind._no__03-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3692/ind._no_04-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3697/ind._05-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3698/ind._06-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3699/ind._07-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3700/ind._08-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3701/ind._09-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3702/ind.10-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3706/ind._elinete_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3707/ind._elinete_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3708/ind._elinete_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3709/ind._nega_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3710/ind._elinete_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3711/ind._elinete_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3712/ind._elinete_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3713/ind._elinete_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3729/ind._no_19-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3730/ind._no_20-2026_nega.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3731/ind._no_21-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3732/ind._no_22-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3733/ind._no_23-2026__marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3734/ind._no_24-2026__marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3735/ind._no_25-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3736/ind._no_26-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3737/ind._no_27-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3738/ind._no_28-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3739/ind._no_29-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3740/ind._no_30-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3741/ind._no_31-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3754/ind._no_32-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3755/ind._no_33-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3756/ind._no_34-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3757/ind._no_35-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3758/ind._no_36-2026_nega.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3759/ind._no_37-2026_sene.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3760/ind._no_38-2026_sene.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3761/ind._no_39-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3762/ind._no_40-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3763/ind._no_41-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3764/ind._no_42-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3765/ind._no_43-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3766/ind._no_44-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3767/ind._no_45-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3768/ind._no_46-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3769/ind._no_47-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3770/ind._no_48-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3771/ind._no_49-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3772/ind._no_50-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3773/ind._no_51-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3775/indicacao_no_52-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3776/indicacao_no_53-2026_vereador_sene.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3777/indicacao_no_54-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3778/indicacao_no_55-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3779/indicacao_no_56-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3780/indicacao_no_57-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3790/ind._no_58-2026_-_any_messina.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3791/ind._no_59-2026_-_nega.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3792/ind._no_60-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3799/ind._no_61-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3800/ind._no_62-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3801/ind._no_63-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3802/ind._no_64-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3803/ind._no_65-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3804/ind._no_66-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3805/ind._no_67-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3806/ind._no_68-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3807/ind._no_69-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3808/ind._no_70-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3809/ind._no_71-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3810/ind._no_72-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3811/ind._no_73-2026_-_nega.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3812/ind._no_74-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3813/ind._no_75-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3814/ind._no_76-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3815/ind._no_77-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3816/ind._no_78-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3817/ind._no_79-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3818/ind._no_80-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3819/ind._no_81-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3820/ind._no_82-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3821/ind._no_83-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3822/ind._no_84-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3823/ind._no_85-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3824/ind._no_86-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3841/ind._no_87-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3842/ind._no_88-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3844/ind._no_89-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3845/ind._no_90-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3846/ind._no_91-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3847/ind._no_92-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3848/ind._no_93-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3849/ind._no_94-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3850/ind._no_95-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3851/ind._no_96-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3852/ind._no_97-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3853/ind._no_98-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3854/ind._no_99-2026_vereador_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3855/ind._no_100-2026_vereador_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3856/ind._no_101-2026_vereador_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3857/ind._no_102-2026_vereador_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3858/ind._no_103-2026_vereador_juvanete.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3859/ind._no_104-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3860/ind._no_105-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3861/ind._no_106-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3862/ind._no_107-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3863/ind._no_108-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3864/ind._no_109-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3865/ind._no_110-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3866/ind._no_111-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3867/ind._no_112-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3868/ind._no_113-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3869/ind._no_114-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3870/ind._no_115-2026_vereadora_cleonice_e_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3882/ind._no_116-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3883/ind._no_117-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3884/ind._no_118-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3885/ind._no_119-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3886/ind._no_120-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3887/ind._no_121-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3888/ind._no_122-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3889/ind._no_123-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3890/ind._no_124-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3891/ind._no_125-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3892/ind._no_126-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3893/ind._no_127-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3894/ind._no_128-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3905/ind._no_129-2026_-_any_messina.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3906/ind._no_130-2026_-_any_messina.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3907/ind._no_131-2026_-_nega.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3908/ind._no_132-2026_-_any_messina.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3909/ind._no_133-2026_-_nega.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3910/ind._no_134-2026_-_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3911/ind._no_135-2026_-_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3912/ind._no_136-2026_-_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3913/ind._no_137-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3914/ind._no_138-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3915/ind._no_139-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3916/ind._no_140-2026_-_cleonice.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3917/ind._no_141-2026_-sene.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3918/ind._no_142-2026_-sene.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3919/ind._no_143-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3898/requerimento_mencao_honrosa_a_sra._penelope_moraes_de_liz.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3746/oficio_no_99-2026_gab_-_veto_parcial_ao_projeto_de_lei_no_10-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3686/1_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3717/2_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3725/3_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3748/4_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3781/5_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3794/6_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3826/7_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3839/8_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3874/9_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3880/10_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3902/11_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3680/1a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3681/2a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3742/3a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3743/4a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3744/5a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3795/6a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3878/8a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3879/9a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3903/10a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3904/11a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3924/12a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3925/13a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3774/ata_audiencia_financas_3o_quadrimestre_de_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3685/anteprojeto_de_lei_no_08-2026_-_credito_adicional_suplementar_de_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3687/anteprojeto_de_lei_no_09-2026_-_credito_adicional_especial_de_r_49.70280.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3703/anteprojeto_de_lei_no_10-2026_-_denomina_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3718/anteprojeto_de_lei_no_11-2026_-_credito_de_r_60.00000.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3723/anteprojeto_de_lei_no_12-2026_-_credito_de_r_90.00000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3724/anteprojeto_de_lei_no_13-2026_-_credito_de_r_1.00000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3726/institui_a_campanha_educativa_permanente_de_conscientizacao_e_prevencao_contra_o_assedio_e_abuso_sexual_infantilnas_escolas_da_rede_publica_e_privada.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3727/anteprojeto_de_lei_no_15-2026_-_institui_a_semana_municipal_de_concientizacao_informacao_e_protecao_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3728/anteprojeto_de_lei_no_16-2026_-_institui_programa_municipal_de_concientizacao_e_prevencao_de_acidentes_no_mar_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3750/anteprojeto_de_lei_no_17-2026_-_credito_de_r_2.10000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3751/anteprojeto_de_lei_no_18-2026_-_credito_de_r_1.99709.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3782/anteprojeto_de_lei_no_19-2026_-_credito_de_r_1.50000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3783/anteprojeto_de_lei_no_20-2026_-_credito_de_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3784/anteprojeto_de_lei_no_21-2026_-_credito_de_r_68.00000.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3785/anteprojeto_de_lei_no_22-2026_-_altera_lei_no_2681-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3786/anteprojeto_de_lei_no_23-2026_-_altera_lei_no_2304-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3825/anteprojeto_de_lei_no_25-2026__-_reajuste_anual_dos_servidores_do_quadro_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3829/anteprojeto_de_lei_no_26-2026_-_altera_a_lei_no_2224-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3834/anteprojeto_de_lei_no_27-2026_-_credito_de_r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3840/anteprojeto_de_lei_no_28-2026_-_altera_a_lei_municipal_no_080-1997_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3871/anteprojeto_de_lei_no_29-2026_-_institui_o_dia_municipal_em_memoria_das_vitimas_de_acidentes_e_doencas_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3875/anteprojeto_de_lei_no_30-2026_-_aprova_o_organograma.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3876/anteprojeto_de_lei_no_31-2026_-_reconhecimento_de_identidade_etnica_do_povo_e_comunidade_tradicional_do_maciel.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3895/anteprojeto_de_lei_no_32-2026_-_dispoe_sobre_pagamento_de_despesas_pelo_regime_de_adiantamento_em_observancia_aos_ditames_da_lei_no_14.133-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3896/anteprojeto_de_lei_no_33-2026_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3897/anteprojeto_de_lei_no_34-2026_-_autoriza_o_poder_executiva_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3920/anteprojeto_de_lei_no_35-2026_-_desafeta_imovel_objeto_da_matricula_no_25023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3921/anteprojeto_de_lei_no_36-2026_-_credito_de_r_950.00000.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3922/anteprojeto_de_lei_no_37-2026_-_credito_de_r_550.00000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3926/anteprojeto_de_lei_no_38-2026_-_concede_revisao_geral_anual_na_forma_do_inciso_x_do_art._37_da_carta_magna_ao_vencimento_dos_servidores_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3927/anteprojeto_de_lei_no_39-2026_-_dispoe_sobre_a_restruturacao_do_conselho_municipal_de_assistencia_social_-_cmas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3688/anteprojeto_de_resolucao_no_01-2026_-_altera_dispositivos_da_resolucao_no_16-1998_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3752/anteprojeto_de_resolucao_no_02-2026_-_titulo_mulher_referencia_pontalense.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3843/anteprojeto_de_resolucao_no_03-2026_-_institui_e_regulamenta_o_proc-digi.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3827/anteprojeto_de_decreto_legislativo_no_01-2026_-_cidadao_honorario_anibelli.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3828/anteprojeto_de_decreto_legislativo_no_02-2026_-_cidadao_honorario_alexandre_khury.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3833/anteprojeto_de_decreto_legislativo_no_03-2026_-_cidadao_honorario_sr._eudson_jose_leite_de_lima.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3830/anteprojeto_de_lei_complementar_no_01-2026_-_inclui_dispositivos_na_lei_complementar_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3831/anteprojeto_de_lei_complementar_no_02-2026_-_altera_a_lei_complementar_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3832/anteprojeto_de_lei_complementar_no_03-2026_-_altera_a_lei_complementar_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3682/comunicado_no_01-2026_-_audiencia_publica_de_finanacas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3683/comunicado_no_02-2026_-_audiencia_publica_da_saude.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3928/comunicado_audiencia_publica_de_finanacas_1o_quadrimestre_de_2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3940/comunicado_audiencia_publica_1o_quadrimenstre_de_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3675/diario_01-2026_-_1a_sessao_extraordinaria_2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3677/diario_no_02-2026_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3704/diario_03-2026_-_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3705/diario_04-2026_-_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3714/diario_05-2026_-_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3749/diario_06-2026_-_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3745/diario_07-2026_-_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3753/diario_08-2026_-_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3788/diario_09-2026_-_6a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3793/diario_10-2026_-_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3798/diario_11-2026_-_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3835/diario_12-2026_-_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3836/diario_13-2026_-_8a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3837/diario_14-2026_-_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3872/diario_15-2026_-_10a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3877/diario_16-2026_-_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3899/diario_17-2026_-_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3900/diario_18-2026_-_12a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3923/diario_19-2026_-_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3938/diario_20-2026_-_14a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3676/edital_01-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3715/edital_02-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3716/edital_03-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3789/edital_04-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3838/edital_05-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3873/edital_06-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3901/edital_07-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3939/edital_08-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3722/emenda_aditiva_vereadora_elinete_-_anteprojeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3719/emenda_modificativa_ao_anteprojeto_de_lei_no_10-2026_vereador_cirineu_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3720/emenda_modificativa_vereador_oseias_-_anteprojeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3721/emenda_modificativa_vereador_sene_-_anteprojeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3689/ind._no_01-2026_nega.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3690/ind._no_02-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3691/ind._no__03-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3692/ind._no_04-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3697/ind._05-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3698/ind._06-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3699/ind._07-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3700/ind._08-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3701/ind._09-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3702/ind.10-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3706/ind._elinete_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3707/ind._elinete_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3708/ind._elinete_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3709/ind._nega_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3710/ind._elinete_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3711/ind._elinete_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3712/ind._elinete_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3713/ind._elinete_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3729/ind._no_19-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3730/ind._no_20-2026_nega.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3731/ind._no_21-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3732/ind._no_22-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3733/ind._no_23-2026__marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3734/ind._no_24-2026__marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3735/ind._no_25-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3736/ind._no_26-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3737/ind._no_27-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3738/ind._no_28-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3739/ind._no_29-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3740/ind._no_30-2026_juvanete.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3741/ind._no_31-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3754/ind._no_32-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3755/ind._no_33-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3756/ind._no_34-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3757/ind._no_35-2026_any_messina.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3758/ind._no_36-2026_nega.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3759/ind._no_37-2026_sene.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3760/ind._no_38-2026_sene.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3761/ind._no_39-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3762/ind._no_40-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3763/ind._no_41-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3764/ind._no_42-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3765/ind._no_43-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3766/ind._no_44-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3767/ind._no_45-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3768/ind._no_46-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3769/ind._no_47-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3770/ind._no_48-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3771/ind._no_49-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3772/ind._no_50-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3773/ind._no_51-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3775/indicacao_no_52-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3776/indicacao_no_53-2026_vereador_sene.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3777/indicacao_no_54-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3778/indicacao_no_55-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3779/indicacao_no_56-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3780/indicacao_no_57-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3790/ind._no_58-2026_-_any_messina.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3791/ind._no_59-2026_-_nega.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3792/ind._no_60-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3799/ind._no_61-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3800/ind._no_62-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3801/ind._no_63-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3802/ind._no_64-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3803/ind._no_65-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3804/ind._no_66-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3805/ind._no_67-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3806/ind._no_68-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3807/ind._no_69-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3808/ind._no_70-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3809/ind._no_71-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3810/ind._no_72-2026_-_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3811/ind._no_73-2026_-_nega.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3812/ind._no_74-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3813/ind._no_75-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3814/ind._no_76-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3815/ind._no_77-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3816/ind._no_78-2026_vereadora_nega.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3817/ind._no_79-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3818/ind._no_80-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3819/ind._no_81-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3820/ind._no_82-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3821/ind._no_83-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3822/ind._no_84-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3823/ind._no_85-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3824/ind._no_86-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3841/ind._no_87-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3842/ind._no_88-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3844/ind._no_89-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3845/ind._no_90-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3846/ind._no_91-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3847/ind._no_92-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3848/ind._no_93-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3849/ind._no_94-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3850/ind._no_95-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3851/ind._no_96-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3852/ind._no_97-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3853/ind._no_98-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3854/ind._no_99-2026_vereador_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3855/ind._no_100-2026_vereador_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3856/ind._no_101-2026_vereador_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3857/ind._no_102-2026_vereador_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3858/ind._no_103-2026_vereador_juvanete.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3859/ind._no_104-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3860/ind._no_105-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3861/ind._no_106-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3862/ind._no_107-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3863/ind._no_108-2026_vereadora_elinete.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3864/ind._no_109-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3865/ind._no_110-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3866/ind._no_111-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3867/ind._no_112-2026_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3868/ind._no_113-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3869/ind._no_114-2026_vereadora_cleonice.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3870/ind._no_115-2026_vereadora_cleonice_e_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3882/ind._no_116-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3883/ind._no_117-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3884/ind._no_118-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3885/ind._no_119-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3886/ind._no_120-2026_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3887/ind._no_121-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3888/ind._no_122-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3889/ind._no_123-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3890/ind._no_124-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3891/ind._no_125-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3892/ind._no_126-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3893/ind._no_127-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3894/ind._no_128-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3905/ind._no_129-2026_-_any_messina.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3906/ind._no_130-2026_-_any_messina.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3907/ind._no_131-2026_-_nega.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3908/ind._no_132-2026_-_any_messina.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3909/ind._no_133-2026_-_nega.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3910/ind._no_134-2026_-_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3911/ind._no_135-2026_-_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3912/ind._no_136-2026_-_pastor_jhonatan.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3913/ind._no_137-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3914/ind._no_138-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3915/ind._no_139-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3916/ind._no_140-2026_-_cleonice.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3917/ind._no_141-2026_-sene.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3918/ind._no_142-2026_-sene.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3919/ind._no_143-2026_-_elinete.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3929/ind._no_145-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3930/ind._no_146-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3931/ind._no_147-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3932/ind._no_148-2026_elinete.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3933/ind._no_149-2026_cleonice.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3934/ind._no_150-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3935/ind._no_151-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3936/ind._no_152-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3937/ind._no_153-2026_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3898/requerimento_mencao_honrosa_a_sra._penelope_moraes_de_liz.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2026/3746/oficio_no_99-2026_gab_-_veto_parcial_ao_projeto_de_lei_no_10-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H244"/>
+  <dimension ref="A1:H256"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="233.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -5305,4590 +5453,4902 @@
       </c>
       <c r="D69" t="s">
         <v>265</v>
       </c>
       <c r="E69" t="s">
         <v>266</v>
       </c>
       <c r="F69" t="s">
         <v>100</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H69" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>275</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D70" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="E70" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="F70" t="s">
         <v>100</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="H70" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>278</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" t="s">
+        <v>279</v>
+      </c>
+      <c r="E71" t="s">
         <v>280</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F71" t="s">
         <v>100</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>281</v>
       </c>
       <c r="H71" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>283</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D72" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E72" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F72" t="s">
         <v>100</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>284</v>
       </c>
       <c r="H72" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>286</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D73" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E73" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F73" t="s">
         <v>100</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>287</v>
       </c>
       <c r="H73" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>289</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D74" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E74" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F74" t="s">
         <v>100</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H74" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>292</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D75" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E75" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F75" t="s">
         <v>100</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>293</v>
       </c>
       <c r="H75" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>295</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D76" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E76" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F76" t="s">
         <v>100</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>296</v>
       </c>
       <c r="H76" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>298</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D77" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E77" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F77" t="s">
         <v>100</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>299</v>
       </c>
       <c r="H77" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>301</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D78" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E78" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F78" t="s">
         <v>100</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>302</v>
       </c>
       <c r="H78" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>304</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D79" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E79" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F79" t="s">
         <v>100</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>305</v>
       </c>
       <c r="H79" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>307</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D80" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E80" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F80" t="s">
         <v>100</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>308</v>
       </c>
       <c r="H80" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>310</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="D81" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E81" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F81" t="s">
         <v>100</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>311</v>
       </c>
       <c r="H81" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>313</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D82" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E82" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F82" t="s">
         <v>100</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>314</v>
       </c>
       <c r="H82" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>316</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>126</v>
+        <v>95</v>
       </c>
       <c r="D83" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E83" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F83" t="s">
         <v>100</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>317</v>
       </c>
       <c r="H83" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>319</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D84" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E84" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F84" t="s">
         <v>100</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>320</v>
       </c>
       <c r="H84" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>322</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D85" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E85" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F85" t="s">
         <v>100</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>323</v>
       </c>
       <c r="H85" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>325</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D86" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E86" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F86" t="s">
         <v>100</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H86" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>328</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D87" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E87" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F87" t="s">
         <v>100</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>329</v>
       </c>
       <c r="H87" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>331</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="D88" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E88" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F88" t="s">
         <v>100</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>332</v>
       </c>
       <c r="H88" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>334</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>10</v>
+        <v>148</v>
       </c>
       <c r="D89" t="s">
-        <v>335</v>
+        <v>279</v>
       </c>
       <c r="E89" t="s">
-        <v>336</v>
+        <v>280</v>
       </c>
       <c r="F89" t="s">
         <v>100</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="H89" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>17</v>
+        <v>152</v>
       </c>
       <c r="D90" t="s">
-        <v>335</v>
+        <v>279</v>
       </c>
       <c r="E90" t="s">
-        <v>336</v>
+        <v>280</v>
       </c>
       <c r="F90" t="s">
         <v>100</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="H90" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>340</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
+        <v>341</v>
+      </c>
+      <c r="E91" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>336</v>
       </c>
       <c r="F91" t="s">
         <v>100</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>343</v>
       </c>
       <c r="H91" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>345</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D92" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="E92" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="F92" t="s">
         <v>100</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>346</v>
       </c>
       <c r="H92" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>348</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D93" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="E93" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="F93" t="s">
         <v>100</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>349</v>
       </c>
       <c r="H93" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>351</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D94" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="E94" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="F94" t="s">
         <v>100</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>352</v>
       </c>
       <c r="H94" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>354</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D95" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="E95" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="F95" t="s">
         <v>100</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>355</v>
       </c>
       <c r="H95" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>357</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D96" t="s">
+        <v>341</v>
+      </c>
+      <c r="E96" t="s">
+        <v>342</v>
+      </c>
+      <c r="F96" t="s">
+        <v>100</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="E96" t="s">
+      <c r="H96" t="s">
         <v>359</v>
-      </c>
-[...7 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>360</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97" t="s">
+        <v>341</v>
+      </c>
+      <c r="E97" t="s">
+        <v>342</v>
+      </c>
+      <c r="F97" t="s">
+        <v>100</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H97" t="s">
         <v>362</v>
-      </c>
-[...19 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="D98" t="s">
-        <v>363</v>
+        <v>341</v>
       </c>
       <c r="E98" t="s">
+        <v>342</v>
+      </c>
+      <c r="F98" t="s">
+        <v>100</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="F98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H98" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D99" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="E99" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="F99" t="s">
-        <v>372</v>
+        <v>127</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="H99" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>10</v>
       </c>
       <c r="D100" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="E100" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="F100" t="s">
-        <v>378</v>
+        <v>250</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="H100" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>17</v>
       </c>
       <c r="D101" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="E101" t="s">
+        <v>373</v>
+      </c>
+      <c r="F101" t="s">
         <v>377</v>
       </c>
-      <c r="F101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G101" s="1" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="H101" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>21</v>
       </c>
       <c r="D102" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="E102" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="F102" t="s">
-        <v>127</v>
+        <v>381</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="H102" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>384</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>385</v>
+      </c>
+      <c r="E103" t="s">
+        <v>386</v>
+      </c>
+      <c r="F103" t="s">
         <v>387</v>
-      </c>
-[...13 lines deleted...]
-        <v>127</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>388</v>
       </c>
       <c r="H103" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>390</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D104" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E104" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F104" t="s">
+        <v>127</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="G104" s="1" t="s">
+      <c r="H104" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>393</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>21</v>
+      </c>
+      <c r="D105" t="s">
+        <v>385</v>
+      </c>
+      <c r="E105" t="s">
+        <v>386</v>
+      </c>
+      <c r="F105" t="s">
+        <v>127</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="B105" t="s">
-[...14 lines deleted...]
-      <c r="G105" s="1" t="s">
+      <c r="H105" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>396</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>25</v>
+      </c>
+      <c r="D106" t="s">
+        <v>385</v>
+      </c>
+      <c r="E106" t="s">
+        <v>386</v>
+      </c>
+      <c r="F106" t="s">
+        <v>127</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="B106" t="s">
-[...14 lines deleted...]
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>399</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>29</v>
+      </c>
+      <c r="D107" t="s">
+        <v>385</v>
+      </c>
+      <c r="E107" t="s">
+        <v>386</v>
+      </c>
+      <c r="F107" t="s">
         <v>400</v>
-      </c>
-[...13 lines deleted...]
-        <v>391</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>401</v>
       </c>
       <c r="H107" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>403</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D108" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E108" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F108" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>404</v>
       </c>
       <c r="H108" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>406</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D109" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E109" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F109" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>407</v>
       </c>
       <c r="H109" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>409</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D110" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E110" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F110" t="s">
-        <v>127</v>
+        <v>400</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>410</v>
       </c>
       <c r="H110" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>412</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="D111" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E111" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F111" t="s">
-        <v>127</v>
+        <v>400</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>413</v>
       </c>
       <c r="H111" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>415</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>95</v>
+        <v>49</v>
       </c>
       <c r="D112" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E112" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F112" t="s">
-        <v>127</v>
+        <v>400</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>416</v>
       </c>
       <c r="H112" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>418</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>126</v>
+        <v>53</v>
       </c>
       <c r="D113" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E113" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F113" t="s">
-        <v>378</v>
+        <v>127</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>419</v>
       </c>
       <c r="H113" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>421</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D114" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E114" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F114" t="s">
         <v>127</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>422</v>
       </c>
       <c r="H114" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>424</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>136</v>
+        <v>95</v>
       </c>
       <c r="D115" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E115" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F115" t="s">
         <v>127</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>425</v>
       </c>
       <c r="H115" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>427</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="D116" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E116" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F116" t="s">
-        <v>127</v>
+        <v>387</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>428</v>
       </c>
       <c r="H116" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>430</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="D117" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E117" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F117" t="s">
         <v>127</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>431</v>
       </c>
       <c r="H117" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>433</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="D118" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E118" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F118" t="s">
         <v>127</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>434</v>
       </c>
       <c r="H118" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>436</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="D119" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E119" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F119" t="s">
-        <v>378</v>
+        <v>127</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>437</v>
       </c>
       <c r="H119" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>439</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="D120" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E120" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F120" t="s">
         <v>127</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>440</v>
       </c>
       <c r="H120" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>442</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="D121" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E121" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F121" t="s">
+        <v>127</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="G121" s="1" t="s">
+      <c r="H121" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>445</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>152</v>
+      </c>
+      <c r="D122" t="s">
+        <v>385</v>
+      </c>
+      <c r="E122" t="s">
+        <v>386</v>
+      </c>
+      <c r="F122" t="s">
+        <v>387</v>
+      </c>
+      <c r="G122" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="B122" t="s">
-[...14 lines deleted...]
-      <c r="G122" s="1" t="s">
+      <c r="H122" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>448</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>156</v>
+      </c>
+      <c r="D123" t="s">
+        <v>385</v>
+      </c>
+      <c r="E123" t="s">
+        <v>386</v>
+      </c>
+      <c r="F123" t="s">
+        <v>127</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="H123" t="s">
         <v>450</v>
-      </c>
-[...13 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>451</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>160</v>
+      </c>
+      <c r="D124" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" t="s">
+        <v>386</v>
+      </c>
+      <c r="F124" t="s">
+        <v>452</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="B124" t="s">
-[...14 lines deleted...]
-      <c r="G124" s="1" t="s">
+      <c r="H124" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>455</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>164</v>
+      </c>
+      <c r="D125" t="s">
+        <v>385</v>
+      </c>
+      <c r="E125" t="s">
+        <v>386</v>
+      </c>
+      <c r="F125" t="s">
+        <v>452</v>
+      </c>
+      <c r="G125" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="B125" t="s">
-[...14 lines deleted...]
-      <c r="G125" s="1" t="s">
+      <c r="H125" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>458</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
         <v>459</v>
       </c>
-      <c r="B126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D126" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E126" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F126" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>460</v>
       </c>
       <c r="H126" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>462</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="D127" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E127" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F127" t="s">
+        <v>452</v>
+      </c>
+      <c r="G127" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="G127" s="1" t="s">
+      <c r="H127" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>465</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>172</v>
+      </c>
+      <c r="D128" t="s">
+        <v>385</v>
+      </c>
+      <c r="E128" t="s">
+        <v>386</v>
+      </c>
+      <c r="F128" t="s">
+        <v>452</v>
+      </c>
+      <c r="G128" s="1" t="s">
         <v>466</v>
       </c>
-      <c r="B128" t="s">
-[...14 lines deleted...]
-      <c r="G128" s="1" t="s">
+      <c r="H128" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>468</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>176</v>
+      </c>
+      <c r="D129" t="s">
+        <v>385</v>
+      </c>
+      <c r="E129" t="s">
+        <v>386</v>
+      </c>
+      <c r="F129" t="s">
+        <v>452</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="B129" t="s">
-[...14 lines deleted...]
-      <c r="G129" s="1" t="s">
+      <c r="H129" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>471</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>181</v>
+      </c>
+      <c r="D130" t="s">
+        <v>385</v>
+      </c>
+      <c r="E130" t="s">
+        <v>386</v>
+      </c>
+      <c r="F130" t="s">
         <v>472</v>
-      </c>
-[...13 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>473</v>
       </c>
       <c r="H130" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>475</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="D131" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E131" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F131" t="s">
-        <v>132</v>
+        <v>400</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H131" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>478</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="D132" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E132" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F132" t="s">
-        <v>132</v>
+        <v>400</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>479</v>
       </c>
       <c r="H132" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>481</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="D133" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E133" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F133" t="s">
-        <v>132</v>
+        <v>472</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>482</v>
       </c>
       <c r="H133" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>484</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="D134" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E134" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F134" t="s">
         <v>132</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>485</v>
       </c>
       <c r="H134" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>487</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="D135" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E135" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F135" t="s">
-        <v>378</v>
+        <v>132</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>488</v>
       </c>
       <c r="H135" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>490</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="D136" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E136" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F136" t="s">
-        <v>372</v>
+        <v>132</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>491</v>
       </c>
       <c r="H136" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>493</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="D137" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E137" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F137" t="s">
-        <v>372</v>
+        <v>132</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>494</v>
       </c>
       <c r="H137" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>496</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="D138" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E138" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F138" t="s">
-        <v>127</v>
+        <v>387</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>497</v>
       </c>
       <c r="H138" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>499</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
+        <v>217</v>
+      </c>
+      <c r="D139" t="s">
+        <v>385</v>
+      </c>
+      <c r="E139" t="s">
+        <v>386</v>
+      </c>
+      <c r="F139" t="s">
+        <v>381</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="D139" t="s">
-[...8 lines deleted...]
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>502</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>221</v>
+      </c>
+      <c r="D140" t="s">
+        <v>385</v>
+      </c>
+      <c r="E140" t="s">
+        <v>386</v>
+      </c>
+      <c r="F140" t="s">
+        <v>381</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="B140" t="s">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="H140" t="s">
         <v>504</v>
-      </c>
-[...13 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>505</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>225</v>
+      </c>
+      <c r="D141" t="s">
+        <v>385</v>
+      </c>
+      <c r="E141" t="s">
+        <v>386</v>
+      </c>
+      <c r="F141" t="s">
+        <v>127</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H141" t="s">
         <v>507</v>
-      </c>
-[...19 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>508</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>509</v>
+      </c>
+      <c r="D142" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" t="s">
+        <v>386</v>
+      </c>
+      <c r="F142" t="s">
+        <v>127</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H142" t="s">
         <v>511</v>
-      </c>
-[...19 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>512</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>513</v>
+      </c>
+      <c r="D143" t="s">
+        <v>385</v>
+      </c>
+      <c r="E143" t="s">
+        <v>386</v>
+      </c>
+      <c r="F143" t="s">
+        <v>127</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H143" t="s">
         <v>515</v>
-      </c>
-[...19 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>516</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>517</v>
+      </c>
+      <c r="D144" t="s">
+        <v>385</v>
+      </c>
+      <c r="E144" t="s">
+        <v>386</v>
+      </c>
+      <c r="F144" t="s">
+        <v>452</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H144" t="s">
         <v>519</v>
-      </c>
-[...19 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>520</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>521</v>
+      </c>
+      <c r="D145" t="s">
+        <v>385</v>
+      </c>
+      <c r="E145" t="s">
+        <v>386</v>
+      </c>
+      <c r="F145" t="s">
+        <v>452</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H145" t="s">
         <v>523</v>
-      </c>
-[...19 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>524</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>525</v>
+      </c>
+      <c r="D146" t="s">
+        <v>385</v>
+      </c>
+      <c r="E146" t="s">
+        <v>386</v>
+      </c>
+      <c r="F146" t="s">
+        <v>452</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H146" t="s">
         <v>527</v>
-      </c>
-[...19 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>528</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>529</v>
+      </c>
+      <c r="D147" t="s">
+        <v>385</v>
+      </c>
+      <c r="E147" t="s">
+        <v>386</v>
+      </c>
+      <c r="F147" t="s">
+        <v>452</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H147" t="s">
         <v>531</v>
-      </c>
-[...19 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>532</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>533</v>
+      </c>
+      <c r="D148" t="s">
+        <v>385</v>
+      </c>
+      <c r="E148" t="s">
+        <v>386</v>
+      </c>
+      <c r="F148" t="s">
+        <v>452</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H148" t="s">
         <v>535</v>
-      </c>
-[...19 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>536</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>537</v>
+      </c>
+      <c r="D149" t="s">
+        <v>385</v>
+      </c>
+      <c r="E149" t="s">
+        <v>386</v>
+      </c>
+      <c r="F149" t="s">
+        <v>452</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H149" t="s">
         <v>539</v>
-      </c>
-[...19 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>540</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>541</v>
+      </c>
+      <c r="D150" t="s">
+        <v>385</v>
+      </c>
+      <c r="E150" t="s">
+        <v>386</v>
+      </c>
+      <c r="F150" t="s">
+        <v>127</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H150" t="s">
         <v>543</v>
-      </c>
-[...19 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>544</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>545</v>
+      </c>
+      <c r="D151" t="s">
+        <v>385</v>
+      </c>
+      <c r="E151" t="s">
+        <v>386</v>
+      </c>
+      <c r="F151" t="s">
+        <v>472</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H151" t="s">
         <v>547</v>
-      </c>
-[...19 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>548</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>549</v>
+      </c>
+      <c r="D152" t="s">
+        <v>385</v>
+      </c>
+      <c r="E152" t="s">
+        <v>386</v>
+      </c>
+      <c r="F152" t="s">
+        <v>472</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H152" t="s">
         <v>551</v>
-      </c>
-[...19 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>552</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>553</v>
+      </c>
+      <c r="D153" t="s">
+        <v>385</v>
+      </c>
+      <c r="E153" t="s">
+        <v>386</v>
+      </c>
+      <c r="F153" t="s">
+        <v>472</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H153" t="s">
         <v>555</v>
-      </c>
-[...19 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>556</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>557</v>
+      </c>
+      <c r="D154" t="s">
+        <v>385</v>
+      </c>
+      <c r="E154" t="s">
+        <v>386</v>
+      </c>
+      <c r="F154" t="s">
+        <v>387</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H154" t="s">
         <v>559</v>
-      </c>
-[...19 lines deleted...]
-        <v>562</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>560</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>561</v>
+      </c>
+      <c r="D155" t="s">
+        <v>385</v>
+      </c>
+      <c r="E155" t="s">
+        <v>386</v>
+      </c>
+      <c r="F155" t="s">
+        <v>381</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H155" t="s">
         <v>563</v>
-      </c>
-[...19 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>564</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>565</v>
+      </c>
+      <c r="D156" t="s">
+        <v>385</v>
+      </c>
+      <c r="E156" t="s">
+        <v>386</v>
+      </c>
+      <c r="F156" t="s">
+        <v>452</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H156" t="s">
         <v>567</v>
-      </c>
-[...19 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>568</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>569</v>
+      </c>
+      <c r="D157" t="s">
+        <v>385</v>
+      </c>
+      <c r="E157" t="s">
+        <v>386</v>
+      </c>
+      <c r="F157" t="s">
+        <v>452</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H157" t="s">
         <v>571</v>
-      </c>
-[...19 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>572</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>573</v>
+      </c>
+      <c r="D158" t="s">
+        <v>385</v>
+      </c>
+      <c r="E158" t="s">
+        <v>386</v>
+      </c>
+      <c r="F158" t="s">
+        <v>472</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H158" t="s">
         <v>575</v>
-      </c>
-[...19 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>576</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>577</v>
+      </c>
+      <c r="D159" t="s">
+        <v>385</v>
+      </c>
+      <c r="E159" t="s">
+        <v>386</v>
+      </c>
+      <c r="F159" t="s">
+        <v>472</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H159" t="s">
         <v>579</v>
-      </c>
-[...19 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>580</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>581</v>
+      </c>
+      <c r="D160" t="s">
+        <v>385</v>
+      </c>
+      <c r="E160" t="s">
+        <v>386</v>
+      </c>
+      <c r="F160" t="s">
+        <v>132</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H160" t="s">
         <v>583</v>
-      </c>
-[...19 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>584</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>585</v>
+      </c>
+      <c r="D161" t="s">
+        <v>385</v>
+      </c>
+      <c r="E161" t="s">
+        <v>386</v>
+      </c>
+      <c r="F161" t="s">
+        <v>387</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H161" t="s">
         <v>587</v>
-      </c>
-[...19 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>588</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>589</v>
+      </c>
+      <c r="D162" t="s">
+        <v>385</v>
+      </c>
+      <c r="E162" t="s">
+        <v>386</v>
+      </c>
+      <c r="F162" t="s">
+        <v>452</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H162" t="s">
         <v>591</v>
-      </c>
-[...19 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>592</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>593</v>
+      </c>
+      <c r="D163" t="s">
+        <v>385</v>
+      </c>
+      <c r="E163" t="s">
+        <v>386</v>
+      </c>
+      <c r="F163" t="s">
+        <v>452</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H163" t="s">
         <v>595</v>
-      </c>
-[...19 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>596</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>597</v>
+      </c>
+      <c r="D164" t="s">
+        <v>385</v>
+      </c>
+      <c r="E164" t="s">
+        <v>386</v>
+      </c>
+      <c r="F164" t="s">
+        <v>452</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H164" t="s">
         <v>599</v>
-      </c>
-[...19 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>600</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>601</v>
+      </c>
+      <c r="D165" t="s">
+        <v>385</v>
+      </c>
+      <c r="E165" t="s">
+        <v>386</v>
+      </c>
+      <c r="F165" t="s">
+        <v>452</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H165" t="s">
         <v>603</v>
-      </c>
-[...19 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
+        <v>604</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>605</v>
+      </c>
+      <c r="D166" t="s">
+        <v>385</v>
+      </c>
+      <c r="E166" t="s">
+        <v>386</v>
+      </c>
+      <c r="F166" t="s">
+        <v>452</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H166" t="s">
         <v>607</v>
-      </c>
-[...19 lines deleted...]
-        <v>610</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>608</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>609</v>
+      </c>
+      <c r="D167" t="s">
+        <v>385</v>
+      </c>
+      <c r="E167" t="s">
+        <v>386</v>
+      </c>
+      <c r="F167" t="s">
+        <v>452</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H167" t="s">
         <v>611</v>
-      </c>
-[...19 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>612</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>613</v>
+      </c>
+      <c r="D168" t="s">
+        <v>385</v>
+      </c>
+      <c r="E168" t="s">
+        <v>386</v>
+      </c>
+      <c r="F168" t="s">
+        <v>452</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H168" t="s">
         <v>615</v>
-      </c>
-[...19 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>616</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>617</v>
+      </c>
+      <c r="D169" t="s">
+        <v>385</v>
+      </c>
+      <c r="E169" t="s">
+        <v>386</v>
+      </c>
+      <c r="F169" t="s">
+        <v>452</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H169" t="s">
         <v>619</v>
-      </c>
-[...19 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>620</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>621</v>
+      </c>
+      <c r="D170" t="s">
+        <v>385</v>
+      </c>
+      <c r="E170" t="s">
+        <v>386</v>
+      </c>
+      <c r="F170" t="s">
+        <v>452</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H170" t="s">
         <v>623</v>
-      </c>
-[...19 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>624</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>625</v>
+      </c>
+      <c r="D171" t="s">
+        <v>385</v>
+      </c>
+      <c r="E171" t="s">
+        <v>386</v>
+      </c>
+      <c r="F171" t="s">
+        <v>452</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H171" t="s">
         <v>627</v>
-      </c>
-[...19 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>628</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>629</v>
+      </c>
+      <c r="D172" t="s">
+        <v>385</v>
+      </c>
+      <c r="E172" t="s">
+        <v>386</v>
+      </c>
+      <c r="F172" t="s">
+        <v>452</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H172" t="s">
         <v>631</v>
-      </c>
-[...19 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>632</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>633</v>
+      </c>
+      <c r="D173" t="s">
+        <v>385</v>
+      </c>
+      <c r="E173" t="s">
+        <v>386</v>
+      </c>
+      <c r="F173" t="s">
+        <v>452</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H173" t="s">
         <v>635</v>
-      </c>
-[...19 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>636</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>637</v>
+      </c>
+      <c r="D174" t="s">
+        <v>385</v>
+      </c>
+      <c r="E174" t="s">
+        <v>386</v>
+      </c>
+      <c r="F174" t="s">
+        <v>452</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H174" t="s">
         <v>639</v>
-      </c>
-[...19 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>640</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>641</v>
+      </c>
+      <c r="D175" t="s">
+        <v>385</v>
+      </c>
+      <c r="E175" t="s">
+        <v>386</v>
+      </c>
+      <c r="F175" t="s">
+        <v>387</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H175" t="s">
         <v>643</v>
-      </c>
-[...19 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>644</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>645</v>
+      </c>
+      <c r="D176" t="s">
+        <v>385</v>
+      </c>
+      <c r="E176" t="s">
+        <v>386</v>
+      </c>
+      <c r="F176" t="s">
+        <v>127</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H176" t="s">
         <v>647</v>
-      </c>
-[...19 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>648</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>649</v>
+      </c>
+      <c r="D177" t="s">
+        <v>385</v>
+      </c>
+      <c r="E177" t="s">
+        <v>386</v>
+      </c>
+      <c r="F177" t="s">
+        <v>387</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H177" t="s">
         <v>651</v>
-      </c>
-[...19 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>652</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>653</v>
+      </c>
+      <c r="D178" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" t="s">
+        <v>386</v>
+      </c>
+      <c r="F178" t="s">
+        <v>387</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H178" t="s">
         <v>655</v>
-      </c>
-[...19 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>656</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>657</v>
+      </c>
+      <c r="D179" t="s">
+        <v>385</v>
+      </c>
+      <c r="E179" t="s">
+        <v>386</v>
+      </c>
+      <c r="F179" t="s">
+        <v>387</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H179" t="s">
         <v>659</v>
-      </c>
-[...19 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>660</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>661</v>
+      </c>
+      <c r="D180" t="s">
+        <v>385</v>
+      </c>
+      <c r="E180" t="s">
+        <v>386</v>
+      </c>
+      <c r="F180" t="s">
+        <v>387</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H180" t="s">
         <v>663</v>
-      </c>
-[...19 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="D181" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E181" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F181" t="s">
         <v>127</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="H181" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>668</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>669</v>
+      </c>
+      <c r="D182" t="s">
+        <v>385</v>
+      </c>
+      <c r="E182" t="s">
+        <v>386</v>
+      </c>
+      <c r="F182" t="s">
+        <v>127</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H182" t="s">
         <v>671</v>
-      </c>
-[...19 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>672</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>673</v>
+      </c>
+      <c r="D183" t="s">
+        <v>385</v>
+      </c>
+      <c r="E183" t="s">
+        <v>386</v>
+      </c>
+      <c r="F183" t="s">
+        <v>127</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H183" t="s">
         <v>675</v>
-      </c>
-[...19 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>676</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>677</v>
+      </c>
+      <c r="D184" t="s">
+        <v>385</v>
+      </c>
+      <c r="E184" t="s">
+        <v>386</v>
+      </c>
+      <c r="F184" t="s">
+        <v>127</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H184" t="s">
         <v>679</v>
-      </c>
-[...19 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>680</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>681</v>
+      </c>
+      <c r="D185" t="s">
+        <v>385</v>
+      </c>
+      <c r="E185" t="s">
+        <v>386</v>
+      </c>
+      <c r="F185" t="s">
+        <v>472</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H185" t="s">
         <v>683</v>
-      </c>
-[...19 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>684</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>685</v>
+      </c>
+      <c r="D186" t="s">
+        <v>385</v>
+      </c>
+      <c r="E186" t="s">
+        <v>386</v>
+      </c>
+      <c r="F186" t="s">
+        <v>472</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H186" t="s">
         <v>687</v>
-      </c>
-[...19 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>688</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>689</v>
+      </c>
+      <c r="D187" t="s">
+        <v>385</v>
+      </c>
+      <c r="E187" t="s">
+        <v>386</v>
+      </c>
+      <c r="F187" t="s">
+        <v>452</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H187" t="s">
         <v>691</v>
-      </c>
-[...19 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>692</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>693</v>
+      </c>
+      <c r="D188" t="s">
+        <v>385</v>
+      </c>
+      <c r="E188" t="s">
+        <v>386</v>
+      </c>
+      <c r="F188" t="s">
+        <v>452</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H188" t="s">
         <v>695</v>
-      </c>
-[...19 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>696</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>697</v>
+      </c>
+      <c r="D189" t="s">
+        <v>385</v>
+      </c>
+      <c r="E189" t="s">
+        <v>386</v>
+      </c>
+      <c r="F189" t="s">
+        <v>127</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H189" t="s">
         <v>699</v>
-      </c>
-[...19 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>700</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>701</v>
+      </c>
+      <c r="D190" t="s">
+        <v>385</v>
+      </c>
+      <c r="E190" t="s">
+        <v>386</v>
+      </c>
+      <c r="F190" t="s">
+        <v>127</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H190" t="s">
         <v>703</v>
-      </c>
-[...19 lines deleted...]
-        <v>706</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>704</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>705</v>
+      </c>
+      <c r="D191" t="s">
+        <v>385</v>
+      </c>
+      <c r="E191" t="s">
+        <v>386</v>
+      </c>
+      <c r="F191" t="s">
+        <v>127</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H191" t="s">
         <v>707</v>
-      </c>
-[...19 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>708</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>709</v>
+      </c>
+      <c r="D192" t="s">
+        <v>385</v>
+      </c>
+      <c r="E192" t="s">
+        <v>386</v>
+      </c>
+      <c r="F192" t="s">
+        <v>472</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H192" t="s">
         <v>711</v>
-      </c>
-[...19 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>712</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>713</v>
+      </c>
+      <c r="D193" t="s">
+        <v>385</v>
+      </c>
+      <c r="E193" t="s">
+        <v>386</v>
+      </c>
+      <c r="F193" t="s">
+        <v>472</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H193" t="s">
         <v>715</v>
-      </c>
-[...19 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>716</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>717</v>
+      </c>
+      <c r="D194" t="s">
+        <v>385</v>
+      </c>
+      <c r="E194" t="s">
+        <v>386</v>
+      </c>
+      <c r="F194" t="s">
+        <v>452</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H194" t="s">
         <v>719</v>
-      </c>
-[...19 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>720</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>721</v>
+      </c>
+      <c r="D195" t="s">
+        <v>385</v>
+      </c>
+      <c r="E195" t="s">
+        <v>386</v>
+      </c>
+      <c r="F195" t="s">
+        <v>452</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H195" t="s">
         <v>723</v>
-      </c>
-[...19 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>724</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>725</v>
+      </c>
+      <c r="D196" t="s">
+        <v>385</v>
+      </c>
+      <c r="E196" t="s">
+        <v>386</v>
+      </c>
+      <c r="F196" t="s">
+        <v>452</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H196" t="s">
         <v>727</v>
-      </c>
-[...19 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
+        <v>728</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>729</v>
+      </c>
+      <c r="D197" t="s">
+        <v>385</v>
+      </c>
+      <c r="E197" t="s">
+        <v>386</v>
+      </c>
+      <c r="F197" t="s">
+        <v>452</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H197" t="s">
         <v>731</v>
-      </c>
-[...19 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
+        <v>732</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>733</v>
+      </c>
+      <c r="D198" t="s">
+        <v>385</v>
+      </c>
+      <c r="E198" t="s">
+        <v>386</v>
+      </c>
+      <c r="F198" t="s">
+        <v>452</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H198" t="s">
         <v>735</v>
-      </c>
-[...19 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="D199" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E199" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F199" t="s">
-        <v>737</v>
+        <v>452</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="H199" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="D200" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E200" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F200" t="s">
-        <v>737</v>
+        <v>452</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>746</v>
+        <v>742</v>
       </c>
       <c r="H200" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>744</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>745</v>
+      </c>
+      <c r="D201" t="s">
+        <v>385</v>
+      </c>
+      <c r="E201" t="s">
+        <v>386</v>
+      </c>
+      <c r="F201" t="s">
+        <v>746</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H201" t="s">
         <v>748</v>
-      </c>
-[...19 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>749</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>750</v>
+      </c>
+      <c r="D202" t="s">
+        <v>385</v>
+      </c>
+      <c r="E202" t="s">
+        <v>386</v>
+      </c>
+      <c r="F202" t="s">
+        <v>746</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H202" t="s">
         <v>752</v>
-      </c>
-[...19 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>753</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>754</v>
+      </c>
+      <c r="D203" t="s">
+        <v>385</v>
+      </c>
+      <c r="E203" t="s">
+        <v>386</v>
+      </c>
+      <c r="F203" t="s">
+        <v>746</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H203" t="s">
         <v>756</v>
-      </c>
-[...19 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>757</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>758</v>
+      </c>
+      <c r="D204" t="s">
+        <v>385</v>
+      </c>
+      <c r="E204" t="s">
+        <v>386</v>
+      </c>
+      <c r="F204" t="s">
+        <v>746</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H204" t="s">
         <v>760</v>
-      </c>
-[...19 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>761</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>762</v>
+      </c>
+      <c r="D205" t="s">
+        <v>385</v>
+      </c>
+      <c r="E205" t="s">
+        <v>386</v>
+      </c>
+      <c r="F205" t="s">
+        <v>400</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H205" t="s">
         <v>764</v>
-      </c>
-[...19 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="D206" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E206" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F206" t="s">
         <v>127</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="H206" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="D207" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E207" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F207" t="s">
         <v>127</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="H207" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>773</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>774</v>
+      </c>
+      <c r="D208" t="s">
+        <v>385</v>
+      </c>
+      <c r="E208" t="s">
+        <v>386</v>
+      </c>
+      <c r="F208" t="s">
+        <v>127</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H208" t="s">
         <v>776</v>
-      </c>
-[...19 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>777</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>778</v>
+      </c>
+      <c r="D209" t="s">
+        <v>385</v>
+      </c>
+      <c r="E209" t="s">
+        <v>386</v>
+      </c>
+      <c r="F209" t="s">
+        <v>127</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H209" t="s">
         <v>780</v>
-      </c>
-[...19 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>781</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>782</v>
+      </c>
+      <c r="D210" t="s">
+        <v>385</v>
+      </c>
+      <c r="E210" t="s">
+        <v>386</v>
+      </c>
+      <c r="F210" t="s">
+        <v>127</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H210" t="s">
         <v>784</v>
-      </c>
-[...19 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>785</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>786</v>
+      </c>
+      <c r="D211" t="s">
+        <v>385</v>
+      </c>
+      <c r="E211" t="s">
+        <v>386</v>
+      </c>
+      <c r="F211" t="s">
+        <v>452</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H211" t="s">
         <v>788</v>
-      </c>
-[...19 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
+        <v>789</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>790</v>
+      </c>
+      <c r="D212" t="s">
+        <v>385</v>
+      </c>
+      <c r="E212" t="s">
+        <v>386</v>
+      </c>
+      <c r="F212" t="s">
+        <v>452</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H212" t="s">
         <v>792</v>
-      </c>
-[...19 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
+        <v>793</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>794</v>
+      </c>
+      <c r="D213" t="s">
+        <v>385</v>
+      </c>
+      <c r="E213" t="s">
+        <v>386</v>
+      </c>
+      <c r="F213" t="s">
+        <v>452</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H213" t="s">
         <v>796</v>
-      </c>
-[...19 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>797</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>798</v>
+      </c>
+      <c r="D214" t="s">
+        <v>385</v>
+      </c>
+      <c r="E214" t="s">
+        <v>386</v>
+      </c>
+      <c r="F214" t="s">
+        <v>452</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H214" t="s">
         <v>800</v>
-      </c>
-[...19 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="D215" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E215" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F215" t="s">
-        <v>737</v>
+        <v>472</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="H215" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="D216" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E216" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F216" t="s">
-        <v>737</v>
+        <v>472</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="H216" t="s">
-        <v>812</v>
+        <v>808</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>809</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>810</v>
+      </c>
+      <c r="D217" t="s">
+        <v>385</v>
+      </c>
+      <c r="E217" t="s">
+        <v>386</v>
+      </c>
+      <c r="F217" t="s">
+        <v>811</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H217" t="s">
         <v>813</v>
-      </c>
-[...19 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>814</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>815</v>
+      </c>
+      <c r="D218" t="s">
+        <v>385</v>
+      </c>
+      <c r="E218" t="s">
+        <v>386</v>
+      </c>
+      <c r="F218" t="s">
+        <v>746</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H218" t="s">
         <v>817</v>
-      </c>
-[...19 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
+        <v>818</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>819</v>
+      </c>
+      <c r="D219" t="s">
+        <v>385</v>
+      </c>
+      <c r="E219" t="s">
+        <v>386</v>
+      </c>
+      <c r="F219" t="s">
+        <v>746</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H219" t="s">
         <v>821</v>
-      </c>
-[...19 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>822</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>823</v>
+      </c>
+      <c r="D220" t="s">
+        <v>385</v>
+      </c>
+      <c r="E220" t="s">
+        <v>386</v>
+      </c>
+      <c r="F220" t="s">
+        <v>746</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H220" t="s">
         <v>825</v>
-      </c>
-[...19 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>826</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>827</v>
+      </c>
+      <c r="D221" t="s">
+        <v>385</v>
+      </c>
+      <c r="E221" t="s">
+        <v>386</v>
+      </c>
+      <c r="F221" t="s">
+        <v>746</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H221" t="s">
         <v>829</v>
-      </c>
-[...19 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>830</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>831</v>
+      </c>
+      <c r="D222" t="s">
+        <v>385</v>
+      </c>
+      <c r="E222" t="s">
+        <v>386</v>
+      </c>
+      <c r="F222" t="s">
+        <v>746</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H222" t="s">
         <v>833</v>
-      </c>
-[...19 lines deleted...]
-        <v>836</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="D223" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E223" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F223" t="s">
         <v>127</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="H223" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
+        <v>838</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>839</v>
+      </c>
+      <c r="D224" t="s">
+        <v>385</v>
+      </c>
+      <c r="E224" t="s">
+        <v>386</v>
+      </c>
+      <c r="F224" t="s">
+        <v>127</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H224" t="s">
         <v>841</v>
-      </c>
-[...19 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="D225" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E225" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F225" t="s">
         <v>127</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="H225" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="D226" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E226" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F226" t="s">
         <v>127</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="H226" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>850</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>851</v>
+      </c>
+      <c r="D227" t="s">
+        <v>385</v>
+      </c>
+      <c r="E227" t="s">
+        <v>386</v>
+      </c>
+      <c r="F227" t="s">
+        <v>472</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H227" t="s">
         <v>853</v>
-      </c>
-[...19 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>854</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>855</v>
+      </c>
+      <c r="D228" t="s">
+        <v>385</v>
+      </c>
+      <c r="E228" t="s">
+        <v>386</v>
+      </c>
+      <c r="F228" t="s">
+        <v>127</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H228" t="s">
         <v>857</v>
-      </c>
-[...19 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
+        <v>858</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>859</v>
+      </c>
+      <c r="D229" t="s">
+        <v>385</v>
+      </c>
+      <c r="E229" t="s">
+        <v>386</v>
+      </c>
+      <c r="F229" t="s">
+        <v>127</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H229" t="s">
         <v>861</v>
-      </c>
-[...19 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
+        <v>862</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>863</v>
+      </c>
+      <c r="D230" t="s">
+        <v>385</v>
+      </c>
+      <c r="E230" t="s">
+        <v>386</v>
+      </c>
+      <c r="F230" t="s">
+        <v>452</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H230" t="s">
         <v>865</v>
-      </c>
-[...19 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="D231" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E231" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F231" t="s">
         <v>132</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
       <c r="H231" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
+        <v>870</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>871</v>
+      </c>
+      <c r="D232" t="s">
+        <v>385</v>
+      </c>
+      <c r="E232" t="s">
+        <v>386</v>
+      </c>
+      <c r="F232" t="s">
+        <v>132</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H232" t="s">
         <v>873</v>
-      </c>
-[...19 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
+        <v>874</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>875</v>
+      </c>
+      <c r="D233" t="s">
+        <v>385</v>
+      </c>
+      <c r="E233" t="s">
+        <v>386</v>
+      </c>
+      <c r="F233" t="s">
+        <v>387</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H233" t="s">
         <v>877</v>
-      </c>
-[...19 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>878</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>879</v>
+      </c>
+      <c r="D234" t="s">
+        <v>385</v>
+      </c>
+      <c r="E234" t="s">
+        <v>386</v>
+      </c>
+      <c r="F234" t="s">
+        <v>132</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H234" t="s">
         <v>881</v>
-      </c>
-[...19 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
+        <v>882</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>883</v>
+      </c>
+      <c r="D235" t="s">
+        <v>385</v>
+      </c>
+      <c r="E235" t="s">
+        <v>386</v>
+      </c>
+      <c r="F235" t="s">
+        <v>387</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H235" t="s">
         <v>885</v>
-      </c>
-[...19 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
+        <v>886</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>887</v>
+      </c>
+      <c r="D236" t="s">
+        <v>385</v>
+      </c>
+      <c r="E236" t="s">
+        <v>386</v>
+      </c>
+      <c r="F236" t="s">
+        <v>746</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H236" t="s">
         <v>889</v>
-      </c>
-[...19 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
+        <v>890</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>891</v>
+      </c>
+      <c r="D237" t="s">
+        <v>385</v>
+      </c>
+      <c r="E237" t="s">
+        <v>386</v>
+      </c>
+      <c r="F237" t="s">
+        <v>746</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H237" t="s">
         <v>893</v>
-      </c>
-[...19 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
+        <v>894</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>895</v>
+      </c>
+      <c r="D238" t="s">
+        <v>385</v>
+      </c>
+      <c r="E238" t="s">
+        <v>386</v>
+      </c>
+      <c r="F238" t="s">
+        <v>746</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H238" t="s">
         <v>897</v>
-      </c>
-[...19 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
+        <v>898</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>899</v>
+      </c>
+      <c r="D239" t="s">
+        <v>385</v>
+      </c>
+      <c r="E239" t="s">
+        <v>386</v>
+      </c>
+      <c r="F239" t="s">
+        <v>127</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H239" t="s">
         <v>901</v>
-      </c>
-[...19 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>902</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>903</v>
+      </c>
+      <c r="D240" t="s">
+        <v>385</v>
+      </c>
+      <c r="E240" t="s">
+        <v>386</v>
+      </c>
+      <c r="F240" t="s">
+        <v>127</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H240" t="s">
         <v>905</v>
-      </c>
-[...19 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
+        <v>906</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>907</v>
+      </c>
+      <c r="D241" t="s">
+        <v>385</v>
+      </c>
+      <c r="E241" t="s">
+        <v>386</v>
+      </c>
+      <c r="F241" t="s">
+        <v>127</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H241" t="s">
         <v>909</v>
-      </c>
-[...19 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>910</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>911</v>
+      </c>
+      <c r="D242" t="s">
+        <v>385</v>
+      </c>
+      <c r="E242" t="s">
+        <v>386</v>
+      </c>
+      <c r="F242" t="s">
+        <v>472</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H242" t="s">
         <v>913</v>
-      </c>
-[...19 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
+        <v>914</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>915</v>
+      </c>
+      <c r="D243" t="s">
+        <v>385</v>
+      </c>
+      <c r="E243" t="s">
+        <v>386</v>
+      </c>
+      <c r="F243" t="s">
+        <v>381</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="H243" t="s">
         <v>917</v>
-      </c>
-[...19 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>918</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>919</v>
+      </c>
+      <c r="D244" t="s">
+        <v>385</v>
+      </c>
+      <c r="E244" t="s">
+        <v>386</v>
+      </c>
+      <c r="F244" t="s">
+        <v>381</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H244" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
         <v>922</v>
       </c>
-      <c r="B244" t="s">
-[...2 lines deleted...]
-      <c r="C244" t="s">
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>923</v>
+      </c>
+      <c r="D245" t="s">
+        <v>385</v>
+      </c>
+      <c r="E245" t="s">
+        <v>386</v>
+      </c>
+      <c r="F245" t="s">
+        <v>127</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H245" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>926</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>927</v>
+      </c>
+      <c r="D246" t="s">
+        <v>385</v>
+      </c>
+      <c r="E246" t="s">
+        <v>386</v>
+      </c>
+      <c r="F246" t="s">
+        <v>127</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H246" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>930</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>931</v>
+      </c>
+      <c r="D247" t="s">
+        <v>385</v>
+      </c>
+      <c r="E247" t="s">
+        <v>386</v>
+      </c>
+      <c r="F247" t="s">
+        <v>127</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H247" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>934</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>935</v>
+      </c>
+      <c r="D248" t="s">
+        <v>385</v>
+      </c>
+      <c r="E248" t="s">
+        <v>386</v>
+      </c>
+      <c r="F248" t="s">
+        <v>127</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H248" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>938</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>939</v>
+      </c>
+      <c r="D249" t="s">
+        <v>385</v>
+      </c>
+      <c r="E249" t="s">
+        <v>386</v>
+      </c>
+      <c r="F249" t="s">
+        <v>127</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H249" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>942</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>943</v>
+      </c>
+      <c r="D250" t="s">
+        <v>385</v>
+      </c>
+      <c r="E250" t="s">
+        <v>386</v>
+      </c>
+      <c r="F250" t="s">
+        <v>472</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H250" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>946</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>947</v>
+      </c>
+      <c r="D251" t="s">
+        <v>385</v>
+      </c>
+      <c r="E251" t="s">
+        <v>386</v>
+      </c>
+      <c r="F251" t="s">
+        <v>452</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H251" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>950</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>951</v>
+      </c>
+      <c r="D252" t="s">
+        <v>385</v>
+      </c>
+      <c r="E252" t="s">
+        <v>386</v>
+      </c>
+      <c r="F252" t="s">
+        <v>452</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H252" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>954</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>955</v>
+      </c>
+      <c r="D253" t="s">
+        <v>385</v>
+      </c>
+      <c r="E253" t="s">
+        <v>386</v>
+      </c>
+      <c r="F253" t="s">
+        <v>452</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H253" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>958</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>959</v>
+      </c>
+      <c r="D254" t="s">
+        <v>385</v>
+      </c>
+      <c r="E254" t="s">
+        <v>386</v>
+      </c>
+      <c r="F254" t="s">
+        <v>452</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H254" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>962</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
         <v>10</v>
       </c>
-      <c r="D244" t="s">
-[...5 lines deleted...]
-      <c r="F244" t="s">
+      <c r="D255" t="s">
+        <v>963</v>
+      </c>
+      <c r="E255" t="s">
+        <v>964</v>
+      </c>
+      <c r="F255" t="s">
+        <v>387</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H255" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>967</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>10</v>
+      </c>
+      <c r="D256" t="s">
+        <v>968</v>
+      </c>
+      <c r="E256" t="s">
+        <v>969</v>
+      </c>
+      <c r="F256" t="s">
         <v>110</v>
       </c>
-      <c r="G244" s="1" t="s">
-[...3 lines deleted...]
-        <v>926</v>
+      <c r="G256" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H256" t="s">
+        <v>971</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -10092,50 +10552,62 @@
     <hyperlink ref="G220" r:id="rId219"/>
     <hyperlink ref="G221" r:id="rId220"/>
     <hyperlink ref="G222" r:id="rId221"/>
     <hyperlink ref="G223" r:id="rId222"/>
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
     <hyperlink ref="G240" r:id="rId239"/>
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>