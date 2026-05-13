--- v0 (2026-03-23)
+++ v1 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5902" uniqueCount="2632">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5910" uniqueCount="2635">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -2170,50 +2170,62 @@
     <t>“Desafeta imóveis localizados no Balneário Pontal do Sul, passando para bens de uso dominial.”</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3453/anteprojeto_de_lei_no_95-2025_-_abertura_de_credito_adicional_especial_de_r_1.224.90813.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial na importância de R$ 1.224.908,13 (um milhão, duzentos e vinte e quatro mil e novecentos e oito reais e treze centavos) .”</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3623/anteprojeto_de_lei_no_96-2025_-_institui_o_documento_de_identificacao_da_pessoa_com_cancer_no_municipio_garante_beneficios_e_prioridade_de_atendimento.pdf</t>
   </si>
   <si>
     <t>"Institui o Documento de Identificação da Pessoa com Câncer no Município de Pontal do Paraná, garante benefícios e prioridade de atendimento, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3797</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3797/anteprojeto_de_lei_no_97-2025_-_incentivo_a_consulta_de_antecedentes_criminais.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a instituição de medidas de incentivo à consulta de antecedentes criminais, com foco na prevenção da violência e na proteção da população, no âmbito do município de Pontal do Paraná e dá outras providências".</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3468/anteprojeto_de_lei_no_98-2025_-_abertura_de_credito_de_r_91.27500.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de créditoadicional especial na importância de R$91.275,00 (noventa e um mil e duzentos esetenta e cinco reais)."</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3661/anteprojeto_de_lei_no_99-2025_-_altera_os_anexos_do_ppa.pdf</t>
   </si>
   <si>
     <t>3469</t>
   </si>
@@ -2513,51 +2525,51 @@
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3567/anteprojeto_no_129-2025_-_desafeta_imovel_matricula_no_21373.pdf</t>
   </si>
   <si>
     <t>"Desafeta o Imóvel Objeto da Matrícula n° 21373 do Registro de Imóveis de Paranaguá, para Bem de Uso Dominial".</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3566/anteprojeto_de_lei_no_130-2025_-_credito_de_r_50.00000.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional suplementar na importância de R$ 50.000,00 (cinquenta mil reais)</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3678/anteprojeto_de_lei_no_131-2025.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3678/anteprojeto_de_lei_no_131-2025_-_semana_municipal_de_atencao_a_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>" Institui, no Calendário Oficial do Município de Pontal do Paraná, a Semana Municipal de Atenção à Pessoa Idosa, a ser comemorada anualmente na Semana do dia 1º de outubro e dá outras providências".</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3624/anteprojeto_de_lei_no_132-2025_-_credito_adicional_especial_de_r_2.857.33700_removed.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional especial na importância de R$2.857.337,00 (dois milhões, oitocentos e cinquenta e sete mil e trezentos e trinta e sete reais)."</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3625/anteprojeto_de_lei_no_133-2025_-_credito_adicional_especial_de_r_345.75000_removed.pdf</t>
   </si>
@@ -5167,53 +5179,50 @@
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/731/ind._no_95_elinete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, e em conformidade com os Artigos 1 19 e 120 do Regimento Interno desta Casa de Leis, solicita ao Excelentíssimo Senhor Prefeito, Rudisney Gimenes Filho, que determine a Secretaria competente para realizar Serviços de PATROLAMENTO E COLOCAÇÃO DE BICA CORRIDA NA RUA_x000D_
 MARROCOS, no Balneário Canoas._x000D_
 Certa de sua atenção, desde já agradeço.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/732/ind._no_96_any_messina.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 A vereadora signatária, com assento nesta Casa Legislativa e no uso da atribuição que lhe confere os artigos 119 e 120 do Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada se envie ofício ao Sr. Rudisney Gimenes Filho, Digníssimo Prefeito Municipal,_x000D_
 INDICANDO-LHE:_x000D_
 Que o Poder Executivo viabilize através do departamento competente, a limpeza e manutenção de bueiros na Avenida Tom Jobim, localizada no Balneário Primavera._x000D_
 JUSTIFICATIVA:_x000D_
 A obstrução dos bueiros na Avenida Tom Jobim acarreta diversos transtornos e riscos para a população, devido ao impedimento do escoamento adequado da água da chuva, levando a formação de pontos de alagamento._x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>733</t>
-  </si>
-[...1 lines deleted...]
-    <t>97</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/733/ind._no_97_any_messina.pdf</t>
   </si>
   <si>
     <t>A vereadora signatária, com assento nesta Casa Legislativa e no uso da atribuição que lhe confere os artigos 119 e 120 do Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do_x000D_
 Plenário, e se aprovada se envie ofício ao Sr. Rudisney Gimenes Filho, Digníssimo Prefeito Municipal,_x000D_
 INDICANDO-LHE:_x000D_
 Que o Poder Executivo viabilize através do departamento competente, a limpeza do canteiro central, na Avenida Ipanema, na altura do no 166, localizada no Balneário Shangri-lá._x000D_
 JUSTIFICATIVA:_x000D_
 Necessidade de remoção de acúmulo de detritos no canteiro central, visando amenizar os impactos na saúde pública e bem-estar da comunidade local._x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/734/ind._no_98_any_messina.pdf</t>
   </si>
   <si>
     <t>A vereadora signatária, com assento nesta Casa Legislativa e no uso da atribuição que lhe confere os artigos 1 19 e 120 do Regimento Interno, solicita à Vossa Excelência que seja submetida a presente indicação para apreciação do Plenário, e se aprovada se envie ofício ao Sr. Rudisney Gimenes Filho, Digníssimo Prefeito Municipal,_x000D_
 INDICANDO-LHE:_x000D_
 Que o Poder Executivo viabilize através do departamento competente, a limpeza do canteiro central, na Avenida Londrina, na altura do n o 1618, localizada no Balneário Shangri-lá._x000D_
 JUSTIFICATIVA:_x000D_
 Necessidade de remoção de acúmulo de detritos no canteiro central, visando amenizar os impactos na saúde pública e bem-estar da comunidade local._x000D_
@@ -9452,56 +9461,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/669/1_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/670/2_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/671/3_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/672/4_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/684/5_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/759/6_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/760/7_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/761/8_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/762/9_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/799/10_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/800/11_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/823/12_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/834/13_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/845/14_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/860/15_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/884/16_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1979/17_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/18_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/19_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2611/20_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2612/21_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2656/22_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3402/23_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3403/24_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3404/25_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3405/26_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3476/27_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3477/28_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3510/29_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3511/30_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3570/31_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3571/32_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3572/33_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3584/34_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3595/35_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3608/36_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3655/37_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/673/1a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/674/2a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/675/3a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/676/4a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/677/5_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/678/6_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/679/7_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/680/8_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/763/9_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/764/10_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/835/11_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/836/12_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/837/13_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/838/14_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/839/15_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/862/16_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/863/17_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/864/18_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/865/19_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/20_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/21_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/22_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/23_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1986/24_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/25_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/26_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/27_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2613/28_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2614/29_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2615/30_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3406/31_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3407/32_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3408/33_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3409/34_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3410/35_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3411/36_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3412/37_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3413/38_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3474/39_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3475/40_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3512/41_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3513/42_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3573/43_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3574/44_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3575/45_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3576/46_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3577/47_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3578/48_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3579/49_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3580/50_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3609/51_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3610/52_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3656/53_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3657/54_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3658/55_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/681/ata_3o_quadrimestre_financas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/885/ata_1o_quadrimestre_financas_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3509/ata_audiencia_publica_de_financas_do_2o_quadrimestre_de_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/594/ata_sessao_solene_de_posse_vereadores_prefeito_e_vice_prefeita.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/595/ata_eleicao_da_mesa_executiva.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/597/anteprojeto_de_lei_no_01-2025_-__autoriza_a_abertura_de_credito_adicional_especial_de_r_6.07588.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/598/anteprojeto_de_lei_no_02-2025_-_autoriza_a_abertura_de_credito_adicional_especial_na_importancia_de_r_70.47854.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/599/anteprojeto_de_lei_no_03-2025_-_autoriza_a_abertura_de_credito_adicional_especial_na_importancia_de_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/617/anteprojeto_de_lei_no_04-2025_-_altera_o_art._2o_da_lei_no_293-2001.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/739/anteprojeto_de_lei_no_05-2025_-_autoriza_o_poder_executivo_a_receber_os_imoveis_que_menciona_em_dacao_em_pagamento.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/618/anteprojeto_no_06-2025_-_altera_a_lei_no_569_de_04_de_janeiro_de_2005.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/619/anteprojeto_de_lei_no_07-2025_-_altera_a_lei_no_2.640-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/636/anteprojeto_de_lei_no_08-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_8.86059.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/637/anteprojeto_de_lei_no_09-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_60000.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/638/anteprojeto_de_lei_no_10-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_2.800.00000.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/742/anteprojeto_de_lei_no_11-2025__dispoe_sobre_o_plano_plurianual_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/643/anteprojeto_de_lei_no_12-2025_-_concede_reajuste_anual_aos_vencimentos_dos_servidores_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/644/anteprojeto_de_lei_no_13-2025_-_altera_a_lei_no_2.460-2023_e_assegura_o_piso_constitucional_concedido_aos_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/645/anteprojeto_de_lei_no_14-2025_-_autoriza_credito_adicional_especial_de_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/765/anteprojeto_de_lei_no_15-2025_-_institui_o_programa_de_dignidade_menstrual_e_promocao_a_saude_por_meio_do_acesso_a_produtos_de_higiene_intima_e_de_acoes_educativas_relacionadas_a_saude_menstrual.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/741/anteprojeto_de_lei_no_16-2025_-_dispoe_sobre_a_autorizacao_para_a_guarda_municipal_de_pontal_do_parana_atuar_no_policiamento_urbano_ostensivo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/697/anteprojeto_de_lei_no_17-2025_-_dispoe_sobre_a_isencao_no_transporte_publico_para_gestantes_ate_6_meses_apos_o_parto..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/738/anteprojeto_de_lei_no_18-2025_-_abertura_de_credito_adicional_especial_de_r_5.945.40098.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/740/anteprojeto_de_lei_no_19-2025_-_abertura_de_credito_adicional_especial_de_r_60.05456.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/766/anteprojeto_de_lei_no_20-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_2.026.11000.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/843/anteprojeto_de_lei_no_21-2025_-_altera_a_denominacao_da_rua_maua_no_balneario_leblon_para_rua_maculan.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/801/anteprojeto_de_lei_no_22-2025_-_dispoe_sobre_criacao_da_escola_de_governo_do_municipio_de_pontal_do_parana..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/767/anteprojeto_de_lei_no_23-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_19000.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/768/anteprojeto_de_lei_no_24-2025_-_altera_a_lei_municipal_no_1.832_de_05_de_julho_de_2018_com_as_alteracoes_introduzidas_pela_lei_no_2.442-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/840/anteprojeto_de_lei_no_25-2025_-_autoriza_doacao_de_imovel_ao_estado_do_parana.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/841/anteprojeto_no_26-2025_-_denomina_o_trapiche_localizado_na_comunidade_maciel.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/842/anteprojeto_de_lei_no_27-2025_-_revoga-se_a_lei_no_1449_de_25_de_setembro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/848/anteprojeto_de_lei_no_28-2025_-_altera_a_lei_no_1757-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/849/anteprojeto_de_lei_no_29-2025_-_abertura_de_credito_adicional_especial_de_r_10000_cem_reais.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/861/anteprojeto_de_lei_no_30-2025_-_credito_adicional_especial_de_r_195.00000.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/872/anteprojeto_de_lei_no_31-2025_-_institui_o_curriculo_azul_como_politica_de_educacao_ambiental_marinha_e_costeiranas_escolas_publicas_da_rede_municipal_de_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/anteprojeto_de_lei_no_32-2025_-_reconhece_o_municipio_de_pontal_do_parana_como_centro_de_producao_de_couro_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/anteprojeto_de_lei_no_33-2025_-_altera_os_anexos_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/antprojeto_de_lei_no_34-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2552/anteprojeto_de_lei_no_36-2025_-_revisao_anual_aos_servidores_efetivos_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/anteprojeto_de_lei_no_37-2025_-_autoriza_a_abertura_de_credito_adicional_especial_de_r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/anteprojeto_de_lei_no_38-2025_-_autoriza_a_abertura_de_credito_adicional_suplementar_de_r_1.590.00000.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2018/anteprojeto_de_lei_no_39-2025_-_autoriza_a_abertura_de_credito_adicional_especial_de_r_70.77533.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2019/anteprojeto_de_lei_no_40-2025_-_altera_a_lei_municipal_no_1.832_de_05_de_julho_de_2018_com_as_alteracoes_introduzidas_pela_lei_no_2.442-2023_e_pela_lei_no_2.663-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/anteprojeto_de_lei_no_41-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_45.23871.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/anteprojeto_de_lei_no_42-2025_-_altera_a_lei_municipal_no_1.837_de_16_de_julho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2023/anteprojeto_de_lei_no_44-2025_-_institui_o_programa_de_recuperacao_fiscal_de_pontal_do_parana_refispontal.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2555/anteprojeto_de_lei_no_45-2025_-_dispoe_plantao_adicional_da_guarda_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/anteprojeto_de_lei_no_46-2025_-_autoriza_a_venda_de_imoveis_urbanos_de_propriedade_do_municipio_de_pontal_do_parana_em_areas_de_regularizacao_fundiaria_reurb_denominada_moncoes_ii.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2026/anteprojeto_de_lei_no_47-2025_-_dispoe_sobre_a_instituicao_da_taxa_de_licenca_para_o_termo_de_permissao_de_uso_em_estabelecimentos_gastronomicos_no_ambito_do_municipio_de_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2027/anteprojeto_de_lei_no_48-2025_-_altera_dispositivos_da_lei_no_2.192-2021_com_alteracoes_introduzidas_na_lei_no_2.218-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2028/anteprojeto_de_lei_no_49-2025_-_institui_o_programa_de_residencia_tecnico-superior_no_ambito_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2029/anteprojeto_de_lei_no_50-2025_-_autoriza_o_municipio_a_receber_creditos_tributarios_e_nao_tributarios_por_meio_de_cartao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2792/anteprojeto_de_lei_no_51-2025_-_inclui_no_calendario_oficial_de_eventos_do_municipio_arraia_caicara.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2556/anteprojeto_de_lei_no_52-2025_-_institui_o_sistema_municipal_de_atendimento_socioeducativo_-_simase.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/anteprojeto_de_lei_no_53-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2031/anteprojeto_de_lei_no_54-2025_-_altera_a_lei_no_2.639_de_11_de_dezembro_de_2024_removed.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2032/anteprojeto_de_lei_no_55-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_17.00000_removed.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2033/anteprojeto_de_lei_no_56-2025_-_institui_o_programa_calcada_legal._removed.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2034/anteprojeto_de_lei_no_57-2025_-_altera_a_lei_no_2.683-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2810/anteprojeto_de_lei_no_58-2025_-_institui_o_programa_mulheres_em_defesa..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/anteprojeto_de_lei_no_59-2025_-_abertura_de_credito_adicional_especial_e_r_20.00000.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/anteprojeto_de_lei_no_60-2025_-_abertura_de_credito_adicional_especial_de_r_11.00000.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2329/anteprojeto_de_lei_no_61-2025_-_dispoe_sobre_a_isencao_no_transporte_publico_municipal_para_os_agentes_de_combate_a_endemias_-_ace.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/anteprojeto_de_lei_no_62-2025_-_abertura_de_credito_adicional_especial_de_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/anteprojeto_de_lei_no_63-2025_-_abertura_de_credito_adicional_especial_de_r_33012.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/anteprojeto_de_lei_no_64-2025_-_abertura_de_credito_adicional_especial_de_r_2.66988.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3454/anteprojeto_de_lei_no_65-2025_-_institui_a_politica_mun._de_mobilidade_urbana_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3455/anteprojeto_de_lei_no_66-2025_-_aprova_o_plano_de_mobilidade_urbana_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3456/anteprojeto_de_lei_no_67-2025_-_institui_o_plano_de_acoes_e_investimentos_do_plano_mun._de_mobilidade_urbana....pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3414/anteprojeto_de_lei_no_68-2025_-_dispoe_sobre_diretrizes_para_utilizacao_de_veiculos_no_transporte_escolar_no_municipio_e_adota_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/anteprojeto_de_lei_no_69-2025_-_abertura_de_credito_adicional_especial_de_r_32.00000.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3519/anteprojeto_de_lei_no_70-2025_-_campo_cassiano_rodrigo_robetti_constante_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2811/anteprojeto_de_lei_no_71-2025_-_credito_adicional_especial_de_r_2.50000.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2812/anteprojeto_de_lei_no_72-2025_-_credito_adicional_especial_de_r_10.66243.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2813/anteprojeto_de_lei_no_73-2025_-_desafeta_imovel_no_11.344.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2814/anteprojeto_de_lei_no_74-2025_-_credito_adicional_especial_de_r_64.80000.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2815/anteprojeto_de_lei_no_75-2025_-_desafeta_imovel_no_23.894.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2817/anteprojeto_de_lei_no_76-2025_-_credito_adicional_especial_de_r_2.50000.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2819/anteprojeto_de_lei_no_77-2025_-_credito_adicional_especial_de_r_7.73819.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2821/anteprojeto_de_lei_no_78-2025_-_credito_adicional_especial_de_r_18.00000.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3582/anteprojeto_de_lei_no_79-2025_-_politica_municipal_de_gestao_integrada_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3569/anteprojeto_de_lei_no_80-2025_-_pmgirs-compactado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3416/anteprojeto_de_lei_no_81-2025_-_abertura_de_credito_adicional_especial_de_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3415/anteprojeto_de_lei_no_82-2025_-_inclui_dispositivo_na_lei_municipal_n_1.741_de_08_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3417/anteprojeto_de_lei_no_83-2025_-_institui_a_divisao_de_ensino_formacao_e_capacitacao_da_secretaria_municipal_de_seguranca_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3418/anteprojeto_de_lei_no_84-2025_-_ratifica_o_protocolo_de_intencoes_e_autoriza_o_ingresso_do_municipio_no_consorcio_intermunicipal_das_guardas_municipais_de_curitiba_e_regiao_metropolitana_coin-gm.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3419/anteprojeto_de_lei_no_85-2025_-_abertura_de_credito_adicional_especial_de_r_1.074.19420.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3420/anteprojeto_de_lei_no_86-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_580.00000.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3517/anteprojeto_de_lei_no_87-2025_-_utilidade_publica_aappp.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3450/anteprojeto_de_lei_no_88-2025_-_abertura_de_credito_adicional_especial_de_r_500.00000.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3451/anteprojeto_de_lei_no_89-2025_-_abertura_de_credito_adicional_especial_de_r_30.00000.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3520/anteprojeto_de_lei_no_90-2025_-_dia_municipal_de_prevencao_conscientizacao_e_combate_ao_uso_de_drogas.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3525/anteprojeto_de_lei_no_91-2025_-_dia_municipal_de_informacao_e_conscientizacao_sobre_doencas_raras.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3518/anteprojeto_de_lei_no_93-2025_-_lei_luana_vitoria.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3452/anteprojeto_de_lei_no_94-2025_-_desafeta_imoveis_localizados_no_balneario_pontal_do_sul_passando_para_bens_de_uso_dominial.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3453/anteprojeto_de_lei_no_95-2025_-_abertura_de_credito_adicional_especial_de_r_1.224.90813.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3623/anteprojeto_de_lei_no_96-2025_-_institui_o_documento_de_identificacao_da_pessoa_com_cancer_no_municipio_garante_beneficios_e_prioridade_de_atendimento.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3468/anteprojeto_de_lei_no_98-2025_-_abertura_de_credito_de_r_91.27500.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3661/anteprojeto_de_lei_no_99-2025_-_altera_os_anexos_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3469/anteprojeto_de_lei_no_100-2025_-_abertura_de_credito_de_r4_32.00000.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3665/anteprojeto_de_lei_no_101-2025_-_estima_receita_e_fixa_a_despesa_do_municipio_para_2026_loa.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3470/anteprojeto_de_lei_no_102-2025_-_altera_a_lei_no_1742-2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3583/anteprojeto_de_lei_no_103-2025_-_autoriza_o_poder_executivo_a_alienar_em_leilao_bens_inserviveis_de_propriedade_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3471/anteprojeto_de_lei_no_104-2025_-_abertura_de_credito_de_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3472/anteprojeto_de_lei_no_105-2025_-_revoga_a_lei_no_188_de_24_de_janeiro_de_2000.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3473/anteprojeto_de_lei_no_106-2025_-_cislipa.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3660/anteprojeto_de_lei_no_107-2025_-_altera_a_lei_no_2.688_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3484/anteprojeto_de_lei_no_111-2025_-_abertura_de_credito_adicional_especial_de_r_238.93103.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3532/anteprojeto_de_lei_no_112-2025_-_altera_a_lei_no_2.680_de_25_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3485/anteprojeto_de_lei_no_113-2025_-_inclui_dispositivo_na_lei_no_75-1997.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3488/anteprojeto_de_lei_no_114-2025_-_abertura_de_credito_adicional_especial_de_r_103.74230.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3489/anteprojeto_de_lei_no_115-2025_-_abertura_de_credito_adicional_especial_de_r_841.80000.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3487/anteprojeto_de_lei_no_116-2025_-_abertura_de_credito_adicional_especial_de_r_580.00000.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3490/anteprojeto_de_lei_no_117-2025_-_abertura_de_credito_adicional_especial_de_r_512.00000.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3486/anteprojeto_de_lei_no_118-2025_-_abertura_de_credito_adicional_especial_de_r_228.00000.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3521/anteprojeto_de_lei_no_119-2025_-_premio_smed_de_boas_praticas_na_educacao.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3526/anteprojeto_de_lei_no_120-2025_-_credito_de_r_33.87602.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3527/anteprojeto_de_lei_no_121-2025_-_credito_de_r_60.00000.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3528/anteprojeto_de_lei_no_122-2025_-_credito_suplementar_de_r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3533/anteprojeto_de_lei_no_123-2025_-_credito_suplementar_de_r_1.356.79786.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3534/anteprojeto_de_lei_no_124-2025_-_credito_de_r_34.46628.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3535/anteprojeto_de_lei_no_125-2025_-_altera_o_anexo_xii_da_lei_mun._080_de_22_de_dezembro_de_1977_2.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3568/anteprojeto_no_128-2025_-_consorcio_intergestores_parana_saude_cips.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3567/anteprojeto_no_129-2025_-_desafeta_imovel_matricula_no_21373.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3566/anteprojeto_de_lei_no_130-2025_-_credito_de_r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3678/anteprojeto_de_lei_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3624/anteprojeto_de_lei_no_132-2025_-_credito_adicional_especial_de_r_2.857.33700_removed.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3625/anteprojeto_de_lei_no_133-2025_-_credito_adicional_especial_de_r_345.75000_removed.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3626/anteprojeto_de_lei_no_134-2025_-_credito_suplementar_de_r_20.00000.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3627/anteprojeto_de_lei_no_135-2025_-_altera_a_lei_no_2.505-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3628/anteprojeto_de_lei_no_136-2025_-_credito_adicional_especial_de_r_199.77600.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3629/anteprojeto_de_lei_no_137-2025_-_cria_o_conselho_mun._de_meio_ambiente__consemma_institui_o_fundo_min._de_meio_ambiente_fmma_removed.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3679/anteprojetos_de_lei_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3662/anteprojeto_de_lei_no_139-2025_-_altera_a_lei_no_1.439-2014_removed.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3647/anteprojeto_de_lei_no_140-2025_removed.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3663/anteprojeto_de_lei_no_141-2025_-_reparos_e_consertos_em_buracos_e_valasa_nas_vias_publicas_removed.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3646/anteprojeto_de_lei_no_142-2025_-_altera_lei_no_2.702-2025_removed.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3648/anteprojeto_de_lei_no_143-2025_-_enquadramento_dos_ocupantes_de_cargos_em_extincao_aos_planos_de_cargos_carreira_e_vencimentos_removed.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3649/anteprojeto_de_lei_no_144-2025_-_altera_a_lei_no_2.681-2025_removed.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3664/anteprojeto_de_lei_no_145-2025_-_altera_a_lei_no_778-2007_removed.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3650/anteprojeto_de_lei_no_146-2025_-_altera_a_lei_no_2.401-2023_removed.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3654/anteprojeto_de_lei_no147-2025_-_reducao_carga_horaria_servidores_do_poder_executivo_removed.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3653/anteprojeto_de_lei_no_148-2025_-_altera_a_lei_no_080_removed.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3652/anteprojeto_de_lei_no_149-2025_-_programa_municipal_de_empreendedorismo_individual_promei_removed.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3659/anteprojeto_de_lei_no_150-2025_-_autoriza_contratar_credito_com_a_caixa_economica_valor_r_4.00000.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3651/anteprojeto_de_lei_no_151-2025_removed.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/639/anteprojeto_de_resolucao_no_001-2025_-_institui_e_regulamenta_o_pagamento_de_despesas_pelo_regime_de_adiantamento_no_ambito_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/640/anteprojeto_de_resolucao_no_02-2025_-_altera_a_resolucao_002-2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/641/anteprojeto_de_resolucao_no_03-2025_-_oficializa_a_galeria_de_presidentes_da_camara_municipal_de_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/642/anteprojeto_de_resolucao_no_04-2025_-_cria_a_galeria_lilas_no_ambito_do_municipio_de_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1891/anteprojeto_de_resolucao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2791/anteprojeto_de_resolucao_no_07-2025_-_institui_as_diretrizes_para_elaboraca_coordenacao_e_monitoramento_do_planejamento_estrategico_da_camara_municipal_de_pontal_do_parana..pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3645/anteprojeto_de_resolucao_no_08-2025_-_regulamenta_a_lei_no_14.133_que_dispoes_sobre_licitacoes_e_contratos_administrativos_no_ambito_do_poder_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/737/anteprojeto_de_decreto_legislativo_no_01-2025_-_concede_titulo_de_cidada_honoraria_a_senhora_maria_aparecida_dolenga.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3684/anteprojeto_de_decreto_legislativo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3639/anteprojeto_de_decreto_legislativo_no_03-2025_-_concede_comenda_caicara_de_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/846/anteprojeto_de_lei_complementar_no_01-2025_-_altera_a_lei_complementar_no_18-2021_com_as_alteracoes_introduzidas_pela_lei_complementar_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2040/anteprojeto_de_lei_complementar_no_02-2025_-_altera_a_lei_complementar_no_22-2021_com_as_alteracoes_introduzidas_pela_lei_complementar_no_31_e_32_ambas_de_2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/anteprojeto_de_lei_complementar_no_03-2025_-_altera_a_lei_complementar_no_36-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/anteprojeto_de_lei_complementar_no_04-2025_-_altera_a_lei_complementar_no_37-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3640/anteprojeto_de_lei_complementar_no_05-2025_-_inclui_dispositivo_na_lei_complementar_no_22-2021_com_alteracoes_pela_lei_complementar_no_31_e_32_ambas_de_2023_e_lei_complementar_no_41-2025_removed.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3641/anteprojeto_de_lei_complementar_no_06-2025_-_altera_a_lei_complementar_no_038-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3642/anteprojeto_de_lei_complementar_no_07-2025_-_altera_a_lei_complementar_no_37-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/592/diario_001-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/886/diario_02-2025_-_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/887/diario_03-2025_-_1a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/888/diario_04-2025_-_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/889/diario_05-2025_-_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/890/diario_06-2025_-_5a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/891/diario_07-2025_-_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/892/diario_08-2025_-_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/893/diario_09-2025_-_7a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/646/diario_10-2025_-_publicacao_anexos_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/894/diario_11-2025_-_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/895/diario_12-2025_-_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/682/diario_13-2025_-_publicacao_parecer_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/896/diario_14-2025_-_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/897/diario_15-2025_-_9a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/898/diario_16-2025_-_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/899/diario_17-2025_-_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/900/diario_18-2025_-_11a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/901/diario_19-2025_-_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/902/diario_20-2025_-_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/903/diario_21-2025_-_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/904/diario_22-2025_-_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/905/diario_23-2025_-_13a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/906/diario_24-2025_-_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/907/diario_25-2025_-_16a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/908/diario_26-2025_-_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/909/diario_27-2025_-_18a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/910/diario_28-2025_-_16a_sessao_ordinaria_-_publicacao_anexos_ppa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/911/diario_29-2025_-_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/883/diario_30-2025_-_publicacao_parecer_alteracao_ppa_e_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/912/diario_31-2025_-_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/913/diario_32-2025_-_20a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/922/diario_33-2025_-_19a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/923/diario_34-2025_-_publicacao_emendas_ppa_e_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/924/diario_35-2025_-_publicacao_parecer_emenda_ppa.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/925/diario_37-2025_-_publicacao_balancete_maio_2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1654/diario_38-2025_-_25a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1975/diario_39-2025_-_20a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2208/diario_40-2025_-_28a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2553/diario_41-2025_-_21a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2554/diario_42-2025_-_22a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2654/diario_43-2025_-_31a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2653/diario_44-2025_-_23a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3399/diario_oficial_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3400/diario_oficial_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3372/diario_47-2025_-_25a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3401/diario_oficial_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3373/diario_49-2025_-_26a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3374/diario_50-2025_-_37a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3398/diario_51-2025_-_27a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3457/diario_52-2025_-_28a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3461/diario_53-2025_-_39a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3462/diario_54-2025_-_29a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3478/diario_55-2025_-_30a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3479/diario_56-2025_-_41a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3480/diario_57-2025_-_43a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3483/diario_58-2025_-_31a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3514/diario_59-2025_-_45a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3516/diario_60-2025_-_32a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3529/diario_61-2025_-_47a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3531/diario_62-2025_-_33a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3536/diario_63-2025_-_49a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3557/diario_64-2025_-_34a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3565/diario_65-2025_-_publicacao_anexos_ppa_ldo_e_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3585/diario_66-2025_-_35a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3581/diario_67-2025_-_diario_de_publicacao_recomendacao_mpc-pr.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3591/diario_68-2025_-_36a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3590/diario_69-2025_-_publicacao_emendas_ppa_ldo_e_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3592/diario_70-2025_-_51a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3596/diario_no__71-2025_-_37a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3605/diario_72-2025_-_publicacao_pareceres_ppa_ldo_e_loa_2026_e_emendas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3606/diario_73-2025_-_53a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3637/diario_75-2025_-_56a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3643/diario_76-2025_-_58a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/591/edital_001-2025_-_dispoe_sobre_a_publicidade_da_homologacao_do_resultado_da_escolha_dos_membros_das_comissoes_permanentes_para_o_exercicio_de_2025..pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/596/edital_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/718/edital_03-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/719/edital_04-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/720/edital_05-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/721/edital_06-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/696/edital_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/722/edital_08-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/758/edital_09-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/824/edital_10-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/844/edital_11-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/859/edital_12-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/914/edital_13-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1976/edital_14-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1977/edital_15-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2209/edital_16-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2557/edital_17-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3375/edital_20-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3463/edital_21-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3481/edital_22-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3482/edital_23-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3515/edital_24-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3530/edital_25-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3594/edital_27-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3607/edital_28-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3638/edital_29-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3644/edital_30-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/847/emenda_aditiva_ao_anteprojeto_de_lei_complementar_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/600/indicacao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/601/indicacao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/602/indicacao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/603/indicacao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/604/indicacao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/606/indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/611/indicacao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/614/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/615/indicacao_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/620/vereadora_nega_ind._no_18.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/621/vereadora_any_messina_ind._no_19.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/622/vereadora_any_messina_ind._no__20.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/624/vereador_nei_da_pesca_ind._no_22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/625/ind._marcelo_da_saude_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/626/ind._marcelo_da_saude_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/627/ind._cleonice_no_25.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/628/ind._cleonice_no_26.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/629/ind._elinete_no_27.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/630/ind._elinete_no_28.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/631/ind._elinete_no_29.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/632/ind._elinete_no_30.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/633/ind._elinete_no_31.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/634/ind._elinete_no_32.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/647/indicacao_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/648/indicacao_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/649/indicacao_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/650/indicacao_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/651/indicacao_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/652/indicacao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/653/indicacao_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/654/indicacao_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/655/indicacao_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/656/indicacao_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/657/indicacao_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/659/indicacao_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/661/indicacao_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/664/indicacao_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/665/indicacao_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/666/indicacao_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/667/indicacao_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/668/indicacao_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/688/ind._no_56-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/689/ind._no_57-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/690/ind._no_58-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/691/ind._no_59-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/692/ind._no_60-2025_nei_da_pesca.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/693/ind._no_61-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/694/ind._no_62-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/695/ind._no_63-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/698/ind._no_64-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/699/ind._no_65-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/700/ind._no_66-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/701/ind._no_67-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/702/ind._no_68-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/703/ind._no_69_cleonice_e_elinete.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/704/ind._no_70-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/705/ind._no_71-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/706/ind._no_72-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/707/ind._no_73-2025__marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/708/ind._no_74-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/709/ind._no_75-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/710/ind._no_76-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/711/ind._no_77-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/712/ind._no_78-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_no_79-2025_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/713/ind._no_80-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/714/ind._no_81-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/715/ind._no_82-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/716/ind._no_83-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/717/ind._no_84-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/685/ind._85-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/686/ind._86-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/723/ind._no_87_cleonice.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/724/ind._no_88_cleonice.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/725/ind._no_89_cleonice.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/726/ind._no_90_nega.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/727/ind._no_91_nega.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/728/ind._no_92_nega.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/729/ind._no_93_elinete.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/730/ind._no_94_elinete.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/731/ind._no_95_elinete.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/732/ind._no_96_any_messina.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/733/ind._no_97_any_messina.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/734/ind._no_98_any_messina.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/735/ind._no_99_any_messina.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/736/ind._no_sene.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/743/ind._no_101_sene.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/744/ind._no_102_juvanete.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/745/ind._no_103_juvanete.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/746/ind._no_104_nega.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/748/ind._no_106_elinete_e_juvanete.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/749/ind._no_107_elinete.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/750/ind._no_108_elinete.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/751/ind._no_109_elinete.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/752/ind._no_110_elinete.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/753/ind._no_111_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/754/ind._no_112_cleonice.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/755/ind._no_113_cleonice.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/756/ind._no_114_elinete.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_no_115-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/770/ind._no_116-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/771/ind._no_117-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/772/ind._no_118-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/773/ind._no_119-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/774/ind._no_120-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/775/ind._no_121-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/776/ind._no_122-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/777/ind._no_123-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/778/ind._no_124-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/779/ind._no_125-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/780/ind._no_126-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/781/ind._no_127-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/782/ind._no_128-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/783/ind._no_129-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/784/ind._no_130-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/785/ind._no_131-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/786/ind._no_132-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_no_133_sene.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/788/indicacao_no_134_juvanete.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/789/indicacao_no_135_cleonice_e_elinete.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/790/indicacao_no_136_cleonice_e_elinete.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_no_138_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/793/indicacao_no_139_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_no_140_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_no_141_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/796/indicacao_no_142_elinete.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/797/indicacao_no_143_elinete.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/798/indicacao_no_144_elinete.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/803/ind._no_145-2025_sene.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/804/ind._no_146-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/805/ind._no_147-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/806/ind._no_148-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/807/ind._no_149-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/808/ind._no_150-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/809/ind._no_151-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/810/ind._no_152-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/811/ind._no_153-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/812/ind._no_154-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/813/ind._no_155-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/814/ind._no_156-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/815/ind._no_157-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/816/ind._no_158-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/817/ind._no_159-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/818/ind._no_160-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/819/ind._no_161-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/820/ind._no_162-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/821/ind._no_163-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/822/ind._no_164-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/825/ind._no_165-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/826/ind._no_166-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/827/ind._no_167-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/828/ind._no_168-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/829/ind._no_170-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/830/ind._no_171-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/831/ind._no_172-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/832/ind._no_173-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/833/ind._no_174-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/850/ind._no_175-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/851/ind._no_176-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/852/ind._no_177-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/853/ind._no_178-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/854/ind._no_179-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/855/ind._no_180-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/856/ind._no_181-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/857/ind._no_182-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/858/ind._no_183-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/866/ind._no_184-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/867/ind._no_185-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/868/ind._no_186-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/869/ind._no_187-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/870/ind._no_188-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/871/ind._no_189-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/873/ind.__no_190-2025_sene.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/874/ind._no_191-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/875/ind._no_192-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/876/ind._no_193-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/877/ind._no_194-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/878/ind._no_195-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/879/ind._no_196-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/880/ind._no_197-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/881/ind._no_198-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/882/ind._no_199-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/915/ind._no_200-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/916/ind._no_201-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/917/ind._no_202-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/918/ind._no_203-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/919/ind._no_204-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/920/ind._no_205-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/921/ind._no_206-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2262/indicacao_207-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2263/indicacao_208-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2264/indicacao_209-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2265/indicacao_210-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2266/indicacao_211-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2267/indicacao_212-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2268/indicacao_213-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2269/indicacao_214-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2270/indicacao_215-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2271/indicacao_216-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2272/indicacao_217-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_218-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/ind._no_219-2025_sene.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/ind._no_220-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2045/ind._no_221-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/ind._no_222-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2047/ind._no_223-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/ind._no_224-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/ind._no_225-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/ind._no_226-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2274/ind._no_227-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/ind._no_228-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/ind._no_229-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/ind._no_230-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/ind._no_231-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/ind._no_232-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/ind._no_233-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/ind._no_234-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/ind._no_235-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2666/ind._no_236-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2667/ind._no_237-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2668/ind._no_238-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2669/ind._no_239-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2670/ind._no_240-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2671/ind._no_241-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2672/ind._no_242-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2673/ind._no_243-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2674/ind._no_244-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2675/ind._no_245-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2660/ind._no_246-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2661/ind._no_247-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2662/ind._no_248-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2663/ind._no_249-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2664/ind._no_250-2025_sene.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2665/ind._no_251-2025_cleonice_e_nega.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2999/ind._no_252-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3000/ind._no_253-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3004/ind._no_254-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3005/ind._no_255-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3008/ind._no_256-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3009/ind._no_258-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3010/ind._no_259-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3011/ind._no_260-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3015/ind._no_261-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3016/ind._no_262-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3018/ind._no_263-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3421/ind._no_264-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3422/ind._no_265-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3423/ind._no_266-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3424/ind._no_267-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3425/ind._no_268-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3426/ind._no_269-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3427/ind._no_270-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3428/ind._no_271-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3429/ind._no_272-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3430/ind._no_273-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3431/ind._no_274-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3432/ind._no_275-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3433/ind._no_276-2025_ind._elinete.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3434/ind._no_277-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3435/ind._no_278-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3436/ind._no_279-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3437/ind._no_280-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3438/ind._no_281-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3439/ind._no_282-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3440/ind._no_283-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3458/ind._no_284-2025_elinete_e_juvanete.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3441/ind._no_285-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3442/ind._no_286-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3443/ind._no_287-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3444/ind._no_288-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3445/ind._no_289-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3446/ind._no_290-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3447/ind._no_291-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3448/ind._no_292-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3449/ind._no_293-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3459/ind._no_294-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3460/ind._no_295-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3464/ind._no_296-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3465/ind._no_297-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3466/ind._no_298-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3467/ind._no_299-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3497/ind._no_300-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3498/ind._no_301-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3508/indicacao_no_302-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3499/ind._no_303-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3500/ind._no_304-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3501/ind._no_305-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3502/ind._no_306-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3503/ind._no_307-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3504/ind._no_308-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3505/ind._no_309-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3506/ind._no_310-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3507/ind._no_311-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3491/ind._no_312_nega.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3492/ind._no_313_nega.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3493/ind._no_314_elinete.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3494/ind._no_315__elinete.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3495/ind._no_316_elinete.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3496/ind._no_317_elinete.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3522/ind._no_318.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3523/ind._no_319.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3524/ind._no_320.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3538/ind._no_321-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3539/ind._no_322-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3540/ind._no_323-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3541/ind._no_324-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3542/ind._no_325-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3543/ind._no_326-2025__marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3544/ind._no_327-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3545/ind._no_328-2025__marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3546/ind._no_329-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3547/ind._no_330-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3548/ind._no_331-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3549/ind._no_332-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3550/ind._no_333-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3551/ind._no_334-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3552/ind._no_335-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3553/ind._no_336-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3554/ind._no_337-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3555/ind._no_338-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3556/ind._no_339-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3558/ind._no_340-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3559/ind._no_341-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3560/ind._no_342-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3561/ind._no_343-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3562/ind._no_344-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3563/ind._no_345-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3564/ind._no_346-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3586/ind._no_347-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3587/ind._no_348-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3588/ind._no_349-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3589/ind._no_350-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3597/ind._no_351-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3598/ind._no_352-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3599/ind._no_353-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3600/ind._no_354-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3601/ind._no_355-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3602/ind._no_356-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3603/ind._no_357-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3604/ind._no_358-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3611/ind._no_359-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3612/ind._no_360-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3613/ind._no_361-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3614/ind._no_362-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3615/ind._no_363-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3616/ind._no_364-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3617/ind._no_365-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3618/ind._no_366-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3619/ind._no_367-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3620/ind._no_368-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3621/ind._no_369-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3622/ind._no_370-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3630/ind._no_371-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3631/ind._no_372-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3632/ind._no_373-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3633/ind._no_374-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3634/ind._no_375-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3635/ind._no_376-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3636/ind.no_377-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/769/revogacao_de_designacao_de_ouvidor_e_corregedor_da_guarda_municipal_de_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/802/processo_legislativo_no_0325-2025_-_revogacao_de_designacao_de_ouvidor_e_corregedor_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/683/veto_parcial_ao_projeto_de_lei_no_109_e_110-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/669/1_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/670/2_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/671/3_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/672/4_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/684/5_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/759/6_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/760/7_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/761/8_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/762/9_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/799/10_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/800/11_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/823/12_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/834/13_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/845/14_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/860/15_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/884/16_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1979/17_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/18_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/19_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2611/20_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2612/21_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2656/22_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3402/23_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3403/24_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3404/25_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3405/26_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3476/27_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3477/28_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3510/29_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3511/30_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3570/31_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3571/32_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3572/33_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3584/34_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3595/35_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3608/36_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3655/37_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/673/1a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/674/2a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/675/3a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/676/4a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/677/5_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/678/6_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/679/7_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/680/8_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/763/9_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/764/10_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/835/11_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/836/12_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/837/13_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/838/14_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/839/15_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/862/16_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/863/17_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/864/18_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/865/19_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/20_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/21_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/22_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/23_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1986/24_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/25_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/26_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/27_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2613/28_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2614/29_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2615/30_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3406/31_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3407/32_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3408/33_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3409/34_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3410/35_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3411/36_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3412/37_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3413/38_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3474/39_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3475/40_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3512/41_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3513/42_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3573/43_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3574/44_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3575/45_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3576/46_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3577/47_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3578/48_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3579/49_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3580/50_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3609/51_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3610/52_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3656/53_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3657/54_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3658/55_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/681/ata_3o_quadrimestre_financas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/885/ata_1o_quadrimestre_financas_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3509/ata_audiencia_publica_de_financas_do_2o_quadrimestre_de_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/594/ata_sessao_solene_de_posse_vereadores_prefeito_e_vice_prefeita.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/595/ata_eleicao_da_mesa_executiva.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/597/anteprojeto_de_lei_no_01-2025_-__autoriza_a_abertura_de_credito_adicional_especial_de_r_6.07588.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/598/anteprojeto_de_lei_no_02-2025_-_autoriza_a_abertura_de_credito_adicional_especial_na_importancia_de_r_70.47854.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/599/anteprojeto_de_lei_no_03-2025_-_autoriza_a_abertura_de_credito_adicional_especial_na_importancia_de_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/617/anteprojeto_de_lei_no_04-2025_-_altera_o_art._2o_da_lei_no_293-2001.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/739/anteprojeto_de_lei_no_05-2025_-_autoriza_o_poder_executivo_a_receber_os_imoveis_que_menciona_em_dacao_em_pagamento.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/618/anteprojeto_no_06-2025_-_altera_a_lei_no_569_de_04_de_janeiro_de_2005.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/619/anteprojeto_de_lei_no_07-2025_-_altera_a_lei_no_2.640-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/636/anteprojeto_de_lei_no_08-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_8.86059.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/637/anteprojeto_de_lei_no_09-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_60000.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/638/anteprojeto_de_lei_no_10-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_2.800.00000.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/742/anteprojeto_de_lei_no_11-2025__dispoe_sobre_o_plano_plurianual_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/643/anteprojeto_de_lei_no_12-2025_-_concede_reajuste_anual_aos_vencimentos_dos_servidores_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/644/anteprojeto_de_lei_no_13-2025_-_altera_a_lei_no_2.460-2023_e_assegura_o_piso_constitucional_concedido_aos_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/645/anteprojeto_de_lei_no_14-2025_-_autoriza_credito_adicional_especial_de_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/765/anteprojeto_de_lei_no_15-2025_-_institui_o_programa_de_dignidade_menstrual_e_promocao_a_saude_por_meio_do_acesso_a_produtos_de_higiene_intima_e_de_acoes_educativas_relacionadas_a_saude_menstrual.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/741/anteprojeto_de_lei_no_16-2025_-_dispoe_sobre_a_autorizacao_para_a_guarda_municipal_de_pontal_do_parana_atuar_no_policiamento_urbano_ostensivo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/697/anteprojeto_de_lei_no_17-2025_-_dispoe_sobre_a_isencao_no_transporte_publico_para_gestantes_ate_6_meses_apos_o_parto..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/738/anteprojeto_de_lei_no_18-2025_-_abertura_de_credito_adicional_especial_de_r_5.945.40098.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/740/anteprojeto_de_lei_no_19-2025_-_abertura_de_credito_adicional_especial_de_r_60.05456.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/766/anteprojeto_de_lei_no_20-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_2.026.11000.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/843/anteprojeto_de_lei_no_21-2025_-_altera_a_denominacao_da_rua_maua_no_balneario_leblon_para_rua_maculan.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/801/anteprojeto_de_lei_no_22-2025_-_dispoe_sobre_criacao_da_escola_de_governo_do_municipio_de_pontal_do_parana..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/767/anteprojeto_de_lei_no_23-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_19000.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/768/anteprojeto_de_lei_no_24-2025_-_altera_a_lei_municipal_no_1.832_de_05_de_julho_de_2018_com_as_alteracoes_introduzidas_pela_lei_no_2.442-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/840/anteprojeto_de_lei_no_25-2025_-_autoriza_doacao_de_imovel_ao_estado_do_parana.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/841/anteprojeto_no_26-2025_-_denomina_o_trapiche_localizado_na_comunidade_maciel.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/842/anteprojeto_de_lei_no_27-2025_-_revoga-se_a_lei_no_1449_de_25_de_setembro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/848/anteprojeto_de_lei_no_28-2025_-_altera_a_lei_no_1757-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/849/anteprojeto_de_lei_no_29-2025_-_abertura_de_credito_adicional_especial_de_r_10000_cem_reais.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/861/anteprojeto_de_lei_no_30-2025_-_credito_adicional_especial_de_r_195.00000.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/872/anteprojeto_de_lei_no_31-2025_-_institui_o_curriculo_azul_como_politica_de_educacao_ambiental_marinha_e_costeiranas_escolas_publicas_da_rede_municipal_de_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/anteprojeto_de_lei_no_32-2025_-_reconhece_o_municipio_de_pontal_do_parana_como_centro_de_producao_de_couro_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/anteprojeto_de_lei_no_33-2025_-_altera_os_anexos_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/antprojeto_de_lei_no_34-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2552/anteprojeto_de_lei_no_36-2025_-_revisao_anual_aos_servidores_efetivos_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/anteprojeto_de_lei_no_37-2025_-_autoriza_a_abertura_de_credito_adicional_especial_de_r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/anteprojeto_de_lei_no_38-2025_-_autoriza_a_abertura_de_credito_adicional_suplementar_de_r_1.590.00000.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2018/anteprojeto_de_lei_no_39-2025_-_autoriza_a_abertura_de_credito_adicional_especial_de_r_70.77533.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2019/anteprojeto_de_lei_no_40-2025_-_altera_a_lei_municipal_no_1.832_de_05_de_julho_de_2018_com_as_alteracoes_introduzidas_pela_lei_no_2.442-2023_e_pela_lei_no_2.663-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/anteprojeto_de_lei_no_41-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_45.23871.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/anteprojeto_de_lei_no_42-2025_-_altera_a_lei_municipal_no_1.837_de_16_de_julho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2023/anteprojeto_de_lei_no_44-2025_-_institui_o_programa_de_recuperacao_fiscal_de_pontal_do_parana_refispontal.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2555/anteprojeto_de_lei_no_45-2025_-_dispoe_plantao_adicional_da_guarda_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/anteprojeto_de_lei_no_46-2025_-_autoriza_a_venda_de_imoveis_urbanos_de_propriedade_do_municipio_de_pontal_do_parana_em_areas_de_regularizacao_fundiaria_reurb_denominada_moncoes_ii.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2026/anteprojeto_de_lei_no_47-2025_-_dispoe_sobre_a_instituicao_da_taxa_de_licenca_para_o_termo_de_permissao_de_uso_em_estabelecimentos_gastronomicos_no_ambito_do_municipio_de_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2027/anteprojeto_de_lei_no_48-2025_-_altera_dispositivos_da_lei_no_2.192-2021_com_alteracoes_introduzidas_na_lei_no_2.218-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2028/anteprojeto_de_lei_no_49-2025_-_institui_o_programa_de_residencia_tecnico-superior_no_ambito_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2029/anteprojeto_de_lei_no_50-2025_-_autoriza_o_municipio_a_receber_creditos_tributarios_e_nao_tributarios_por_meio_de_cartao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2792/anteprojeto_de_lei_no_51-2025_-_inclui_no_calendario_oficial_de_eventos_do_municipio_arraia_caicara.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2556/anteprojeto_de_lei_no_52-2025_-_institui_o_sistema_municipal_de_atendimento_socioeducativo_-_simase.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/anteprojeto_de_lei_no_53-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2031/anteprojeto_de_lei_no_54-2025_-_altera_a_lei_no_2.639_de_11_de_dezembro_de_2024_removed.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2032/anteprojeto_de_lei_no_55-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_17.00000_removed.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2033/anteprojeto_de_lei_no_56-2025_-_institui_o_programa_calcada_legal._removed.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2034/anteprojeto_de_lei_no_57-2025_-_altera_a_lei_no_2.683-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2810/anteprojeto_de_lei_no_58-2025_-_institui_o_programa_mulheres_em_defesa..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/anteprojeto_de_lei_no_59-2025_-_abertura_de_credito_adicional_especial_e_r_20.00000.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/anteprojeto_de_lei_no_60-2025_-_abertura_de_credito_adicional_especial_de_r_11.00000.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2329/anteprojeto_de_lei_no_61-2025_-_dispoe_sobre_a_isencao_no_transporte_publico_municipal_para_os_agentes_de_combate_a_endemias_-_ace.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/anteprojeto_de_lei_no_62-2025_-_abertura_de_credito_adicional_especial_de_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/anteprojeto_de_lei_no_63-2025_-_abertura_de_credito_adicional_especial_de_r_33012.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/anteprojeto_de_lei_no_64-2025_-_abertura_de_credito_adicional_especial_de_r_2.66988.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3454/anteprojeto_de_lei_no_65-2025_-_institui_a_politica_mun._de_mobilidade_urbana_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3455/anteprojeto_de_lei_no_66-2025_-_aprova_o_plano_de_mobilidade_urbana_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3456/anteprojeto_de_lei_no_67-2025_-_institui_o_plano_de_acoes_e_investimentos_do_plano_mun._de_mobilidade_urbana....pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3414/anteprojeto_de_lei_no_68-2025_-_dispoe_sobre_diretrizes_para_utilizacao_de_veiculos_no_transporte_escolar_no_municipio_e_adota_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/anteprojeto_de_lei_no_69-2025_-_abertura_de_credito_adicional_especial_de_r_32.00000.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3519/anteprojeto_de_lei_no_70-2025_-_campo_cassiano_rodrigo_robetti_constante_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2811/anteprojeto_de_lei_no_71-2025_-_credito_adicional_especial_de_r_2.50000.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2812/anteprojeto_de_lei_no_72-2025_-_credito_adicional_especial_de_r_10.66243.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2813/anteprojeto_de_lei_no_73-2025_-_desafeta_imovel_no_11.344.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2814/anteprojeto_de_lei_no_74-2025_-_credito_adicional_especial_de_r_64.80000.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2815/anteprojeto_de_lei_no_75-2025_-_desafeta_imovel_no_23.894.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2817/anteprojeto_de_lei_no_76-2025_-_credito_adicional_especial_de_r_2.50000.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2819/anteprojeto_de_lei_no_77-2025_-_credito_adicional_especial_de_r_7.73819.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2821/anteprojeto_de_lei_no_78-2025_-_credito_adicional_especial_de_r_18.00000.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3582/anteprojeto_de_lei_no_79-2025_-_politica_municipal_de_gestao_integrada_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3569/anteprojeto_de_lei_no_80-2025_-_pmgirs-compactado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3416/anteprojeto_de_lei_no_81-2025_-_abertura_de_credito_adicional_especial_de_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3415/anteprojeto_de_lei_no_82-2025_-_inclui_dispositivo_na_lei_municipal_n_1.741_de_08_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3417/anteprojeto_de_lei_no_83-2025_-_institui_a_divisao_de_ensino_formacao_e_capacitacao_da_secretaria_municipal_de_seguranca_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3418/anteprojeto_de_lei_no_84-2025_-_ratifica_o_protocolo_de_intencoes_e_autoriza_o_ingresso_do_municipio_no_consorcio_intermunicipal_das_guardas_municipais_de_curitiba_e_regiao_metropolitana_coin-gm.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3419/anteprojeto_de_lei_no_85-2025_-_abertura_de_credito_adicional_especial_de_r_1.074.19420.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3420/anteprojeto_de_lei_no_86-2025_-_autoriza_abertura_de_credito_adicional_especial_de_r_580.00000.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3517/anteprojeto_de_lei_no_87-2025_-_utilidade_publica_aappp.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3450/anteprojeto_de_lei_no_88-2025_-_abertura_de_credito_adicional_especial_de_r_500.00000.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3451/anteprojeto_de_lei_no_89-2025_-_abertura_de_credito_adicional_especial_de_r_30.00000.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3520/anteprojeto_de_lei_no_90-2025_-_dia_municipal_de_prevencao_conscientizacao_e_combate_ao_uso_de_drogas.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3525/anteprojeto_de_lei_no_91-2025_-_dia_municipal_de_informacao_e_conscientizacao_sobre_doencas_raras.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3518/anteprojeto_de_lei_no_93-2025_-_lei_luana_vitoria.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3452/anteprojeto_de_lei_no_94-2025_-_desafeta_imoveis_localizados_no_balneario_pontal_do_sul_passando_para_bens_de_uso_dominial.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3453/anteprojeto_de_lei_no_95-2025_-_abertura_de_credito_adicional_especial_de_r_1.224.90813.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3623/anteprojeto_de_lei_no_96-2025_-_institui_o_documento_de_identificacao_da_pessoa_com_cancer_no_municipio_garante_beneficios_e_prioridade_de_atendimento.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3797/anteprojeto_de_lei_no_97-2025_-_incentivo_a_consulta_de_antecedentes_criminais.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3468/anteprojeto_de_lei_no_98-2025_-_abertura_de_credito_de_r_91.27500.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3661/anteprojeto_de_lei_no_99-2025_-_altera_os_anexos_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3469/anteprojeto_de_lei_no_100-2025_-_abertura_de_credito_de_r4_32.00000.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3665/anteprojeto_de_lei_no_101-2025_-_estima_receita_e_fixa_a_despesa_do_municipio_para_2026_loa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3470/anteprojeto_de_lei_no_102-2025_-_altera_a_lei_no_1742-2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3583/anteprojeto_de_lei_no_103-2025_-_autoriza_o_poder_executivo_a_alienar_em_leilao_bens_inserviveis_de_propriedade_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3471/anteprojeto_de_lei_no_104-2025_-_abertura_de_credito_de_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3472/anteprojeto_de_lei_no_105-2025_-_revoga_a_lei_no_188_de_24_de_janeiro_de_2000.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3473/anteprojeto_de_lei_no_106-2025_-_cislipa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3660/anteprojeto_de_lei_no_107-2025_-_altera_a_lei_no_2.688_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3484/anteprojeto_de_lei_no_111-2025_-_abertura_de_credito_adicional_especial_de_r_238.93103.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3532/anteprojeto_de_lei_no_112-2025_-_altera_a_lei_no_2.680_de_25_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3485/anteprojeto_de_lei_no_113-2025_-_inclui_dispositivo_na_lei_no_75-1997.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3488/anteprojeto_de_lei_no_114-2025_-_abertura_de_credito_adicional_especial_de_r_103.74230.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3489/anteprojeto_de_lei_no_115-2025_-_abertura_de_credito_adicional_especial_de_r_841.80000.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3487/anteprojeto_de_lei_no_116-2025_-_abertura_de_credito_adicional_especial_de_r_580.00000.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3490/anteprojeto_de_lei_no_117-2025_-_abertura_de_credito_adicional_especial_de_r_512.00000.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3486/anteprojeto_de_lei_no_118-2025_-_abertura_de_credito_adicional_especial_de_r_228.00000.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3521/anteprojeto_de_lei_no_119-2025_-_premio_smed_de_boas_praticas_na_educacao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3526/anteprojeto_de_lei_no_120-2025_-_credito_de_r_33.87602.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3527/anteprojeto_de_lei_no_121-2025_-_credito_de_r_60.00000.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3528/anteprojeto_de_lei_no_122-2025_-_credito_suplementar_de_r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3533/anteprojeto_de_lei_no_123-2025_-_credito_suplementar_de_r_1.356.79786.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3534/anteprojeto_de_lei_no_124-2025_-_credito_de_r_34.46628.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3535/anteprojeto_de_lei_no_125-2025_-_altera_o_anexo_xii_da_lei_mun._080_de_22_de_dezembro_de_1977_2.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3568/anteprojeto_no_128-2025_-_consorcio_intergestores_parana_saude_cips.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3567/anteprojeto_no_129-2025_-_desafeta_imovel_matricula_no_21373.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3566/anteprojeto_de_lei_no_130-2025_-_credito_de_r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3678/anteprojeto_de_lei_no_131-2025_-_semana_municipal_de_atencao_a_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3624/anteprojeto_de_lei_no_132-2025_-_credito_adicional_especial_de_r_2.857.33700_removed.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3625/anteprojeto_de_lei_no_133-2025_-_credito_adicional_especial_de_r_345.75000_removed.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3626/anteprojeto_de_lei_no_134-2025_-_credito_suplementar_de_r_20.00000.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3627/anteprojeto_de_lei_no_135-2025_-_altera_a_lei_no_2.505-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3628/anteprojeto_de_lei_no_136-2025_-_credito_adicional_especial_de_r_199.77600.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3629/anteprojeto_de_lei_no_137-2025_-_cria_o_conselho_mun._de_meio_ambiente__consemma_institui_o_fundo_min._de_meio_ambiente_fmma_removed.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3679/anteprojetos_de_lei_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3662/anteprojeto_de_lei_no_139-2025_-_altera_a_lei_no_1.439-2014_removed.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3647/anteprojeto_de_lei_no_140-2025_removed.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3663/anteprojeto_de_lei_no_141-2025_-_reparos_e_consertos_em_buracos_e_valasa_nas_vias_publicas_removed.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3646/anteprojeto_de_lei_no_142-2025_-_altera_lei_no_2.702-2025_removed.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3648/anteprojeto_de_lei_no_143-2025_-_enquadramento_dos_ocupantes_de_cargos_em_extincao_aos_planos_de_cargos_carreira_e_vencimentos_removed.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3649/anteprojeto_de_lei_no_144-2025_-_altera_a_lei_no_2.681-2025_removed.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3664/anteprojeto_de_lei_no_145-2025_-_altera_a_lei_no_778-2007_removed.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3650/anteprojeto_de_lei_no_146-2025_-_altera_a_lei_no_2.401-2023_removed.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3654/anteprojeto_de_lei_no147-2025_-_reducao_carga_horaria_servidores_do_poder_executivo_removed.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3653/anteprojeto_de_lei_no_148-2025_-_altera_a_lei_no_080_removed.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3652/anteprojeto_de_lei_no_149-2025_-_programa_municipal_de_empreendedorismo_individual_promei_removed.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3659/anteprojeto_de_lei_no_150-2025_-_autoriza_contratar_credito_com_a_caixa_economica_valor_r_4.00000.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3651/anteprojeto_de_lei_no_151-2025_removed.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/639/anteprojeto_de_resolucao_no_001-2025_-_institui_e_regulamenta_o_pagamento_de_despesas_pelo_regime_de_adiantamento_no_ambito_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/640/anteprojeto_de_resolucao_no_02-2025_-_altera_a_resolucao_002-2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/641/anteprojeto_de_resolucao_no_03-2025_-_oficializa_a_galeria_de_presidentes_da_camara_municipal_de_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/642/anteprojeto_de_resolucao_no_04-2025_-_cria_a_galeria_lilas_no_ambito_do_municipio_de_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1891/anteprojeto_de_resolucao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2791/anteprojeto_de_resolucao_no_07-2025_-_institui_as_diretrizes_para_elaboraca_coordenacao_e_monitoramento_do_planejamento_estrategico_da_camara_municipal_de_pontal_do_parana..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3645/anteprojeto_de_resolucao_no_08-2025_-_regulamenta_a_lei_no_14.133_que_dispoes_sobre_licitacoes_e_contratos_administrativos_no_ambito_do_poder_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/737/anteprojeto_de_decreto_legislativo_no_01-2025_-_concede_titulo_de_cidada_honoraria_a_senhora_maria_aparecida_dolenga.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3684/anteprojeto_de_decreto_legislativo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3639/anteprojeto_de_decreto_legislativo_no_03-2025_-_concede_comenda_caicara_de_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/846/anteprojeto_de_lei_complementar_no_01-2025_-_altera_a_lei_complementar_no_18-2021_com_as_alteracoes_introduzidas_pela_lei_complementar_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2040/anteprojeto_de_lei_complementar_no_02-2025_-_altera_a_lei_complementar_no_22-2021_com_as_alteracoes_introduzidas_pela_lei_complementar_no_31_e_32_ambas_de_2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/anteprojeto_de_lei_complementar_no_03-2025_-_altera_a_lei_complementar_no_36-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/anteprojeto_de_lei_complementar_no_04-2025_-_altera_a_lei_complementar_no_37-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3640/anteprojeto_de_lei_complementar_no_05-2025_-_inclui_dispositivo_na_lei_complementar_no_22-2021_com_alteracoes_pela_lei_complementar_no_31_e_32_ambas_de_2023_e_lei_complementar_no_41-2025_removed.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3641/anteprojeto_de_lei_complementar_no_06-2025_-_altera_a_lei_complementar_no_038-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3642/anteprojeto_de_lei_complementar_no_07-2025_-_altera_a_lei_complementar_no_37-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/592/diario_001-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/886/diario_02-2025_-_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/887/diario_03-2025_-_1a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/888/diario_04-2025_-_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/889/diario_05-2025_-_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/890/diario_06-2025_-_5a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/891/diario_07-2025_-_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/892/diario_08-2025_-_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/893/diario_09-2025_-_7a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/646/diario_10-2025_-_publicacao_anexos_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/894/diario_11-2025_-_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/895/diario_12-2025_-_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/682/diario_13-2025_-_publicacao_parecer_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/896/diario_14-2025_-_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/897/diario_15-2025_-_9a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/898/diario_16-2025_-_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/899/diario_17-2025_-_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/900/diario_18-2025_-_11a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/901/diario_19-2025_-_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/902/diario_20-2025_-_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/903/diario_21-2025_-_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/904/diario_22-2025_-_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/905/diario_23-2025_-_13a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/906/diario_24-2025_-_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/907/diario_25-2025_-_16a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/908/diario_26-2025_-_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/909/diario_27-2025_-_18a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/910/diario_28-2025_-_16a_sessao_ordinaria_-_publicacao_anexos_ppa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/911/diario_29-2025_-_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/883/diario_30-2025_-_publicacao_parecer_alteracao_ppa_e_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/912/diario_31-2025_-_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/913/diario_32-2025_-_20a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/922/diario_33-2025_-_19a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/923/diario_34-2025_-_publicacao_emendas_ppa_e_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/924/diario_35-2025_-_publicacao_parecer_emenda_ppa.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/925/diario_37-2025_-_publicacao_balancete_maio_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1654/diario_38-2025_-_25a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1975/diario_39-2025_-_20a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2208/diario_40-2025_-_28a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2553/diario_41-2025_-_21a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2554/diario_42-2025_-_22a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2654/diario_43-2025_-_31a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2653/diario_44-2025_-_23a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3399/diario_oficial_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3400/diario_oficial_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3372/diario_47-2025_-_25a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3401/diario_oficial_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3373/diario_49-2025_-_26a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3374/diario_50-2025_-_37a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3398/diario_51-2025_-_27a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3457/diario_52-2025_-_28a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3461/diario_53-2025_-_39a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3462/diario_54-2025_-_29a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3478/diario_55-2025_-_30a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3479/diario_56-2025_-_41a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3480/diario_57-2025_-_43a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3483/diario_58-2025_-_31a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3514/diario_59-2025_-_45a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3516/diario_60-2025_-_32a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3529/diario_61-2025_-_47a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3531/diario_62-2025_-_33a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3536/diario_63-2025_-_49a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3557/diario_64-2025_-_34a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3565/diario_65-2025_-_publicacao_anexos_ppa_ldo_e_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3585/diario_66-2025_-_35a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3581/diario_67-2025_-_diario_de_publicacao_recomendacao_mpc-pr.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3591/diario_68-2025_-_36a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3590/diario_69-2025_-_publicacao_emendas_ppa_ldo_e_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3592/diario_70-2025_-_51a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3596/diario_no__71-2025_-_37a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3605/diario_72-2025_-_publicacao_pareceres_ppa_ldo_e_loa_2026_e_emendas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3606/diario_73-2025_-_53a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3637/diario_75-2025_-_56a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3643/diario_76-2025_-_58a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/591/edital_001-2025_-_dispoe_sobre_a_publicidade_da_homologacao_do_resultado_da_escolha_dos_membros_das_comissoes_permanentes_para_o_exercicio_de_2025..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/596/edital_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/718/edital_03-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/719/edital_04-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/720/edital_05-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/721/edital_06-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/696/edital_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/722/edital_08-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/758/edital_09-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/824/edital_10-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/844/edital_11-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/859/edital_12-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/914/edital_13-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1976/edital_14-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/1977/edital_15-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2209/edital_16-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2557/edital_17-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3375/edital_20-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3463/edital_21-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3481/edital_22-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3482/edital_23-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3515/edital_24-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3530/edital_25-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3594/edital_27-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3607/edital_28-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3638/edital_29-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3644/edital_30-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/847/emenda_aditiva_ao_anteprojeto_de_lei_complementar_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/600/indicacao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/601/indicacao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/602/indicacao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/603/indicacao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/604/indicacao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/606/indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/611/indicacao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/614/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/615/indicacao_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/620/vereadora_nega_ind._no_18.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/621/vereadora_any_messina_ind._no_19.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/622/vereadora_any_messina_ind._no__20.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/624/vereador_nei_da_pesca_ind._no_22.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/625/ind._marcelo_da_saude_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/626/ind._marcelo_da_saude_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/627/ind._cleonice_no_25.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/628/ind._cleonice_no_26.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/629/ind._elinete_no_27.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/630/ind._elinete_no_28.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/631/ind._elinete_no_29.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/632/ind._elinete_no_30.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/633/ind._elinete_no_31.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/634/ind._elinete_no_32.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/647/indicacao_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/648/indicacao_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/649/indicacao_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/650/indicacao_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/651/indicacao_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/652/indicacao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/653/indicacao_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/654/indicacao_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/655/indicacao_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/656/indicacao_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/657/indicacao_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/659/indicacao_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/661/indicacao_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/664/indicacao_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/665/indicacao_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/666/indicacao_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/667/indicacao_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/668/indicacao_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/688/ind._no_56-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/689/ind._no_57-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/690/ind._no_58-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/691/ind._no_59-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/692/ind._no_60-2025_nei_da_pesca.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/693/ind._no_61-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/694/ind._no_62-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/695/ind._no_63-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/698/ind._no_64-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/699/ind._no_65-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/700/ind._no_66-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/701/ind._no_67-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/702/ind._no_68-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/703/ind._no_69_cleonice_e_elinete.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/704/ind._no_70-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/705/ind._no_71-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/706/ind._no_72-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/707/ind._no_73-2025__marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/708/ind._no_74-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/709/ind._no_75-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/710/ind._no_76-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/711/ind._no_77-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/712/ind._no_78-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_no_79-2025_vereador_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/713/ind._no_80-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/714/ind._no_81-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/715/ind._no_82-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/716/ind._no_83-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/717/ind._no_84-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/685/ind._85-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/686/ind._86-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/723/ind._no_87_cleonice.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/724/ind._no_88_cleonice.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/725/ind._no_89_cleonice.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/726/ind._no_90_nega.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/727/ind._no_91_nega.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/728/ind._no_92_nega.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/729/ind._no_93_elinete.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/730/ind._no_94_elinete.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/731/ind._no_95_elinete.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/732/ind._no_96_any_messina.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/733/ind._no_97_any_messina.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/734/ind._no_98_any_messina.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/735/ind._no_99_any_messina.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/736/ind._no_sene.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/743/ind._no_101_sene.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/744/ind._no_102_juvanete.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/745/ind._no_103_juvanete.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/746/ind._no_104_nega.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/748/ind._no_106_elinete_e_juvanete.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/749/ind._no_107_elinete.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/750/ind._no_108_elinete.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/751/ind._no_109_elinete.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/752/ind._no_110_elinete.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/753/ind._no_111_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/754/ind._no_112_cleonice.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/755/ind._no_113_cleonice.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/756/ind._no_114_elinete.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_no_115-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/770/ind._no_116-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/771/ind._no_117-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/772/ind._no_118-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/773/ind._no_119-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/774/ind._no_120-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/775/ind._no_121-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/776/ind._no_122-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/777/ind._no_123-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/778/ind._no_124-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/779/ind._no_125-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/780/ind._no_126-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/781/ind._no_127-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/782/ind._no_128-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/783/ind._no_129-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/784/ind._no_130-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/785/ind._no_131-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/786/ind._no_132-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_no_133_sene.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/788/indicacao_no_134_juvanete.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/789/indicacao_no_135_cleonice_e_elinete.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/790/indicacao_no_136_cleonice_e_elinete.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_no_138_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/793/indicacao_no_139_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_no_140_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_no_141_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/796/indicacao_no_142_elinete.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/797/indicacao_no_143_elinete.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/798/indicacao_no_144_elinete.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/803/ind._no_145-2025_sene.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/804/ind._no_146-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/805/ind._no_147-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/806/ind._no_148-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/807/ind._no_149-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/808/ind._no_150-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/809/ind._no_151-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/810/ind._no_152-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/811/ind._no_153-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/812/ind._no_154-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/813/ind._no_155-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/814/ind._no_156-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/815/ind._no_157-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/816/ind._no_158-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/817/ind._no_159-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/818/ind._no_160-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/819/ind._no_161-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/820/ind._no_162-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/821/ind._no_163-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/822/ind._no_164-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/825/ind._no_165-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/826/ind._no_166-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/827/ind._no_167-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/828/ind._no_168-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/829/ind._no_170-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/830/ind._no_171-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/831/ind._no_172-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/832/ind._no_173-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/833/ind._no_174-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/850/ind._no_175-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/851/ind._no_176-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/852/ind._no_177-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/853/ind._no_178-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/854/ind._no_179-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/855/ind._no_180-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/856/ind._no_181-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/857/ind._no_182-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/858/ind._no_183-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/866/ind._no_184-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/867/ind._no_185-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/868/ind._no_186-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/869/ind._no_187-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/870/ind._no_188-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/871/ind._no_189-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/873/ind.__no_190-2025_sene.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/874/ind._no_191-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/875/ind._no_192-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/876/ind._no_193-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/877/ind._no_194-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/878/ind._no_195-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/879/ind._no_196-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/880/ind._no_197-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/881/ind._no_198-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/882/ind._no_199-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/915/ind._no_200-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/916/ind._no_201-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/917/ind._no_202-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/918/ind._no_203-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/919/ind._no_204-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/920/ind._no_205-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/921/ind._no_206-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2262/indicacao_207-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2263/indicacao_208-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2264/indicacao_209-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2265/indicacao_210-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2266/indicacao_211-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2267/indicacao_212-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2268/indicacao_213-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2269/indicacao_214-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2270/indicacao_215-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2271/indicacao_216-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2272/indicacao_217-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_218-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/ind._no_219-2025_sene.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/ind._no_220-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2045/ind._no_221-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/ind._no_222-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2047/ind._no_223-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/ind._no_224-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/ind._no_225-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/ind._no_226-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2274/ind._no_227-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/ind._no_228-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/ind._no_229-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/ind._no_230-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/ind._no_231-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/ind._no_232-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/ind._no_233-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/ind._no_234-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/ind._no_235-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2666/ind._no_236-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2667/ind._no_237-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2668/ind._no_238-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2669/ind._no_239-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2670/ind._no_240-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2671/ind._no_241-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2672/ind._no_242-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2673/ind._no_243-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2674/ind._no_244-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2675/ind._no_245-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2660/ind._no_246-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2661/ind._no_247-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2662/ind._no_248-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2663/ind._no_249-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2664/ind._no_250-2025_sene.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2665/ind._no_251-2025_cleonice_e_nega.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/2999/ind._no_252-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3000/ind._no_253-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3004/ind._no_254-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3005/ind._no_255-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3008/ind._no_256-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3009/ind._no_258-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3010/ind._no_259-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3011/ind._no_260-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3015/ind._no_261-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3016/ind._no_262-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3018/ind._no_263-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3421/ind._no_264-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3422/ind._no_265-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3423/ind._no_266-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3424/ind._no_267-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3425/ind._no_268-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3426/ind._no_269-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3427/ind._no_270-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3428/ind._no_271-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3429/ind._no_272-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3430/ind._no_273-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3431/ind._no_274-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3432/ind._no_275-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3433/ind._no_276-2025_ind._elinete.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3434/ind._no_277-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3435/ind._no_278-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3436/ind._no_279-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3437/ind._no_280-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3438/ind._no_281-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3439/ind._no_282-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3440/ind._no_283-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3458/ind._no_284-2025_elinete_e_juvanete.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3441/ind._no_285-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3442/ind._no_286-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3443/ind._no_287-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3444/ind._no_288-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3445/ind._no_289-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3446/ind._no_290-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3447/ind._no_291-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3448/ind._no_292-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3449/ind._no_293-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3459/ind._no_294-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3460/ind._no_295-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3464/ind._no_296-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3465/ind._no_297-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3466/ind._no_298-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3467/ind._no_299-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3497/ind._no_300-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3498/ind._no_301-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3508/indicacao_no_302-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3499/ind._no_303-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3500/ind._no_304-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3501/ind._no_305-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3502/ind._no_306-2025_any_messina.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3503/ind._no_307-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3504/ind._no_308-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3505/ind._no_309-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3506/ind._no_310-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3507/ind._no_311-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3491/ind._no_312_nega.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3492/ind._no_313_nega.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3493/ind._no_314_elinete.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3494/ind._no_315__elinete.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3495/ind._no_316_elinete.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3496/ind._no_317_elinete.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3522/ind._no_318.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3523/ind._no_319.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3524/ind._no_320.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3538/ind._no_321-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3539/ind._no_322-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3540/ind._no_323-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3541/ind._no_324-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3542/ind._no_325-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3543/ind._no_326-2025__marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3544/ind._no_327-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3545/ind._no_328-2025__marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3546/ind._no_329-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3547/ind._no_330-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3548/ind._no_331-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3549/ind._no_332-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3550/ind._no_333-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3551/ind._no_334-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3552/ind._no_335-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3553/ind._no_336-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3554/ind._no_337-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3555/ind._no_338-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3556/ind._no_339-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3558/ind._no_340-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3559/ind._no_341-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3560/ind._no_342-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3561/ind._no_343-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3562/ind._no_344-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3563/ind._no_345-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3564/ind._no_346-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3586/ind._no_347-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3587/ind._no_348-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3588/ind._no_349-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3589/ind._no_350-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3597/ind._no_351-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3598/ind._no_352-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3599/ind._no_353-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3600/ind._no_354-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3601/ind._no_355-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3602/ind._no_356-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3603/ind._no_357-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3604/ind._no_358-2025_cleonice.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3611/ind._no_359-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3612/ind._no_360-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3613/ind._no_361-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3614/ind._no_362-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3615/ind._no_363-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3616/ind._no_364-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3617/ind._no_365-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3618/ind._no_366-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3619/ind._no_367-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3620/ind._no_368-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3621/ind._no_369-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3622/ind._no_370-2025_marcelo_da_saude.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3630/ind._no_371-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3631/ind._no_372-2025_nega.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3632/ind._no_373-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3633/ind._no_374-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3634/ind._no_375-2025_elinete.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3635/ind._no_376-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/3636/ind.no_377-2025_juvanete.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/769/revogacao_de_designacao_de_ouvidor_e_corregedor_da_guarda_municipal_de_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/802/processo_legislativo_no_0325-2025_-_revogacao_de_designacao_de_ouvidor_e_corregedor_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2025/683/veto_parcial_ao_projeto_de_lei_no_109_e_110-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H738"/>
+  <dimension ref="A1:H739"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="128.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -14454,135 +14463,135 @@
       </c>
       <c r="G191" s="1" t="s">
         <v>687</v>
       </c>
       <c r="H191" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>689</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>690</v>
       </c>
       <c r="D192" t="s">
         <v>363</v>
       </c>
       <c r="E192" t="s">
         <v>364</v>
       </c>
       <c r="F192" t="s">
-        <v>365</v>
+        <v>411</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>691</v>
       </c>
       <c r="H192" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>693</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>694</v>
       </c>
       <c r="D193" t="s">
         <v>363</v>
       </c>
       <c r="E193" t="s">
         <v>364</v>
       </c>
       <c r="F193" t="s">
         <v>365</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>695</v>
       </c>
       <c r="H193" t="s">
-        <v>465</v>
+        <v>696</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D194" t="s">
         <v>363</v>
       </c>
       <c r="E194" t="s">
         <v>364</v>
       </c>
       <c r="F194" t="s">
         <v>365</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="H194" t="s">
-        <v>582</v>
+        <v>465</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D195" t="s">
         <v>363</v>
       </c>
       <c r="E195" t="s">
         <v>364</v>
       </c>
       <c r="F195" t="s">
         <v>365</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="H195" t="s">
-        <v>702</v>
+        <v>582</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>703</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>704</v>
       </c>
       <c r="D196" t="s">
         <v>363</v>
       </c>
       <c r="E196" t="s">
         <v>364</v>
       </c>
       <c r="F196" t="s">
         <v>365</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>705</v>
       </c>
       <c r="H196" t="s">
@@ -14740,77 +14749,77 @@
       </c>
       <c r="G202" s="1" t="s">
         <v>729</v>
       </c>
       <c r="H202" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
         <v>731</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>732</v>
       </c>
       <c r="D203" t="s">
         <v>363</v>
       </c>
       <c r="E203" t="s">
         <v>364</v>
       </c>
       <c r="F203" t="s">
-        <v>470</v>
+        <v>365</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>733</v>
       </c>
       <c r="H203" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
         <v>735</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>736</v>
       </c>
       <c r="D204" t="s">
         <v>363</v>
       </c>
       <c r="E204" t="s">
         <v>364</v>
       </c>
       <c r="F204" t="s">
-        <v>365</v>
+        <v>470</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>737</v>
       </c>
       <c r="H204" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
         <v>739</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>740</v>
       </c>
       <c r="D205" t="s">
         <v>363</v>
       </c>
       <c r="E205" t="s">
         <v>364</v>
       </c>
       <c r="F205" t="s">
@@ -15000,77 +15009,77 @@
       </c>
       <c r="G212" s="1" t="s">
         <v>769</v>
       </c>
       <c r="H212" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>771</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>772</v>
       </c>
       <c r="D213" t="s">
         <v>363</v>
       </c>
       <c r="E213" t="s">
         <v>364</v>
       </c>
       <c r="F213" t="s">
-        <v>470</v>
+        <v>365</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>773</v>
       </c>
       <c r="H213" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>775</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>776</v>
       </c>
       <c r="D214" t="s">
         <v>363</v>
       </c>
       <c r="E214" t="s">
         <v>364</v>
       </c>
       <c r="F214" t="s">
-        <v>365</v>
+        <v>470</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>777</v>
       </c>
       <c r="H214" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>779</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>780</v>
       </c>
       <c r="D215" t="s">
         <v>363</v>
       </c>
       <c r="E215" t="s">
         <v>364</v>
       </c>
       <c r="F215" t="s">
@@ -15182,77 +15191,77 @@
       </c>
       <c r="G219" s="1" t="s">
         <v>797</v>
       </c>
       <c r="H219" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>799</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>800</v>
       </c>
       <c r="D220" t="s">
         <v>363</v>
       </c>
       <c r="E220" t="s">
         <v>364</v>
       </c>
       <c r="F220" t="s">
-        <v>585</v>
+        <v>365</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>801</v>
       </c>
       <c r="H220" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
         <v>803</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>804</v>
       </c>
       <c r="D221" t="s">
         <v>363</v>
       </c>
       <c r="E221" t="s">
         <v>364</v>
       </c>
       <c r="F221" t="s">
-        <v>365</v>
+        <v>585</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>805</v>
       </c>
       <c r="H221" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
         <v>807</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>808</v>
       </c>
       <c r="D222" t="s">
         <v>363</v>
       </c>
       <c r="E222" t="s">
         <v>364</v>
       </c>
       <c r="F222" t="s">
@@ -15364,77 +15373,77 @@
       </c>
       <c r="G226" s="1" t="s">
         <v>825</v>
       </c>
       <c r="H226" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>827</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>828</v>
       </c>
       <c r="D227" t="s">
         <v>363</v>
       </c>
       <c r="E227" t="s">
         <v>364</v>
       </c>
       <c r="F227" t="s">
+        <v>365</v>
+      </c>
+      <c r="G227" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="G227" s="1" t="s">
+      <c r="H227" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>831</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>833</v>
       </c>
       <c r="D228" t="s">
         <v>363</v>
       </c>
       <c r="E228" t="s">
         <v>364</v>
       </c>
       <c r="F228" t="s">
-        <v>365</v>
+        <v>833</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>834</v>
       </c>
       <c r="H228" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>836</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>837</v>
       </c>
       <c r="D229" t="s">
         <v>363</v>
       </c>
       <c r="E229" t="s">
         <v>364</v>
       </c>
       <c r="F229" t="s">
@@ -15708,12993 +15717,13019 @@
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
         <v>880</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>881</v>
       </c>
       <c r="D240" t="s">
         <v>363</v>
       </c>
       <c r="E240" t="s">
         <v>364</v>
       </c>
       <c r="F240" t="s">
         <v>365</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>882</v>
       </c>
       <c r="H240" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>10</v>
+        <v>885</v>
       </c>
       <c r="D241" t="s">
-        <v>884</v>
+        <v>363</v>
       </c>
       <c r="E241" t="s">
-        <v>885</v>
+        <v>364</v>
       </c>
       <c r="F241" t="s">
-        <v>470</v>
+        <v>365</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>886</v>
       </c>
       <c r="H241" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>887</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>10</v>
+      </c>
+      <c r="D242" t="s">
         <v>888</v>
       </c>
-      <c r="B242" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E242" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="F242" t="s">
         <v>470</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="H242" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D243" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="E243" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="F243" t="s">
         <v>470</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="H243" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D244" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="E244" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="F244" t="s">
         <v>470</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="H244" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D245" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="E245" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="F245" t="s">
         <v>470</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="H245" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D246" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="E246" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="F246" t="s">
         <v>470</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="H246" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D247" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="E247" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="F247" t="s">
         <v>470</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="H247" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D248" t="s">
-        <v>907</v>
+        <v>888</v>
       </c>
       <c r="E248" t="s">
+        <v>889</v>
+      </c>
+      <c r="F248" t="s">
+        <v>470</v>
+      </c>
+      <c r="G248" s="1" t="s">
         <v>908</v>
       </c>
-      <c r="F248" t="s">
-[...2 lines deleted...]
-      <c r="G248" s="1" t="s">
+      <c r="H248" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>910</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>10</v>
+      </c>
+      <c r="D249" t="s">
         <v>911</v>
       </c>
-      <c r="B249" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E249" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F249" t="s">
-        <v>585</v>
+        <v>427</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="H249" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D250" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E250" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F250" t="s">
-        <v>470</v>
+        <v>585</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="H250" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D251" t="s">
-        <v>918</v>
+        <v>911</v>
       </c>
       <c r="E251" t="s">
+        <v>912</v>
+      </c>
+      <c r="F251" t="s">
+        <v>470</v>
+      </c>
+      <c r="G251" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="F251" t="s">
-[...2 lines deleted...]
-      <c r="G251" s="1" t="s">
+      <c r="H251" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>921</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>10</v>
+      </c>
+      <c r="D252" t="s">
         <v>922</v>
       </c>
-      <c r="B252" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E252" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="F252" t="s">
         <v>365</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="H252" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D253" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="E253" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="F253" t="s">
         <v>365</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="H253" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D254" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="E254" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="F254" t="s">
         <v>365</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="H254" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D255" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="E255" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="F255" t="s">
         <v>365</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="H255" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D256" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="E256" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="F256" t="s">
         <v>365</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="H256" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D257" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="E257" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="F257" t="s">
         <v>365</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="H257" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D258" t="s">
-        <v>941</v>
+        <v>922</v>
       </c>
       <c r="E258" t="s">
+        <v>923</v>
+      </c>
+      <c r="F258" t="s">
+        <v>365</v>
+      </c>
+      <c r="G258" s="1" t="s">
         <v>942</v>
       </c>
-      <c r="F258" t="s">
-[...2 lines deleted...]
-      <c r="G258" s="1" t="s">
+      <c r="H258" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>944</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>10</v>
+      </c>
+      <c r="D259" t="s">
         <v>945</v>
       </c>
-      <c r="B259" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E259" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F259" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="H259" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D260" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E260" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F260" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="H260" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D261" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E261" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F261" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="H261" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D262" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E262" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F262" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="H262" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D263" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E263" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F263" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="H263" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D264" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E264" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F264" t="s">
         <v>13</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="H264" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D265" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E265" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F265" t="s">
         <v>13</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="H265" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D266" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E266" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F266" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="H266" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D267" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E267" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F267" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="H267" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D268" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E268" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F268" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="H268" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D269" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E269" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F269" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="H269" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D270" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E270" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F270" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H270" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D271" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E271" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F271" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H271" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D272" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E272" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F272" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="H272" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D273" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E273" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F273" t="s">
         <v>13</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="H273" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D274" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E274" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F274" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="H274" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D275" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E275" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F275" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="H275" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D276" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E276" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F276" t="s">
         <v>13</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="H276" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D277" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E277" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F277" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="H277" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D278" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E278" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F278" t="s">
         <v>13</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H278" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D279" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E279" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F279" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="H279" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D280" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E280" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F280" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="H280" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D281" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E281" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F281" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="H281" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D282" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E282" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F282" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="H282" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D283" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E283" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F283" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="H283" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D284" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E284" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F284" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="H284" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D285" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E285" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F285" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="H285" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D286" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E286" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F286" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="H286" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D287" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E287" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F287" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="H287" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D288" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E288" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F288" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="H288" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D289" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E289" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F289" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="H289" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D290" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E290" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F290" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="H290" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D291" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E291" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F291" t="s">
         <v>13</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="H291" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D292" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E292" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F292" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="H292" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="D293" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E293" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F293" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="H293" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>274</v>
+        <v>158</v>
       </c>
       <c r="D294" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E294" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F294" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="H294" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="D295" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E295" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F295" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="H295" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="D296" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E296" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F296" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="H296" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D297" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E297" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F297" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="H297" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="D298" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E298" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F298" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="H298" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D299" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E299" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F299" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="H299" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D300" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E300" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F300" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="H300" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="D301" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E301" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F301" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="H301" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D302" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E302" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F302" t="s">
         <v>50</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="H302" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="D303" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E303" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F303" t="s">
         <v>50</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="H303" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D304" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E304" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F304" t="s">
         <v>50</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="H304" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="D305" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E305" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F305" t="s">
         <v>50</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="H305" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="D306" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E306" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F306" t="s">
         <v>50</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="H306" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="D307" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E307" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F307" t="s">
         <v>50</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="H307" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="D308" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E308" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F308" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="H308" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="D309" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E309" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F309" t="s">
         <v>13</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="H309" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D310" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E310" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F310" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="H310" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D311" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E311" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F311" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="H311" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>528</v>
+        <v>342</v>
       </c>
       <c r="D312" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E312" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F312" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="H312" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="D313" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E313" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F313" t="s">
         <v>50</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="H313" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="D314" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E314" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F314" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="H314" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="D315" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E315" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F315" t="s">
         <v>13</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="H315" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="D316" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E316" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F316" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="H316" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="D317" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E317" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F317" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="H317" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="D318" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E318" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F318" t="s">
         <v>50</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="H318" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="D319" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E319" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F319" t="s">
         <v>50</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="H319" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="D320" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E320" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F320" t="s">
         <v>50</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="H320" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="D321" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E321" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F321" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="H321" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="D322" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E322" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F322" t="s">
         <v>13</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="H322" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="D323" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E323" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F323" t="s">
         <v>13</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="H323" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="D324" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E324" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F324" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="H324" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="D325" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E325" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F325" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="H325" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="D326" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E326" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F326" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="H326" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="D327" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E327" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F327" t="s">
         <v>13</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="H327" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="D328" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E328" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F328" t="s">
         <v>13</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="H328" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="D329" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E329" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F329" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="H329" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>605</v>
+        <v>597</v>
       </c>
       <c r="D330" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E330" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F330" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="H330" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="D331" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E331" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F331" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="H331" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>10</v>
+        <v>609</v>
       </c>
       <c r="D332" t="s">
-        <v>1165</v>
+        <v>945</v>
       </c>
       <c r="E332" t="s">
-        <v>1166</v>
+        <v>946</v>
       </c>
       <c r="F332" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H332" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>10</v>
+      </c>
+      <c r="D333" t="s">
         <v>1169</v>
       </c>
-      <c r="B333" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E333" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F333" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="H333" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D334" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E334" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F334" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="H334" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D335" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E335" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F335" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="H335" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D336" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E336" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F336" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="H336" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D337" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E337" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F337" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="H337" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D338" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E338" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F338" t="s">
         <v>13</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="H338" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D339" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E339" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F339" t="s">
         <v>13</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="H339" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D340" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E340" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F340" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="H340" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D341" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E341" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F341" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="H341" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D342" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E342" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F342" t="s">
         <v>50</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="H342" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D343" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E343" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F343" t="s">
         <v>50</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="H343" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D344" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E344" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F344" t="s">
         <v>50</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="H344" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D345" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E345" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F345" t="s">
         <v>50</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="H345" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D346" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E346" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F346" t="s">
         <v>50</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="H346" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D347" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E347" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F347" t="s">
         <v>50</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="H347" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D348" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E348" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F348" t="s">
         <v>50</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="H348" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="D349" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E349" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F349" t="s">
         <v>50</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="H349" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D350" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E350" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F350" t="s">
         <v>50</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="H350" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D351" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E351" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F351" t="s">
         <v>50</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="H351" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D352" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E352" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F352" t="s">
         <v>50</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="H352" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D353" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E353" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F353" t="s">
         <v>50</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="H353" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D354" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E354" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F354" t="s">
         <v>50</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="H354" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D355" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E355" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F355" t="s">
         <v>50</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="H355" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D356" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E356" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F356" t="s">
         <v>50</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="H356" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D357" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E357" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F357" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="H357" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D358" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E358" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F358" t="s">
         <v>13</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="H358" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D359" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E359" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F359" t="s">
         <v>13</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="H359" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>10</v>
+        <v>130</v>
       </c>
       <c r="D360" t="s">
-        <v>1251</v>
+        <v>1169</v>
       </c>
       <c r="E360" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F360" t="s">
+        <v>13</v>
+      </c>
+      <c r="G360" s="1" t="s">
         <v>1252</v>
       </c>
-      <c r="F360" t="s">
+      <c r="H360" t="s">
         <v>1253</v>
-      </c>
-[...4 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1256</v>
+        <v>1254</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>10</v>
       </c>
       <c r="D361" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1256</v>
+      </c>
+      <c r="F361" t="s">
         <v>1257</v>
       </c>
-      <c r="E361" t="s">
+      <c r="G361" s="1" t="s">
         <v>1258</v>
       </c>
-      <c r="F361" t="s">
+      <c r="H361" t="s">
         <v>1259</v>
-      </c>
-[...4 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1262</v>
+        <v>1260</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D362" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E362" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F362" t="s">
-        <v>427</v>
+        <v>1263</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="H362" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D363" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E363" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F363" t="s">
-        <v>1259</v>
+        <v>427</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="H363" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D364" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E364" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F364" t="s">
-        <v>1269</v>
+        <v>1263</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="H364" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
         <v>1272</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D365" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E365" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F365" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="H365" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D366" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E366" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F366" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="H366" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D367" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E367" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F367" t="s">
-        <v>1279</v>
+        <v>1273</v>
       </c>
       <c r="G367" s="1" t="s">
         <v>1280</v>
       </c>
       <c r="H367" t="s">
         <v>1281</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
         <v>1282</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D368" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E368" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F368" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="H368" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D369" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E369" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F369" t="s">
-        <v>654</v>
+        <v>1283</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="H369" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D370" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E370" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F370" t="s">
         <v>654</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="H370" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D371" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E371" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F371" t="s">
         <v>654</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="H371" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D372" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E372" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F372" t="s">
-        <v>585</v>
+        <v>654</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="H372" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D373" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E373" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F373" t="s">
         <v>585</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="H373" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D374" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E374" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F374" t="s">
         <v>585</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="H374" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D375" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E375" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F375" t="s">
         <v>585</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="H375" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D376" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E376" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F376" t="s">
         <v>585</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="H376" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D377" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E377" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F377" t="s">
         <v>585</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="H377" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D378" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E378" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F378" t="s">
-        <v>427</v>
+        <v>585</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="H378" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D379" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E379" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F379" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="H379" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D380" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E380" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F380" t="s">
         <v>411</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="H380" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D381" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E381" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F381" t="s">
         <v>411</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1236</v>
+        <v>1323</v>
       </c>
       <c r="H381" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D382" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E382" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F382" t="s">
-        <v>1324</v>
+        <v>411</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1325</v>
+        <v>1240</v>
       </c>
       <c r="H382" t="s">
         <v>1326</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
         <v>1327</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D383" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E383" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F383" t="s">
         <v>1328</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="H383" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
         <v>1331</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D384" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E384" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F384" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="H384" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D385" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E385" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F385" t="s">
-        <v>654</v>
+        <v>1332</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="H385" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D386" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E386" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F386" t="s">
         <v>654</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="H386" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D387" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E387" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F387" t="s">
-        <v>585</v>
+        <v>654</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="H387" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D388" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E388" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F388" t="s">
         <v>585</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="H388" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D389" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E389" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F389" t="s">
         <v>585</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="H389" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D390" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E390" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F390" t="s">
         <v>585</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="H390" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D391" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E391" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F391" t="s">
         <v>585</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="H391" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D392" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E392" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F392" t="s">
         <v>585</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="H392" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D393" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E393" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F393" t="s">
-        <v>1324</v>
+        <v>585</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1236</v>
+        <v>1360</v>
       </c>
       <c r="H393" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D394" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E394" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F394" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1361</v>
+        <v>1240</v>
       </c>
       <c r="H394" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D395" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E395" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F395" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="H395" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="D396" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E396" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F396" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="H396" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D397" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E397" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F397" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="H397" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>274</v>
+        <v>158</v>
       </c>
       <c r="D398" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E398" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F398" t="s">
-        <v>1373</v>
+        <v>1328</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>1374</v>
       </c>
       <c r="H398" t="s">
         <v>1375</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
         <v>1376</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="D399" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E399" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F399" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="H399" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="D400" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E400" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F400" t="s">
-        <v>654</v>
+        <v>1377</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="H400" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D401" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E401" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F401" t="s">
         <v>654</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="H401" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="D402" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E402" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F402" t="s">
-        <v>1386</v>
+        <v>654</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="H402" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
         <v>1389</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D403" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E403" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F403" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="H403" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D404" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E404" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F404" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="H404" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="D405" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E405" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F405" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="H405" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D406" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E406" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F406" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="H406" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="D407" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E407" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F407" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="H407" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D408" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E408" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F408" t="s">
-        <v>427</v>
+        <v>1390</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="H408" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="D409" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E409" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F409" t="s">
         <v>427</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="H409" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="D410" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E410" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F410" t="s">
-        <v>585</v>
+        <v>427</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="H410" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="D411" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E411" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F411" t="s">
-        <v>1269</v>
+        <v>585</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="H411" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="D412" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E412" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F412" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="H412" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="D413" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E413" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F413" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="H413" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D414" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E414" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F414" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="H414" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D415" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E415" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F415" t="s">
-        <v>585</v>
+        <v>1273</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="H415" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>528</v>
+        <v>342</v>
       </c>
       <c r="D416" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E416" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F416" t="s">
-        <v>411</v>
+        <v>585</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="H416" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="D417" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E417" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F417" t="s">
         <v>411</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="H417" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="D418" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E418" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F418" t="s">
         <v>411</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="H418" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="D419" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E419" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F419" t="s">
-        <v>1279</v>
+        <v>411</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="H419" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="D420" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E420" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F420" t="s">
-        <v>1324</v>
+        <v>1283</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="H420" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="D421" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E421" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F421" t="s">
-        <v>654</v>
+        <v>1328</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="H421" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="D422" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E422" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F422" t="s">
         <v>654</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="H422" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="D423" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E423" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F423" t="s">
-        <v>585</v>
+        <v>654</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="H423" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="D424" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E424" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F424" t="s">
         <v>585</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="H424" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="D425" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E425" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F425" t="s">
         <v>585</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="H425" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="D426" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E426" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F426" t="s">
         <v>585</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="H426" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="D427" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E427" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F427" t="s">
         <v>585</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="H427" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="D428" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E428" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F428" t="s">
-        <v>654</v>
+        <v>585</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="H428" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="D429" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E429" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F429" t="s">
-        <v>1468</v>
+        <v>654</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="H429" t="s">
         <v>1470</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
         <v>1471</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="D430" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E430" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F430" t="s">
-        <v>411</v>
+        <v>1472</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="H430" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="D431" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E431" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F431" t="s">
-        <v>427</v>
+        <v>411</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="H431" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="D432" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E432" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F432" t="s">
         <v>427</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="H432" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="D433" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E433" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F433" t="s">
-        <v>1269</v>
+        <v>427</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="H433" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="D434" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E434" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F434" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="H434" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="D435" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E435" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F435" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="H435" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="D436" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E436" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F436" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="H436" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="D437" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E437" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F437" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="H437" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="D438" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E438" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F438" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H438" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="D439" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E439" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F439" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="H439" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="D440" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E440" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F440" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="H440" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="D441" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E441" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F441" t="s">
-        <v>585</v>
+        <v>1273</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="H441" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="D442" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E442" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F442" t="s">
         <v>585</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="H442" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="D443" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E443" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F443" t="s">
         <v>585</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="H443" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="D444" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E444" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F444" t="s">
         <v>585</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="H444" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="D445" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E445" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F445" t="s">
         <v>585</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="H445" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="D446" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E446" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F446" t="s">
         <v>585</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="H446" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="D447" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E447" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F447" t="s">
-        <v>654</v>
+        <v>585</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="H447" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="D448" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E448" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F448" t="s">
         <v>654</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="H448" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="D449" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E449" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F449" t="s">
         <v>654</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="H449" t="s">
-        <v>1527</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="D450" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E450" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F450" t="s">
-        <v>427</v>
+        <v>654</v>
       </c>
       <c r="G450" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H450" t="s">
         <v>1531</v>
-      </c>
-[...1 lines deleted...]
-        <v>1532</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="D451" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E451" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F451" t="s">
         <v>427</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="H451" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1537</v>
+        <v>670</v>
       </c>
       <c r="D452" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E452" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F452" t="s">
         <v>427</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>1538</v>
       </c>
       <c r="H452" t="s">
         <v>1539</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
         <v>1540</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>674</v>
+        <v>1541</v>
       </c>
       <c r="D453" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E453" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F453" t="s">
-        <v>585</v>
+        <v>427</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="H453" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="D454" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E454" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F454" t="s">
         <v>585</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="H454" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="D455" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E455" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F455" t="s">
         <v>585</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="H455" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="D456" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E456" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F456" t="s">
-        <v>411</v>
+        <v>585</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="H456" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1553</v>
+        <v>686</v>
       </c>
       <c r="D457" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E457" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F457" t="s">
         <v>411</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>1554</v>
       </c>
       <c r="H457" t="s">
         <v>1555</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
         <v>1556</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>690</v>
       </c>
       <c r="D458" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E458" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F458" t="s">
         <v>411</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="H458" t="s">
         <v>1558</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
         <v>1559</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>694</v>
       </c>
       <c r="D459" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E459" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F459" t="s">
         <v>411</v>
       </c>
       <c r="G459" s="1" t="s">
         <v>1560</v>
       </c>
       <c r="H459" t="s">
         <v>1561</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
         <v>1562</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D460" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E460" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F460" t="s">
-        <v>1373</v>
+        <v>411</v>
       </c>
       <c r="G460" s="1" t="s">
         <v>1563</v>
       </c>
       <c r="H460" t="s">
         <v>1564</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
         <v>1565</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D461" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E461" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F461" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="G461" s="1" t="s">
         <v>1566</v>
       </c>
       <c r="H461" t="s">
         <v>1567</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
         <v>1568</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>704</v>
       </c>
       <c r="D462" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E462" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F462" t="s">
-        <v>1279</v>
+        <v>1377</v>
       </c>
       <c r="G462" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="H462" t="s">
         <v>1570</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
         <v>1571</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>708</v>
       </c>
       <c r="D463" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E463" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F463" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="G463" s="1" t="s">
         <v>1572</v>
       </c>
       <c r="H463" t="s">
         <v>1573</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
         <v>1574</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>712</v>
       </c>
       <c r="D464" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E464" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F464" t="s">
-        <v>427</v>
+        <v>1283</v>
       </c>
       <c r="G464" s="1" t="s">
         <v>1575</v>
       </c>
       <c r="H464" t="s">
         <v>1576</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
         <v>1577</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>716</v>
       </c>
       <c r="D465" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E465" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F465" t="s">
         <v>427</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1236</v>
+        <v>1578</v>
       </c>
       <c r="H465" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>720</v>
       </c>
       <c r="D466" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E466" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F466" t="s">
-        <v>1580</v>
+        <v>427</v>
       </c>
       <c r="G466" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H466" t="s">
         <v>1581</v>
-      </c>
-[...1 lines deleted...]
-        <v>1582</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>724</v>
       </c>
       <c r="D467" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E467" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F467" t="s">
-        <v>585</v>
+        <v>1583</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>1584</v>
       </c>
       <c r="H467" t="s">
         <v>1585</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
         <v>1586</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>1587</v>
+        <v>728</v>
       </c>
       <c r="D468" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E468" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F468" t="s">
         <v>585</v>
       </c>
       <c r="G468" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H468" t="s">
         <v>1588</v>
-      </c>
-[...1 lines deleted...]
-        <v>1589</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
         <v>1590</v>
       </c>
-      <c r="B469" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D469" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E469" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F469" t="s">
         <v>585</v>
       </c>
       <c r="G469" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H469" t="s">
         <v>1592</v>
-      </c>
-[...1 lines deleted...]
-        <v>1593</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
         <v>1594</v>
       </c>
-      <c r="B470" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D470" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E470" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F470" t="s">
         <v>585</v>
       </c>
       <c r="G470" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="H470" t="s">
         <v>1596</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
         <v>1598</v>
       </c>
-      <c r="B471" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D471" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E471" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F471" t="s">
-        <v>1269</v>
+        <v>585</v>
       </c>
       <c r="G471" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="H471" t="s">
         <v>1600</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
         <v>1601</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>732</v>
       </c>
       <c r="D472" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E472" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F472" t="s">
-        <v>654</v>
+        <v>1273</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>1602</v>
       </c>
       <c r="H472" t="s">
         <v>1603</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
         <v>1604</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>736</v>
       </c>
       <c r="D473" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E473" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F473" t="s">
         <v>654</v>
       </c>
       <c r="G473" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="H473" t="s">
         <v>1606</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
         <v>1607</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>740</v>
       </c>
       <c r="D474" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E474" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F474" t="s">
-        <v>585</v>
+        <v>654</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="H474" t="s">
         <v>1609</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
         <v>1610</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>744</v>
       </c>
       <c r="D475" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E475" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F475" t="s">
-        <v>654</v>
+        <v>585</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>1611</v>
       </c>
       <c r="H475" t="s">
         <v>1612</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
         <v>1613</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>748</v>
       </c>
       <c r="D476" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E476" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F476" t="s">
-        <v>411</v>
+        <v>654</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="H476" t="s">
         <v>1615</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
         <v>1616</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>752</v>
       </c>
       <c r="D477" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E477" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F477" t="s">
         <v>411</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>1617</v>
       </c>
       <c r="H477" t="s">
         <v>1618</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
         <v>1619</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>756</v>
       </c>
       <c r="D478" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E478" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F478" t="s">
         <v>411</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="H478" t="s">
         <v>1621</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
         <v>1622</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>760</v>
       </c>
       <c r="D479" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E479" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F479" t="s">
-        <v>1279</v>
+        <v>411</v>
       </c>
       <c r="G479" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="H479" t="s">
         <v>1624</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
         <v>1625</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>764</v>
       </c>
       <c r="D480" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E480" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F480" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="H480" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
         <v>1628</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>768</v>
       </c>
       <c r="D481" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E481" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F481" t="s">
-        <v>654</v>
+        <v>1283</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>1629</v>
       </c>
       <c r="H481" t="s">
         <v>1630</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
         <v>1631</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>772</v>
       </c>
       <c r="D482" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E482" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F482" t="s">
         <v>654</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>1632</v>
       </c>
       <c r="H482" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
         <v>1634</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>776</v>
       </c>
       <c r="D483" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E483" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F483" t="s">
-        <v>585</v>
+        <v>654</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>1635</v>
       </c>
       <c r="H483" t="s">
         <v>1636</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
         <v>1637</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>780</v>
       </c>
       <c r="D484" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E484" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F484" t="s">
         <v>585</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="H484" t="s">
         <v>1639</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
         <v>1640</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>784</v>
       </c>
       <c r="D485" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E485" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F485" t="s">
         <v>585</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>1641</v>
       </c>
       <c r="H485" t="s">
         <v>1642</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
         <v>1643</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
+        <v>788</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F486" t="s">
+        <v>585</v>
+      </c>
+      <c r="G486" s="1" t="s">
         <v>1644</v>
       </c>
-      <c r="D486" t="s">
-[...8 lines deleted...]
-      <c r="G486" s="1" t="s">
+      <c r="H486" t="s">
         <v>1645</v>
-      </c>
-[...1 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
         <v>1647</v>
       </c>
-      <c r="B487" t="s">
-[...2 lines deleted...]
-      <c r="C487" t="s">
+      <c r="D487" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F487" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G487" s="1" t="s">
         <v>1648</v>
       </c>
-      <c r="D487" t="s">
-[...8 lines deleted...]
-      <c r="G487" s="1" t="s">
+      <c r="H487" t="s">
         <v>1649</v>
-      </c>
-[...1 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
         <v>1651</v>
       </c>
-      <c r="B488" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D488" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E488" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F488" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>1652</v>
       </c>
       <c r="H488" t="s">
         <v>1653</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
         <v>1654</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>792</v>
       </c>
       <c r="D489" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E489" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F489" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>1655</v>
       </c>
       <c r="H489" t="s">
         <v>1656</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
         <v>1657</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>796</v>
       </c>
       <c r="D490" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E490" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F490" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="H490" t="s">
         <v>1659</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
         <v>1660</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>800</v>
       </c>
       <c r="D491" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E491" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F491" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>1661</v>
       </c>
       <c r="H491" t="s">
         <v>1662</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
         <v>1663</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>804</v>
       </c>
       <c r="D492" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E492" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F492" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>1664</v>
       </c>
       <c r="H492" t="s">
         <v>1665</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
         <v>1666</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>808</v>
       </c>
       <c r="D493" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E493" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F493" t="s">
-        <v>1373</v>
+        <v>1273</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="H493" t="s">
         <v>1668</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
         <v>1669</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>812</v>
       </c>
       <c r="D494" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E494" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F494" t="s">
-        <v>1279</v>
+        <v>1377</v>
       </c>
       <c r="G494" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="H494" t="s">
         <v>1671</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
         <v>1672</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>816</v>
       </c>
       <c r="D495" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E495" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F495" t="s">
-        <v>1468</v>
+        <v>1283</v>
       </c>
       <c r="G495" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="H495" t="s">
         <v>1674</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
         <v>1675</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>820</v>
       </c>
       <c r="D496" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E496" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F496" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
       <c r="G496" s="1" t="s">
         <v>1676</v>
       </c>
       <c r="H496" t="s">
         <v>1677</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
         <v>1678</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>824</v>
       </c>
       <c r="D497" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E497" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F497" t="s">
-        <v>1269</v>
+        <v>1472</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1236</v>
+        <v>1679</v>
       </c>
       <c r="H497" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>828</v>
       </c>
       <c r="D498" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E498" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F498" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1681</v>
+        <v>1240</v>
       </c>
       <c r="H498" t="s">
         <v>1682</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
         <v>1683</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="D499" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E499" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F499" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G499" s="1" t="s">
         <v>1684</v>
       </c>
       <c r="H499" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
         <v>1686</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>837</v>
       </c>
       <c r="D500" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E500" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F500" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G500" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="H500" t="s">
         <v>1688</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
         <v>1689</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>841</v>
       </c>
       <c r="D501" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E501" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F501" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G501" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="H501" t="s">
         <v>1691</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
         <v>1692</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>845</v>
       </c>
       <c r="D502" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E502" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F502" t="s">
-        <v>585</v>
+        <v>1273</v>
       </c>
       <c r="G502" s="1" t="s">
         <v>1693</v>
       </c>
       <c r="H502" t="s">
         <v>1694</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
         <v>1695</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>849</v>
       </c>
       <c r="D503" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E503" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F503" t="s">
         <v>585</v>
       </c>
       <c r="G503" s="1" t="s">
         <v>1696</v>
       </c>
       <c r="H503" t="s">
         <v>1697</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
         <v>1698</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>853</v>
       </c>
       <c r="D504" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E504" t="s">
-        <v>1258</v>
+        <v>1262</v>
+      </c>
+      <c r="F504" t="s">
+        <v>585</v>
       </c>
       <c r="G504" s="1" t="s">
         <v>1699</v>
       </c>
       <c r="H504" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
         <v>1701</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
         <v>857</v>
       </c>
       <c r="D505" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E505" t="s">
-        <v>1258</v>
-[...2 lines deleted...]
-        <v>1373</v>
+        <v>1262</v>
       </c>
       <c r="G505" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="H505" t="s">
         <v>1703</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
         <v>1704</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
         <v>861</v>
       </c>
       <c r="D506" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E506" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F506" t="s">
-        <v>427</v>
+        <v>1377</v>
       </c>
       <c r="G506" s="1" t="s">
         <v>1705</v>
       </c>
       <c r="H506" t="s">
         <v>1706</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
         <v>1707</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
         <v>865</v>
       </c>
       <c r="D507" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E507" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F507" t="s">
         <v>427</v>
       </c>
       <c r="G507" s="1" t="s">
         <v>1708</v>
       </c>
       <c r="H507" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
         <v>1710</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
         <v>869</v>
       </c>
       <c r="D508" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E508" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F508" t="s">
         <v>427</v>
       </c>
       <c r="G508" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="H508" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
         <v>1713</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
         <v>873</v>
       </c>
       <c r="D509" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E509" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F509" t="s">
         <v>427</v>
       </c>
       <c r="G509" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="H509" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
         <v>1716</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
         <v>877</v>
       </c>
       <c r="D510" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E510" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F510" t="s">
-        <v>1269</v>
+        <v>427</v>
       </c>
       <c r="G510" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="H510" t="s">
         <v>1718</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
         <v>1719</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
         <v>881</v>
       </c>
       <c r="D511" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E511" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F511" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G511" s="1" t="s">
         <v>1720</v>
       </c>
       <c r="H511" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
         <v>1722</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
+        <v>885</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G512" s="1" t="s">
         <v>1723</v>
       </c>
-      <c r="D512" t="s">
-[...8 lines deleted...]
-      <c r="G512" s="1" t="s">
+      <c r="H512" t="s">
         <v>1724</v>
-      </c>
-[...1 lines deleted...]
-        <v>1725</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
         <v>1726</v>
       </c>
-      <c r="B513" t="s">
-[...2 lines deleted...]
-      <c r="C513" t="s">
+      <c r="D513" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F513" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G513" s="1" t="s">
         <v>1727</v>
       </c>
-      <c r="D513" t="s">
-[...8 lines deleted...]
-      <c r="G513" s="1" t="s">
+      <c r="H513" t="s">
         <v>1728</v>
-      </c>
-[...1 lines deleted...]
-        <v>1729</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
         <v>1730</v>
       </c>
-      <c r="B514" t="s">
-[...2 lines deleted...]
-      <c r="C514" t="s">
+      <c r="D514" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F514" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G514" s="1" t="s">
         <v>1731</v>
       </c>
-      <c r="D514" t="s">
-[...8 lines deleted...]
-      <c r="G514" s="1" t="s">
+      <c r="H514" t="s">
         <v>1732</v>
-      </c>
-[...1 lines deleted...]
-        <v>1733</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
         <v>1734</v>
       </c>
-      <c r="B515" t="s">
-[...2 lines deleted...]
-      <c r="C515" t="s">
+      <c r="D515" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F515" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G515" s="1" t="s">
         <v>1735</v>
       </c>
-      <c r="D515" t="s">
-[...8 lines deleted...]
-      <c r="G515" s="1" t="s">
+      <c r="H515" t="s">
         <v>1736</v>
-      </c>
-[...1 lines deleted...]
-        <v>1737</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
         <v>1738</v>
       </c>
-      <c r="B516" t="s">
-[...2 lines deleted...]
-      <c r="C516" t="s">
+      <c r="D516" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G516" s="1" t="s">
         <v>1739</v>
       </c>
-      <c r="D516" t="s">
-[...8 lines deleted...]
-      <c r="G516" s="1" t="s">
+      <c r="H516" t="s">
         <v>1740</v>
-      </c>
-[...1 lines deleted...]
-        <v>1741</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
         <v>1742</v>
       </c>
-      <c r="B517" t="s">
-[...2 lines deleted...]
-      <c r="C517" t="s">
+      <c r="D517" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F517" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G517" s="1" t="s">
         <v>1743</v>
       </c>
-      <c r="D517" t="s">
-[...8 lines deleted...]
-      <c r="G517" s="1" t="s">
+      <c r="H517" t="s">
         <v>1744</v>
-      </c>
-[...1 lines deleted...]
-        <v>1745</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
         <v>1746</v>
       </c>
-      <c r="B518" t="s">
-[...2 lines deleted...]
-      <c r="C518" t="s">
+      <c r="D518" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F518" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G518" s="1" t="s">
         <v>1747</v>
       </c>
-      <c r="D518" t="s">
-[...8 lines deleted...]
-      <c r="G518" s="1" t="s">
+      <c r="H518" t="s">
         <v>1748</v>
-      </c>
-[...1 lines deleted...]
-        <v>1749</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
         <v>1750</v>
       </c>
-      <c r="B519" t="s">
-[...2 lines deleted...]
-      <c r="C519" t="s">
+      <c r="D519" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F519" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G519" s="1" t="s">
         <v>1751</v>
       </c>
-      <c r="D519" t="s">
-[...8 lines deleted...]
-      <c r="G519" s="1" t="s">
+      <c r="H519" t="s">
         <v>1752</v>
-      </c>
-[...1 lines deleted...]
-        <v>1753</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
         <v>1754</v>
       </c>
-      <c r="B520" t="s">
-[...2 lines deleted...]
-      <c r="C520" t="s">
+      <c r="D520" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F520" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G520" s="1" t="s">
         <v>1755</v>
       </c>
-      <c r="D520" t="s">
-[...8 lines deleted...]
-      <c r="G520" s="1" t="s">
+      <c r="H520" t="s">
         <v>1756</v>
-      </c>
-[...1 lines deleted...]
-        <v>1757</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
         <v>1758</v>
       </c>
-      <c r="B521" t="s">
-[...2 lines deleted...]
-      <c r="C521" t="s">
+      <c r="D521" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F521" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G521" s="1" t="s">
         <v>1759</v>
       </c>
-      <c r="D521" t="s">
-[...8 lines deleted...]
-      <c r="G521" s="1" t="s">
+      <c r="H521" t="s">
         <v>1760</v>
-      </c>
-[...1 lines deleted...]
-        <v>1761</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
         <v>1762</v>
       </c>
-      <c r="B522" t="s">
-[...2 lines deleted...]
-      <c r="C522" t="s">
+      <c r="D522" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F522" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G522" s="1" t="s">
         <v>1763</v>
       </c>
-      <c r="D522" t="s">
-[...8 lines deleted...]
-      <c r="G522" s="1" t="s">
+      <c r="H522" t="s">
         <v>1764</v>
-      </c>
-[...1 lines deleted...]
-        <v>1765</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
         <v>1766</v>
       </c>
-      <c r="B523" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D523" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E523" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F523" t="s">
         <v>585</v>
       </c>
       <c r="G523" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H523" t="s">
         <v>1768</v>
-      </c>
-[...1 lines deleted...]
-        <v>1769</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
         <v>1770</v>
       </c>
-      <c r="B524" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D524" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E524" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F524" t="s">
         <v>585</v>
       </c>
       <c r="G524" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H524" t="s">
         <v>1772</v>
-      </c>
-[...1 lines deleted...]
-        <v>1773</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
         <v>1774</v>
       </c>
-      <c r="B525" t="s">
-[...2 lines deleted...]
-      <c r="C525" t="s">
+      <c r="D525" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F525" t="s">
+        <v>585</v>
+      </c>
+      <c r="G525" s="1" t="s">
         <v>1775</v>
       </c>
-      <c r="D525" t="s">
-[...8 lines deleted...]
-      <c r="G525" s="1" t="s">
+      <c r="H525" t="s">
         <v>1776</v>
-      </c>
-[...1 lines deleted...]
-        <v>1777</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
         <v>1778</v>
       </c>
-      <c r="B526" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D526" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E526" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F526" t="s">
         <v>654</v>
       </c>
       <c r="G526" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H526" t="s">
         <v>1780</v>
-      </c>
-[...1 lines deleted...]
-        <v>1781</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
         <v>1782</v>
       </c>
-      <c r="B527" t="s">
-[...2 lines deleted...]
-      <c r="C527" t="s">
+      <c r="D527" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F527" t="s">
+        <v>654</v>
+      </c>
+      <c r="G527" s="1" t="s">
         <v>1783</v>
       </c>
-      <c r="D527" t="s">
-[...8 lines deleted...]
-      <c r="G527" s="1" t="s">
+      <c r="H527" t="s">
         <v>1784</v>
-      </c>
-[...1 lines deleted...]
-        <v>1785</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
         <v>1786</v>
       </c>
-      <c r="B528" t="s">
-[...2 lines deleted...]
-      <c r="C528" t="s">
+      <c r="D528" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F528" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G528" s="1" t="s">
         <v>1787</v>
       </c>
-      <c r="D528" t="s">
-[...8 lines deleted...]
-      <c r="G528" s="1" t="s">
+      <c r="H528" t="s">
         <v>1788</v>
-      </c>
-[...1 lines deleted...]
-        <v>1789</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
         <v>1790</v>
       </c>
-      <c r="B529" t="s">
-[...2 lines deleted...]
-      <c r="C529" t="s">
+      <c r="D529" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F529" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G529" s="1" t="s">
         <v>1791</v>
       </c>
-      <c r="D529" t="s">
-[...8 lines deleted...]
-      <c r="G529" s="1" t="s">
+      <c r="H529" t="s">
         <v>1792</v>
-      </c>
-[...1 lines deleted...]
-        <v>1793</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
         <v>1794</v>
       </c>
-      <c r="B530" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D530" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E530" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F530" t="s">
         <v>585</v>
       </c>
       <c r="G530" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="H530" t="s">
         <v>1796</v>
-      </c>
-[...1 lines deleted...]
-        <v>1797</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
         <v>1798</v>
       </c>
-      <c r="B531" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D531" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E531" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F531" t="s">
         <v>585</v>
       </c>
       <c r="G531" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H531" t="s">
         <v>1800</v>
-      </c>
-[...1 lines deleted...]
-        <v>1801</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
         <v>1802</v>
       </c>
-      <c r="B532" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D532" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E532" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F532" t="s">
         <v>585</v>
       </c>
       <c r="G532" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H532" t="s">
         <v>1804</v>
-      </c>
-[...1 lines deleted...]
-        <v>1805</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
         <v>1806</v>
       </c>
-      <c r="B533" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D533" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E533" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F533" t="s">
         <v>585</v>
       </c>
       <c r="G533" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="H533" t="s">
         <v>1808</v>
-      </c>
-[...1 lines deleted...]
-        <v>1809</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
         <v>1810</v>
       </c>
-      <c r="B534" t="s">
-[...2 lines deleted...]
-      <c r="C534" t="s">
+      <c r="D534" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F534" t="s">
+        <v>585</v>
+      </c>
+      <c r="G534" s="1" t="s">
         <v>1811</v>
       </c>
-      <c r="D534" t="s">
-[...8 lines deleted...]
-      <c r="G534" s="1" t="s">
+      <c r="H534" t="s">
         <v>1812</v>
-      </c>
-[...1 lines deleted...]
-        <v>1813</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
         <v>1814</v>
       </c>
-      <c r="B535" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D535" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E535" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F535" t="s">
         <v>654</v>
       </c>
       <c r="G535" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H535" t="s">
         <v>1816</v>
-      </c>
-[...1 lines deleted...]
-        <v>1817</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
         <v>1818</v>
       </c>
-      <c r="B536" t="s">
-[...2 lines deleted...]
-      <c r="C536" t="s">
+      <c r="D536" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F536" t="s">
+        <v>654</v>
+      </c>
+      <c r="G536" s="1" t="s">
         <v>1819</v>
       </c>
-      <c r="D536" t="s">
-[...8 lines deleted...]
-      <c r="G536" s="1" t="s">
+      <c r="H536" t="s">
         <v>1820</v>
-      </c>
-[...1 lines deleted...]
-        <v>1821</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
         <v>1822</v>
       </c>
-      <c r="B537" t="s">
-[...2 lines deleted...]
-      <c r="C537" t="s">
+      <c r="D537" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F537" t="s">
+        <v>427</v>
+      </c>
+      <c r="G537" s="1" t="s">
         <v>1823</v>
       </c>
-      <c r="D537" t="s">
-[...8 lines deleted...]
-      <c r="G537" s="1" t="s">
+      <c r="H537" t="s">
         <v>1824</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
         <v>1826</v>
       </c>
-      <c r="B538" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D538" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E538" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F538" t="s">
         <v>585</v>
       </c>
       <c r="G538" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="H538" t="s">
         <v>1828</v>
-      </c>
-[...1 lines deleted...]
-        <v>1829</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
         <v>1830</v>
       </c>
-      <c r="B539" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D539" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E539" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F539" t="s">
         <v>585</v>
       </c>
       <c r="G539" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H539" t="s">
         <v>1832</v>
-      </c>
-[...1 lines deleted...]
-        <v>1833</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
         <v>1834</v>
       </c>
-      <c r="B540" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D540" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E540" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F540" t="s">
         <v>585</v>
       </c>
       <c r="G540" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H540" t="s">
         <v>1836</v>
-      </c>
-[...1 lines deleted...]
-        <v>1837</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
         <v>1838</v>
       </c>
-      <c r="B541" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D541" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E541" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F541" t="s">
         <v>585</v>
       </c>
       <c r="G541" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="H541" t="s">
         <v>1840</v>
-      </c>
-[...1 lines deleted...]
-        <v>1841</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
         <v>1842</v>
       </c>
-      <c r="B542" t="s">
-[...2 lines deleted...]
-      <c r="C542" t="s">
+      <c r="D542" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F542" t="s">
+        <v>585</v>
+      </c>
+      <c r="G542" s="1" t="s">
         <v>1843</v>
       </c>
-      <c r="D542" t="s">
-[...8 lines deleted...]
-      <c r="G542" s="1" t="s">
+      <c r="H542" t="s">
         <v>1844</v>
-      </c>
-[...1 lines deleted...]
-        <v>1845</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
         <v>1846</v>
       </c>
-      <c r="B543" t="s">
-[...2 lines deleted...]
-      <c r="C543" t="s">
+      <c r="D543" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F543" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G543" s="1" t="s">
         <v>1847</v>
       </c>
-      <c r="D543" t="s">
-[...8 lines deleted...]
-      <c r="G543" s="1" t="s">
+      <c r="H543" t="s">
         <v>1848</v>
-      </c>
-[...1 lines deleted...]
-        <v>1849</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
         <v>1850</v>
       </c>
-      <c r="B544" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D544" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E544" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F544" t="s">
         <v>427</v>
       </c>
       <c r="G544" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="H544" t="s">
         <v>1852</v>
-      </c>
-[...1 lines deleted...]
-        <v>1853</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
         <v>1854</v>
       </c>
-      <c r="B545" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D545" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E545" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F545" t="s">
         <v>427</v>
       </c>
       <c r="G545" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H545" t="s">
         <v>1856</v>
-      </c>
-[...1 lines deleted...]
-        <v>1857</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
         <v>1858</v>
       </c>
-      <c r="B546" t="s">
-[...2 lines deleted...]
-      <c r="C546" t="s">
+      <c r="D546" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F546" t="s">
+        <v>427</v>
+      </c>
+      <c r="G546" s="1" t="s">
         <v>1859</v>
       </c>
-      <c r="D546" t="s">
-[...8 lines deleted...]
-      <c r="G546" s="1" t="s">
+      <c r="H546" t="s">
         <v>1860</v>
-      </c>
-[...1 lines deleted...]
-        <v>1861</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
         <v>1862</v>
       </c>
-      <c r="B547" t="s">
-[...2 lines deleted...]
-      <c r="C547" t="s">
+      <c r="D547" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F547" t="s">
+        <v>585</v>
+      </c>
+      <c r="G547" s="1" t="s">
         <v>1863</v>
       </c>
-      <c r="D547" t="s">
-[...8 lines deleted...]
-      <c r="G547" s="1" t="s">
+      <c r="H547" t="s">
         <v>1864</v>
-      </c>
-[...1 lines deleted...]
-        <v>1865</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
         <v>1866</v>
       </c>
-      <c r="B548" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D548" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E548" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F548" t="s">
         <v>654</v>
       </c>
       <c r="G548" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H548" t="s">
         <v>1868</v>
-      </c>
-[...1 lines deleted...]
-        <v>1869</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
         <v>1870</v>
       </c>
-      <c r="B549" t="s">
-[...2 lines deleted...]
-      <c r="C549" t="s">
+      <c r="D549" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F549" t="s">
+        <v>654</v>
+      </c>
+      <c r="G549" s="1" t="s">
         <v>1871</v>
       </c>
-      <c r="D549" t="s">
-[...8 lines deleted...]
-      <c r="G549" s="1" t="s">
+      <c r="H549" t="s">
         <v>1872</v>
-      </c>
-[...1 lines deleted...]
-        <v>1873</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
         <v>1874</v>
       </c>
-      <c r="B550" t="s">
-[...2 lines deleted...]
-      <c r="C550" t="s">
+      <c r="D550" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F550" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G550" s="1" t="s">
         <v>1875</v>
       </c>
-      <c r="D550" t="s">
-[...8 lines deleted...]
-      <c r="G550" s="1" t="s">
+      <c r="H550" t="s">
         <v>1876</v>
-      </c>
-[...1 lines deleted...]
-        <v>1877</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
         <v>1878</v>
       </c>
-      <c r="B551" t="s">
-[...2 lines deleted...]
-      <c r="C551" t="s">
+      <c r="D551" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F551" t="s">
+        <v>427</v>
+      </c>
+      <c r="G551" s="1" t="s">
         <v>1879</v>
       </c>
-      <c r="D551" t="s">
-[...8 lines deleted...]
-      <c r="G551" s="1" t="s">
+      <c r="H551" t="s">
         <v>1880</v>
-      </c>
-[...1 lines deleted...]
-        <v>1881</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
         <v>1882</v>
       </c>
-      <c r="B552" t="s">
-[...2 lines deleted...]
-      <c r="C552" t="s">
+      <c r="D552" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F552" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G552" s="1" t="s">
         <v>1883</v>
       </c>
-      <c r="D552" t="s">
-[...8 lines deleted...]
-      <c r="G552" s="1" t="s">
+      <c r="H552" t="s">
         <v>1884</v>
-      </c>
-[...1 lines deleted...]
-        <v>1885</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
         <v>1886</v>
       </c>
-      <c r="B553" t="s">
-[...2 lines deleted...]
-      <c r="C553" t="s">
+      <c r="D553" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F553" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G553" s="1" t="s">
         <v>1887</v>
       </c>
-      <c r="D553" t="s">
-[...8 lines deleted...]
-      <c r="G553" s="1" t="s">
+      <c r="H553" t="s">
         <v>1888</v>
-      </c>
-[...1 lines deleted...]
-        <v>1889</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
         <v>1890</v>
       </c>
-      <c r="B554" t="s">
-[...2 lines deleted...]
-      <c r="C554" t="s">
+      <c r="D554" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F554" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G554" s="1" t="s">
         <v>1891</v>
       </c>
-      <c r="D554" t="s">
-[...8 lines deleted...]
-      <c r="G554" s="1" t="s">
+      <c r="H554" t="s">
         <v>1892</v>
-      </c>
-[...1 lines deleted...]
-        <v>1893</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
         <v>1894</v>
       </c>
-      <c r="B555" t="s">
-[...2 lines deleted...]
-      <c r="C555" t="s">
+      <c r="D555" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F555" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G555" s="1" t="s">
         <v>1895</v>
       </c>
-      <c r="D555" t="s">
-[...8 lines deleted...]
-      <c r="G555" s="1" t="s">
+      <c r="H555" t="s">
         <v>1896</v>
-      </c>
-[...1 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
         <v>1898</v>
       </c>
-      <c r="B556" t="s">
-[...2 lines deleted...]
-      <c r="C556" t="s">
+      <c r="D556" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F556" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G556" s="1" t="s">
         <v>1899</v>
       </c>
-      <c r="D556" t="s">
-[...8 lines deleted...]
-      <c r="G556" s="1" t="s">
+      <c r="H556" t="s">
         <v>1900</v>
-      </c>
-[...1 lines deleted...]
-        <v>1901</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
         <v>1902</v>
       </c>
-      <c r="B557" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D557" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E557" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F557" t="s">
         <v>585</v>
       </c>
       <c r="G557" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="H557" t="s">
         <v>1904</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
         <v>1906</v>
       </c>
-      <c r="B558" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D558" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E558" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F558" t="s">
         <v>585</v>
       </c>
       <c r="G558" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="H558" t="s">
         <v>1908</v>
-      </c>
-[...1 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
         <v>1910</v>
       </c>
-      <c r="B559" t="s">
-[...2 lines deleted...]
-      <c r="C559" t="s">
+      <c r="D559" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F559" t="s">
+        <v>585</v>
+      </c>
+      <c r="G559" s="1" t="s">
         <v>1911</v>
       </c>
-      <c r="D559" t="s">
-[...8 lines deleted...]
-      <c r="G559" s="1" t="s">
+      <c r="H559" t="s">
         <v>1912</v>
-      </c>
-[...1 lines deleted...]
-        <v>1913</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
         <v>1914</v>
       </c>
-      <c r="B560" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D560" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E560" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F560" t="s">
         <v>654</v>
       </c>
       <c r="G560" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="H560" t="s">
         <v>1916</v>
-      </c>
-[...1 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
         <v>1918</v>
       </c>
-      <c r="B561" t="s">
-[...2 lines deleted...]
-      <c r="C561" t="s">
+      <c r="D561" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F561" t="s">
+        <v>654</v>
+      </c>
+      <c r="G561" s="1" t="s">
         <v>1919</v>
       </c>
-      <c r="D561" t="s">
-[...8 lines deleted...]
-      <c r="G561" s="1" t="s">
+      <c r="H561" t="s">
         <v>1920</v>
-      </c>
-[...1 lines deleted...]
-        <v>1921</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
         <v>1922</v>
       </c>
-      <c r="B562" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D562" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E562" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F562" t="s">
         <v>585</v>
       </c>
       <c r="G562" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="H562" t="s">
         <v>1924</v>
-      </c>
-[...1 lines deleted...]
-        <v>1925</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
         <v>1926</v>
       </c>
-      <c r="B563" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D563" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E563" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F563" t="s">
         <v>585</v>
       </c>
       <c r="G563" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H563" t="s">
         <v>1928</v>
-      </c>
-[...1 lines deleted...]
-        <v>1929</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
         <v>1930</v>
       </c>
-      <c r="B564" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D564" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E564" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F564" t="s">
         <v>585</v>
       </c>
       <c r="G564" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="H564" t="s">
         <v>1932</v>
-      </c>
-[...1 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
         <v>1934</v>
       </c>
-      <c r="B565" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D565" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E565" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F565" t="s">
         <v>585</v>
       </c>
       <c r="G565" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="H565" t="s">
         <v>1936</v>
-      </c>
-[...1 lines deleted...]
-        <v>1937</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
         <v>1938</v>
       </c>
-      <c r="B566" t="s">
-[...2 lines deleted...]
-      <c r="C566" t="s">
+      <c r="D566" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F566" t="s">
+        <v>585</v>
+      </c>
+      <c r="G566" s="1" t="s">
         <v>1939</v>
       </c>
-      <c r="D566" t="s">
-[...8 lines deleted...]
-      <c r="G566" s="1" t="s">
+      <c r="H566" t="s">
         <v>1940</v>
-      </c>
-[...1 lines deleted...]
-        <v>1941</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
         <v>1942</v>
       </c>
-      <c r="B567" t="s">
-[...2 lines deleted...]
-      <c r="C567" t="s">
+      <c r="D567" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F567" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G567" s="1" t="s">
         <v>1943</v>
       </c>
-      <c r="D567" t="s">
-[...8 lines deleted...]
-      <c r="G567" s="1" t="s">
+      <c r="H567" t="s">
         <v>1944</v>
-      </c>
-[...1 lines deleted...]
-        <v>1945</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
         <v>1946</v>
       </c>
-      <c r="B568" t="s">
-[...2 lines deleted...]
-      <c r="C568" t="s">
+      <c r="D568" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F568" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G568" s="1" t="s">
         <v>1947</v>
       </c>
-      <c r="D568" t="s">
-[...8 lines deleted...]
-      <c r="G568" s="1" t="s">
+      <c r="H568" t="s">
         <v>1948</v>
-      </c>
-[...1 lines deleted...]
-        <v>1949</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
         <v>1950</v>
       </c>
-      <c r="B569" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D569" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E569" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F569" t="s">
         <v>427</v>
       </c>
       <c r="G569" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="H569" t="s">
         <v>1952</v>
-      </c>
-[...1 lines deleted...]
-        <v>1953</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
         <v>1954</v>
       </c>
-      <c r="B570" t="s">
-[...2 lines deleted...]
-      <c r="C570" t="s">
+      <c r="D570" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F570" t="s">
+        <v>427</v>
+      </c>
+      <c r="G570" s="1" t="s">
         <v>1955</v>
       </c>
-      <c r="D570" t="s">
-[...8 lines deleted...]
-      <c r="G570" s="1" t="s">
+      <c r="H570" t="s">
         <v>1956</v>
-      </c>
-[...1 lines deleted...]
-        <v>1957</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
         <v>1958</v>
       </c>
-      <c r="B571" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D571" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E571" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F571" t="s">
         <v>585</v>
       </c>
       <c r="G571" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="H571" t="s">
         <v>1960</v>
-      </c>
-[...1 lines deleted...]
-        <v>1961</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
         <v>1962</v>
       </c>
-      <c r="B572" t="s">
-[...2 lines deleted...]
-      <c r="C572" t="s">
+      <c r="D572" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F572" t="s">
+        <v>585</v>
+      </c>
+      <c r="G572" s="1" t="s">
         <v>1963</v>
       </c>
-      <c r="D572" t="s">
-[...8 lines deleted...]
-      <c r="G572" s="1" t="s">
+      <c r="H572" t="s">
         <v>1964</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
         <v>1966</v>
       </c>
-      <c r="B573" t="s">
-[...2 lines deleted...]
-      <c r="C573" t="s">
+      <c r="D573" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F573" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G573" s="1" t="s">
         <v>1967</v>
       </c>
-      <c r="D573" t="s">
-[...8 lines deleted...]
-      <c r="G573" s="1" t="s">
+      <c r="H573" t="s">
         <v>1968</v>
-      </c>
-[...1 lines deleted...]
-        <v>1969</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
         <v>1970</v>
       </c>
-      <c r="B574" t="s">
-[...2 lines deleted...]
-      <c r="C574" t="s">
+      <c r="D574" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F574" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G574" s="1" t="s">
         <v>1971</v>
       </c>
-      <c r="D574" t="s">
-[...8 lines deleted...]
-      <c r="G574" s="1" t="s">
+      <c r="H574" t="s">
         <v>1972</v>
-      </c>
-[...1 lines deleted...]
-        <v>1973</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
         <v>1974</v>
       </c>
-      <c r="B575" t="s">
-[...2 lines deleted...]
-      <c r="C575" t="s">
+      <c r="D575" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F575" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G575" s="1" t="s">
         <v>1975</v>
       </c>
-      <c r="D575" t="s">
-[...8 lines deleted...]
-      <c r="G575" s="1" t="s">
+      <c r="H575" t="s">
         <v>1976</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
         <v>1978</v>
       </c>
-      <c r="B576" t="s">
-[...2 lines deleted...]
-      <c r="C576" t="s">
+      <c r="D576" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E576" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F576" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G576" s="1" t="s">
         <v>1979</v>
       </c>
-      <c r="D576" t="s">
-[...8 lines deleted...]
-      <c r="G576" s="1" t="s">
+      <c r="H576" t="s">
         <v>1980</v>
-      </c>
-[...1 lines deleted...]
-        <v>1981</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
         <v>1982</v>
       </c>
-      <c r="B577" t="s">
-[...2 lines deleted...]
-      <c r="C577" t="s">
+      <c r="D577" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F577" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G577" s="1" t="s">
         <v>1983</v>
       </c>
-      <c r="D577" t="s">
-[...8 lines deleted...]
-      <c r="G577" s="1" t="s">
+      <c r="H577" t="s">
         <v>1984</v>
-      </c>
-[...1 lines deleted...]
-        <v>1985</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
         <v>1986</v>
       </c>
-      <c r="B578" t="s">
-[...2 lines deleted...]
-      <c r="C578" t="s">
+      <c r="D578" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E578" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F578" t="s">
+        <v>585</v>
+      </c>
+      <c r="G578" s="1" t="s">
         <v>1987</v>
       </c>
-      <c r="D578" t="s">
-[...8 lines deleted...]
-      <c r="G578" s="1" t="s">
+      <c r="H578" t="s">
         <v>1988</v>
-      </c>
-[...1 lines deleted...]
-        <v>1989</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
         <v>1990</v>
       </c>
-      <c r="B579" t="s">
-[...2 lines deleted...]
-      <c r="C579" t="s">
+      <c r="D579" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F579" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G579" s="1" t="s">
         <v>1991</v>
       </c>
-      <c r="D579" t="s">
-[...8 lines deleted...]
-      <c r="G579" s="1" t="s">
+      <c r="H579" t="s">
         <v>1992</v>
-      </c>
-[...1 lines deleted...]
-        <v>1993</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
         <v>1994</v>
       </c>
-      <c r="B580" t="s">
-[...2 lines deleted...]
-      <c r="C580" t="s">
+      <c r="D580" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F580" t="s">
+        <v>654</v>
+      </c>
+      <c r="G580" s="1" t="s">
         <v>1995</v>
       </c>
-      <c r="D580" t="s">
-[...8 lines deleted...]
-      <c r="G580" s="1" t="s">
+      <c r="H580" t="s">
         <v>1996</v>
-      </c>
-[...1 lines deleted...]
-        <v>1997</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
         <v>1998</v>
       </c>
-      <c r="B581" t="s">
-[...2 lines deleted...]
-      <c r="C581" t="s">
+      <c r="D581" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F581" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G581" s="1" t="s">
         <v>1999</v>
       </c>
-      <c r="D581" t="s">
-[...8 lines deleted...]
-      <c r="G581" s="1" t="s">
+      <c r="H581" t="s">
         <v>2000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2001</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
         <v>2002</v>
       </c>
-      <c r="B582" t="s">
-[...2 lines deleted...]
-      <c r="C582" t="s">
+      <c r="D582" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E582" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F582" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G582" s="1" t="s">
         <v>2003</v>
       </c>
-      <c r="D582" t="s">
-[...8 lines deleted...]
-      <c r="G582" s="1" t="s">
+      <c r="H582" t="s">
         <v>2004</v>
-      </c>
-[...1 lines deleted...]
-        <v>2005</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
         <v>2006</v>
       </c>
-      <c r="B583" t="s">
-[...2 lines deleted...]
-      <c r="C583" t="s">
+      <c r="D583" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E583" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F583" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G583" s="1" t="s">
         <v>2007</v>
       </c>
-      <c r="D583" t="s">
-[...8 lines deleted...]
-      <c r="G583" s="1" t="s">
+      <c r="H583" t="s">
         <v>2008</v>
-      </c>
-[...1 lines deleted...]
-        <v>2009</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
         <v>2010</v>
       </c>
-      <c r="B584" t="s">
-[...2 lines deleted...]
-      <c r="C584" t="s">
+      <c r="D584" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E584" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F584" t="s">
+        <v>654</v>
+      </c>
+      <c r="G584" s="1" t="s">
         <v>2011</v>
       </c>
-      <c r="D584" t="s">
-[...8 lines deleted...]
-      <c r="G584" s="1" t="s">
+      <c r="H584" t="s">
         <v>2012</v>
-      </c>
-[...1 lines deleted...]
-        <v>2013</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
         <v>2014</v>
       </c>
-      <c r="B585" t="s">
-[...2 lines deleted...]
-      <c r="C585" t="s">
+      <c r="D585" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E585" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F585" t="s">
+        <v>585</v>
+      </c>
+      <c r="G585" s="1" t="s">
         <v>2015</v>
       </c>
-      <c r="D585" t="s">
-[...8 lines deleted...]
-      <c r="G585" s="1" t="s">
+      <c r="H585" t="s">
         <v>2016</v>
-      </c>
-[...1 lines deleted...]
-        <v>2017</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
         <v>2018</v>
       </c>
-      <c r="B586" t="s">
-[...2 lines deleted...]
-      <c r="C586" t="s">
+      <c r="D586" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E586" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F586" t="s">
+        <v>411</v>
+      </c>
+      <c r="G586" s="1" t="s">
         <v>2019</v>
       </c>
-      <c r="D586" t="s">
-[...8 lines deleted...]
-      <c r="G586" s="1" t="s">
+      <c r="H586" t="s">
         <v>2020</v>
-      </c>
-[...1 lines deleted...]
-        <v>2021</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
         <v>2022</v>
       </c>
-      <c r="B587" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D587" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E587" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F587" t="s">
         <v>585</v>
       </c>
       <c r="G587" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H587" t="s">
         <v>2024</v>
-      </c>
-[...1 lines deleted...]
-        <v>2025</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
         <v>2026</v>
       </c>
-      <c r="B588" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D588" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E588" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F588" t="s">
         <v>585</v>
       </c>
       <c r="G588" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H588" t="s">
         <v>2028</v>
-      </c>
-[...1 lines deleted...]
-        <v>2029</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
         <v>2030</v>
       </c>
-      <c r="B589" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D589" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E589" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F589" t="s">
         <v>585</v>
       </c>
       <c r="G589" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H589" t="s">
         <v>2032</v>
-      </c>
-[...1 lines deleted...]
-        <v>2033</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
         <v>2034</v>
       </c>
-      <c r="B590" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D590" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E590" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F590" t="s">
         <v>585</v>
       </c>
       <c r="G590" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="H590" t="s">
         <v>2036</v>
-      </c>
-[...1 lines deleted...]
-        <v>2037</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
         <v>2038</v>
       </c>
-      <c r="B591" t="s">
-[...2 lines deleted...]
-      <c r="C591" t="s">
+      <c r="D591" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E591" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F591" t="s">
+        <v>585</v>
+      </c>
+      <c r="G591" s="1" t="s">
         <v>2039</v>
       </c>
-      <c r="D591" t="s">
-[...8 lines deleted...]
-      <c r="G591" s="1" t="s">
+      <c r="H591" t="s">
         <v>2040</v>
-      </c>
-[...1 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
         <v>2042</v>
       </c>
-      <c r="B592" t="s">
-[...2 lines deleted...]
-      <c r="C592" t="s">
+      <c r="D592" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E592" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F592" t="s">
+        <v>654</v>
+      </c>
+      <c r="G592" s="1" t="s">
         <v>2043</v>
       </c>
-      <c r="D592" t="s">
-[...8 lines deleted...]
-      <c r="G592" s="1" t="s">
+      <c r="H592" t="s">
         <v>2044</v>
-      </c>
-[...1 lines deleted...]
-        <v>2045</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
         <v>2046</v>
       </c>
-      <c r="B593" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D593" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E593" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F593" t="s">
         <v>411</v>
       </c>
       <c r="G593" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H593" t="s">
         <v>2048</v>
-      </c>
-[...1 lines deleted...]
-        <v>2049</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
         <v>2050</v>
       </c>
-      <c r="B594" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D594" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E594" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F594" t="s">
         <v>411</v>
       </c>
       <c r="G594" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="H594" t="s">
         <v>2052</v>
-      </c>
-[...1 lines deleted...]
-        <v>2053</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
         <v>2054</v>
       </c>
-      <c r="B595" t="s">
-[...2 lines deleted...]
-      <c r="C595" t="s">
+      <c r="D595" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E595" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F595" t="s">
+        <v>411</v>
+      </c>
+      <c r="G595" s="1" t="s">
         <v>2055</v>
       </c>
-      <c r="D595" t="s">
-[...8 lines deleted...]
-      <c r="G595" s="1" t="s">
+      <c r="H595" t="s">
         <v>2056</v>
-      </c>
-[...1 lines deleted...]
-        <v>2057</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
         <v>2058</v>
       </c>
-      <c r="B596" t="s">
-[...2 lines deleted...]
-      <c r="C596" t="s">
+      <c r="D596" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E596" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F596" t="s">
+        <v>427</v>
+      </c>
+      <c r="G596" s="1" t="s">
         <v>2059</v>
       </c>
-      <c r="D596" t="s">
-[...8 lines deleted...]
-      <c r="G596" s="1" t="s">
+      <c r="H596" t="s">
         <v>2060</v>
-      </c>
-[...1 lines deleted...]
-        <v>2061</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
         <v>2062</v>
       </c>
-      <c r="B597" t="s">
-[...2 lines deleted...]
-      <c r="C597" t="s">
+      <c r="D597" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E597" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F597" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G597" s="1" t="s">
         <v>2063</v>
       </c>
-      <c r="D597" t="s">
-[...8 lines deleted...]
-      <c r="G597" s="1" t="s">
+      <c r="H597" t="s">
         <v>2064</v>
-      </c>
-[...1 lines deleted...]
-        <v>2065</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
         <v>2066</v>
       </c>
-      <c r="B598" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D598" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E598" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F598" t="s">
         <v>427</v>
       </c>
       <c r="G598" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="H598" t="s">
         <v>2068</v>
-      </c>
-[...1 lines deleted...]
-        <v>2069</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
         <v>2070</v>
       </c>
-      <c r="B599" t="s">
-[...2 lines deleted...]
-      <c r="C599" t="s">
+      <c r="D599" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E599" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F599" t="s">
+        <v>427</v>
+      </c>
+      <c r="G599" s="1" t="s">
         <v>2071</v>
       </c>
-      <c r="D599" t="s">
-[...8 lines deleted...]
-      <c r="G599" s="1" t="s">
+      <c r="H599" t="s">
         <v>2072</v>
-      </c>
-[...1 lines deleted...]
-        <v>2073</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
         <v>2074</v>
       </c>
-      <c r="B600" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D600" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E600" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F600" t="s">
         <v>654</v>
       </c>
       <c r="G600" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="H600" t="s">
         <v>2076</v>
-      </c>
-[...1 lines deleted...]
-        <v>2077</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
         <v>2078</v>
       </c>
-      <c r="B601" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D601" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E601" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F601" t="s">
         <v>654</v>
       </c>
       <c r="G601" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="H601" t="s">
         <v>2080</v>
-      </c>
-[...1 lines deleted...]
-        <v>2081</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
         <v>2082</v>
       </c>
-      <c r="B602" t="s">
-[...2 lines deleted...]
-      <c r="C602" t="s">
+      <c r="D602" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E602" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F602" t="s">
+        <v>654</v>
+      </c>
+      <c r="G602" s="1" t="s">
         <v>2083</v>
       </c>
-      <c r="D602" t="s">
-[...8 lines deleted...]
-      <c r="G602" s="1" t="s">
+      <c r="H602" t="s">
         <v>2084</v>
-      </c>
-[...1 lines deleted...]
-        <v>2085</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
         <v>2086</v>
       </c>
-      <c r="B603" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D603" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E603" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F603" t="s">
         <v>585</v>
       </c>
       <c r="G603" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="H603" t="s">
         <v>2088</v>
-      </c>
-[...1 lines deleted...]
-        <v>2089</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
         <v>2090</v>
       </c>
-      <c r="B604" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D604" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E604" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F604" t="s">
         <v>585</v>
       </c>
       <c r="G604" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="H604" t="s">
         <v>2092</v>
-      </c>
-[...1 lines deleted...]
-        <v>2093</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
         <v>2094</v>
       </c>
-      <c r="B605" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D605" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E605" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F605" t="s">
         <v>585</v>
       </c>
       <c r="G605" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="H605" t="s">
         <v>2096</v>
-      </c>
-[...1 lines deleted...]
-        <v>2097</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
         <v>2098</v>
       </c>
-      <c r="B606" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D606" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E606" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F606" t="s">
         <v>585</v>
       </c>
       <c r="G606" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="H606" t="s">
         <v>2100</v>
-      </c>
-[...1 lines deleted...]
-        <v>2101</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
         <v>2102</v>
       </c>
-      <c r="B607" t="s">
-[...2 lines deleted...]
-      <c r="C607" t="s">
+      <c r="D607" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E607" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F607" t="s">
+        <v>585</v>
+      </c>
+      <c r="G607" s="1" t="s">
         <v>2103</v>
       </c>
-      <c r="D607" t="s">
-[...8 lines deleted...]
-      <c r="G607" s="1" t="s">
+      <c r="H607" t="s">
         <v>2104</v>
-      </c>
-[...1 lines deleted...]
-        <v>2105</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
         <v>2106</v>
       </c>
-      <c r="B608" t="s">
-[...2 lines deleted...]
-      <c r="C608" t="s">
+      <c r="D608" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E608" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F608" t="s">
+        <v>427</v>
+      </c>
+      <c r="G608" s="1" t="s">
         <v>2107</v>
       </c>
-      <c r="D608" t="s">
-[...8 lines deleted...]
-      <c r="G608" s="1" t="s">
+      <c r="H608" t="s">
         <v>2108</v>
-      </c>
-[...1 lines deleted...]
-        <v>2109</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
         <v>2110</v>
       </c>
-      <c r="B609" t="s">
-[...2 lines deleted...]
-      <c r="C609" t="s">
+      <c r="D609" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E609" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F609" t="s">
+        <v>654</v>
+      </c>
+      <c r="G609" s="1" t="s">
         <v>2111</v>
       </c>
-      <c r="D609" t="s">
-[...8 lines deleted...]
-      <c r="G609" s="1" t="s">
+      <c r="H609" t="s">
         <v>2112</v>
-      </c>
-[...1 lines deleted...]
-        <v>2113</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
         <v>2114</v>
       </c>
-      <c r="B610" t="s">
-[...2 lines deleted...]
-      <c r="C610" t="s">
+      <c r="D610" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E610" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F610" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G610" s="1" t="s">
         <v>2115</v>
       </c>
-      <c r="D610" t="s">
-[...5 lines deleted...]
-      <c r="F610" t="s">
+      <c r="H610" t="s">
         <v>2116</v>
-      </c>
-[...4 lines deleted...]
-        <v>2118</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D611" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E611" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F611" t="s">
         <v>2119</v>
       </c>
-      <c r="B611" t="s">
-[...2 lines deleted...]
-      <c r="C611" t="s">
+      <c r="G611" s="1" t="s">
         <v>2120</v>
       </c>
-      <c r="D611" t="s">
-[...8 lines deleted...]
-      <c r="G611" s="1" t="s">
+      <c r="H611" t="s">
         <v>2121</v>
-      </c>
-[...1 lines deleted...]
-        <v>2122</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
         <v>2123</v>
       </c>
-      <c r="B612" t="s">
-[...2 lines deleted...]
-      <c r="C612" t="s">
+      <c r="D612" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E612" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F612" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G612" s="1" t="s">
         <v>2124</v>
       </c>
-      <c r="D612" t="s">
-[...8 lines deleted...]
-      <c r="G612" s="1" t="s">
+      <c r="H612" t="s">
         <v>2125</v>
-      </c>
-[...1 lines deleted...]
-        <v>2126</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
         <v>2127</v>
       </c>
-      <c r="B613" t="s">
-[...2 lines deleted...]
-      <c r="C613" t="s">
+      <c r="D613" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E613" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F613" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G613" s="1" t="s">
         <v>2128</v>
       </c>
-      <c r="D613" t="s">
-[...8 lines deleted...]
-      <c r="G613" s="1" t="s">
+      <c r="H613" t="s">
         <v>2129</v>
-      </c>
-[...1 lines deleted...]
-        <v>2130</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
         <v>2131</v>
       </c>
-      <c r="B614" t="s">
-[...2 lines deleted...]
-      <c r="C614" t="s">
+      <c r="D614" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E614" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F614" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G614" s="1" t="s">
         <v>2132</v>
       </c>
-      <c r="D614" t="s">
-[...8 lines deleted...]
-      <c r="G614" s="1" t="s">
+      <c r="H614" t="s">
         <v>2133</v>
-      </c>
-[...1 lines deleted...]
-        <v>2134</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
         <v>2135</v>
       </c>
-      <c r="B615" t="s">
-[...2 lines deleted...]
-      <c r="C615" t="s">
+      <c r="D615" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E615" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F615" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G615" s="1" t="s">
         <v>2136</v>
       </c>
-      <c r="D615" t="s">
-[...8 lines deleted...]
-      <c r="G615" s="1" t="s">
+      <c r="H615" t="s">
         <v>2137</v>
-      </c>
-[...1 lines deleted...]
-        <v>2138</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
         <v>2139</v>
       </c>
-      <c r="B616" t="s">
-[...2 lines deleted...]
-      <c r="C616" t="s">
+      <c r="D616" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E616" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F616" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G616" s="1" t="s">
         <v>2140</v>
       </c>
-      <c r="D616" t="s">
-[...8 lines deleted...]
-      <c r="G616" s="1" t="s">
+      <c r="H616" t="s">
         <v>2141</v>
-      </c>
-[...1 lines deleted...]
-        <v>2142</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
         <v>2143</v>
       </c>
-      <c r="B617" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D617" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E617" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F617" t="s">
         <v>585</v>
       </c>
       <c r="G617" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H617" t="s">
         <v>2145</v>
-      </c>
-[...1 lines deleted...]
-        <v>2146</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
         <v>2147</v>
       </c>
-      <c r="B618" t="s">
-[...2 lines deleted...]
-      <c r="C618" t="s">
+      <c r="D618" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E618" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F618" t="s">
+        <v>585</v>
+      </c>
+      <c r="G618" s="1" t="s">
         <v>2148</v>
       </c>
-      <c r="D618" t="s">
-[...5 lines deleted...]
-      <c r="G618" s="1" t="s">
+      <c r="H618" t="s">
         <v>2149</v>
-      </c>
-[...1 lines deleted...]
-        <v>2150</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
         <v>2151</v>
       </c>
-      <c r="B619" t="s">
-[...2 lines deleted...]
-      <c r="C619" t="s">
+      <c r="D619" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E619" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G619" s="1" t="s">
         <v>2152</v>
       </c>
-      <c r="D619" t="s">
-[...8 lines deleted...]
-      <c r="G619" s="1" t="s">
+      <c r="H619" t="s">
         <v>2153</v>
-      </c>
-[...1 lines deleted...]
-        <v>2154</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
         <v>2155</v>
       </c>
-      <c r="B620" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D620" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E620" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F620" t="s">
         <v>654</v>
       </c>
       <c r="G620" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="H620" t="s">
         <v>2157</v>
-      </c>
-[...1 lines deleted...]
-        <v>2158</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
         <v>2159</v>
       </c>
-      <c r="B621" t="s">
-[...2 lines deleted...]
-      <c r="C621" t="s">
+      <c r="D621" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E621" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F621" t="s">
+        <v>654</v>
+      </c>
+      <c r="G621" s="1" t="s">
         <v>2160</v>
       </c>
-      <c r="D621" t="s">
-[...8 lines deleted...]
-      <c r="G621" s="1" t="s">
+      <c r="H621" t="s">
         <v>2161</v>
-      </c>
-[...1 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
         <v>2163</v>
       </c>
-      <c r="B622" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D622" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E622" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F622" t="s">
         <v>585</v>
       </c>
       <c r="G622" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="H622" t="s">
         <v>2165</v>
-      </c>
-[...1 lines deleted...]
-        <v>2166</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
         <v>2167</v>
       </c>
-      <c r="B623" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D623" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E623" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F623" t="s">
         <v>585</v>
       </c>
       <c r="G623" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H623" t="s">
         <v>2169</v>
-      </c>
-[...1 lines deleted...]
-        <v>2170</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
         <v>2171</v>
       </c>
-      <c r="B624" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D624" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E624" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F624" t="s">
         <v>585</v>
       </c>
       <c r="G624" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H624" t="s">
         <v>2173</v>
-      </c>
-[...1 lines deleted...]
-        <v>2174</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
         <v>2175</v>
       </c>
-      <c r="B625" t="s">
-[...2 lines deleted...]
-      <c r="C625" t="s">
+      <c r="D625" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E625" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F625" t="s">
+        <v>585</v>
+      </c>
+      <c r="G625" s="1" t="s">
         <v>2176</v>
       </c>
-      <c r="D625" t="s">
-[...8 lines deleted...]
-      <c r="G625" s="1" t="s">
+      <c r="H625" t="s">
         <v>2177</v>
-      </c>
-[...1 lines deleted...]
-        <v>2178</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
         <v>2179</v>
       </c>
-      <c r="B626" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D626" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E626" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F626" t="s">
         <v>427</v>
       </c>
       <c r="G626" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H626" t="s">
         <v>2181</v>
-      </c>
-[...1 lines deleted...]
-        <v>2182</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
         <v>2183</v>
       </c>
-      <c r="B627" t="s">
-[...2 lines deleted...]
-      <c r="C627" t="s">
+      <c r="D627" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E627" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F627" t="s">
+        <v>427</v>
+      </c>
+      <c r="G627" s="1" t="s">
         <v>2184</v>
       </c>
-      <c r="D627" t="s">
-[...8 lines deleted...]
-      <c r="G627" s="1" t="s">
+      <c r="H627" t="s">
         <v>2185</v>
-      </c>
-[...1 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
         <v>2187</v>
       </c>
-      <c r="B628" t="s">
-[...2 lines deleted...]
-      <c r="C628" t="s">
+      <c r="D628" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E628" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F628" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G628" s="1" t="s">
         <v>2188</v>
       </c>
-      <c r="D628" t="s">
-[...8 lines deleted...]
-      <c r="G628" s="1" t="s">
+      <c r="H628" t="s">
         <v>2189</v>
-      </c>
-[...1 lines deleted...]
-        <v>2190</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
         <v>2191</v>
       </c>
-      <c r="B629" t="s">
-[...2 lines deleted...]
-      <c r="C629" t="s">
+      <c r="D629" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E629" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F629" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G629" s="1" t="s">
         <v>2192</v>
       </c>
-      <c r="D629" t="s">
-[...8 lines deleted...]
-      <c r="G629" s="1" t="s">
+      <c r="H629" t="s">
         <v>2193</v>
-      </c>
-[...1 lines deleted...]
-        <v>2194</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
         <v>2195</v>
       </c>
-      <c r="B630" t="s">
-[...2 lines deleted...]
-      <c r="C630" t="s">
+      <c r="D630" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E630" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F630" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G630" s="1" t="s">
         <v>2196</v>
       </c>
-      <c r="D630" t="s">
-[...8 lines deleted...]
-      <c r="G630" s="1" t="s">
+      <c r="H630" t="s">
         <v>2197</v>
-      </c>
-[...1 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
         <v>2199</v>
       </c>
-      <c r="B631" t="s">
-[...2 lines deleted...]
-      <c r="C631" t="s">
+      <c r="D631" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E631" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F631" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G631" s="1" t="s">
         <v>2200</v>
       </c>
-      <c r="D631" t="s">
-[...8 lines deleted...]
-      <c r="G631" s="1" t="s">
+      <c r="H631" t="s">
         <v>2201</v>
-      </c>
-[...1 lines deleted...]
-        <v>2202</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
         <v>2203</v>
       </c>
-      <c r="B632" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D632" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E632" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F632" t="s">
         <v>411</v>
       </c>
       <c r="G632" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="H632" t="s">
         <v>2205</v>
-      </c>
-[...1 lines deleted...]
-        <v>2206</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
         <v>2207</v>
       </c>
-      <c r="B633" t="s">
-[...2 lines deleted...]
-      <c r="C633" t="s">
+      <c r="D633" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E633" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F633" t="s">
+        <v>411</v>
+      </c>
+      <c r="G633" s="1" t="s">
         <v>2208</v>
       </c>
-      <c r="D633" t="s">
-[...8 lines deleted...]
-      <c r="G633" s="1" t="s">
+      <c r="H633" t="s">
         <v>2209</v>
-      </c>
-[...1 lines deleted...]
-        <v>2210</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
         <v>2211</v>
       </c>
-      <c r="B634" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D634" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E634" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F634" t="s">
         <v>585</v>
       </c>
       <c r="G634" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="H634" t="s">
         <v>2213</v>
-      </c>
-[...1 lines deleted...]
-        <v>2210</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
         <v>2214</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
         <v>2215</v>
       </c>
       <c r="D635" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E635" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F635" t="s">
         <v>585</v>
       </c>
       <c r="G635" s="1" t="s">
         <v>2216</v>
       </c>
       <c r="H635" t="s">
-        <v>2217</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
         <v>2218</v>
       </c>
-      <c r="B636" t="s">
-[...2 lines deleted...]
-      <c r="C636" t="s">
+      <c r="D636" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E636" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F636" t="s">
+        <v>585</v>
+      </c>
+      <c r="G636" s="1" t="s">
         <v>2219</v>
       </c>
-      <c r="D636" t="s">
-[...8 lines deleted...]
-      <c r="G636" s="1" t="s">
+      <c r="H636" t="s">
         <v>2220</v>
-      </c>
-[...1 lines deleted...]
-        <v>2221</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
         <v>2222</v>
       </c>
-      <c r="B637" t="s">
-[...2 lines deleted...]
-      <c r="C637" t="s">
+      <c r="D637" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E637" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F637" t="s">
+        <v>411</v>
+      </c>
+      <c r="G637" s="1" t="s">
         <v>2223</v>
       </c>
-      <c r="D637" t="s">
-[...8 lines deleted...]
-      <c r="G637" s="1" t="s">
+      <c r="H637" t="s">
         <v>2224</v>
-      </c>
-[...1 lines deleted...]
-        <v>2225</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
         <v>2226</v>
       </c>
-      <c r="B638" t="s">
-[...2 lines deleted...]
-      <c r="C638" t="s">
+      <c r="D638" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E638" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F638" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G638" s="1" t="s">
         <v>2227</v>
       </c>
-      <c r="D638" t="s">
-[...8 lines deleted...]
-      <c r="G638" s="1" t="s">
+      <c r="H638" t="s">
         <v>2228</v>
-      </c>
-[...1 lines deleted...]
-        <v>2229</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
         <v>2230</v>
       </c>
-      <c r="B639" t="s">
-[...2 lines deleted...]
-      <c r="C639" t="s">
+      <c r="D639" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E639" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F639" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G639" s="1" t="s">
         <v>2231</v>
       </c>
-      <c r="D639" t="s">
-[...8 lines deleted...]
-      <c r="G639" s="1" t="s">
+      <c r="H639" t="s">
         <v>2232</v>
-      </c>
-[...1 lines deleted...]
-        <v>2233</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
         <v>2234</v>
       </c>
-      <c r="B640" t="s">
-[...2 lines deleted...]
-      <c r="C640" t="s">
+      <c r="D640" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E640" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F640" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G640" s="1" t="s">
         <v>2235</v>
       </c>
-      <c r="D640" t="s">
-[...8 lines deleted...]
-      <c r="G640" s="1" t="s">
+      <c r="H640" t="s">
         <v>2236</v>
-      </c>
-[...1 lines deleted...]
-        <v>2237</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
         <v>2238</v>
       </c>
-      <c r="B641" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D641" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E641" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F641" t="s">
         <v>654</v>
       </c>
       <c r="G641" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="H641" t="s">
         <v>2240</v>
-      </c>
-[...1 lines deleted...]
-        <v>2241</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
         <v>2242</v>
       </c>
-      <c r="B642" t="s">
-[...2 lines deleted...]
-      <c r="C642" t="s">
+      <c r="D642" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E642" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F642" t="s">
+        <v>654</v>
+      </c>
+      <c r="G642" s="1" t="s">
         <v>2243</v>
       </c>
-      <c r="D642" t="s">
-[...8 lines deleted...]
-      <c r="G642" s="1" t="s">
+      <c r="H642" t="s">
         <v>2244</v>
-      </c>
-[...1 lines deleted...]
-        <v>2245</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
         <v>2246</v>
       </c>
-      <c r="B643" t="s">
-[...2 lines deleted...]
-      <c r="C643" t="s">
+      <c r="D643" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E643" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F643" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G643" s="1" t="s">
         <v>2247</v>
       </c>
-      <c r="D643" t="s">
-[...8 lines deleted...]
-      <c r="G643" s="1" t="s">
+      <c r="H643" t="s">
         <v>2248</v>
-      </c>
-[...1 lines deleted...]
-        <v>2249</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
         <v>2250</v>
       </c>
-      <c r="B644" t="s">
-[...2 lines deleted...]
-      <c r="C644" t="s">
+      <c r="D644" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E644" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F644" t="s">
+        <v>427</v>
+      </c>
+      <c r="G644" s="1" t="s">
         <v>2251</v>
       </c>
-      <c r="D644" t="s">
-[...8 lines deleted...]
-      <c r="G644" s="1" t="s">
+      <c r="H644" t="s">
         <v>2252</v>
-      </c>
-[...1 lines deleted...]
-        <v>2253</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
         <v>2254</v>
       </c>
-      <c r="B645" t="s">
-[...2 lines deleted...]
-      <c r="C645" t="s">
+      <c r="D645" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E645" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F645" t="s">
+        <v>411</v>
+      </c>
+      <c r="G645" s="1" t="s">
         <v>2255</v>
       </c>
-      <c r="D645" t="s">
-[...8 lines deleted...]
-      <c r="G645" s="1" t="s">
+      <c r="H645" t="s">
         <v>2256</v>
-      </c>
-[...1 lines deleted...]
-        <v>2257</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
         <v>2258</v>
       </c>
-      <c r="B646" t="s">
-[...2 lines deleted...]
-      <c r="C646" t="s">
+      <c r="D646" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E646" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F646" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G646" s="1" t="s">
         <v>2259</v>
       </c>
-      <c r="D646" t="s">
-[...8 lines deleted...]
-      <c r="G646" s="1" t="s">
+      <c r="H646" t="s">
         <v>2260</v>
-      </c>
-[...1 lines deleted...]
-        <v>2261</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
         <v>2262</v>
       </c>
-      <c r="B647" t="s">
-[...2 lines deleted...]
-      <c r="C647" t="s">
+      <c r="D647" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E647" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F647" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G647" s="1" t="s">
         <v>2263</v>
       </c>
-      <c r="D647" t="s">
-[...8 lines deleted...]
-      <c r="G647" s="1" t="s">
+      <c r="H647" t="s">
         <v>2264</v>
-      </c>
-[...1 lines deleted...]
-        <v>1691</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
         <v>2265</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
         <v>2266</v>
       </c>
       <c r="D648" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E648" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F648" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="G648" s="1" t="s">
         <v>2267</v>
       </c>
       <c r="H648" t="s">
-        <v>2268</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
         <v>2269</v>
       </c>
-      <c r="B649" t="s">
-[...2 lines deleted...]
-      <c r="C649" t="s">
+      <c r="D649" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E649" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F649" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G649" s="1" t="s">
         <v>2270</v>
       </c>
-      <c r="D649" t="s">
-[...8 lines deleted...]
-      <c r="G649" s="1" t="s">
+      <c r="H649" t="s">
         <v>2271</v>
-      </c>
-[...1 lines deleted...]
-        <v>2272</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
         <v>2273</v>
       </c>
-      <c r="B650" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D650" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E650" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F650" t="s">
         <v>585</v>
       </c>
       <c r="G650" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="H650" t="s">
         <v>2275</v>
-      </c>
-[...1 lines deleted...]
-        <v>2276</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
         <v>2277</v>
       </c>
-      <c r="B651" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D651" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E651" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F651" t="s">
         <v>585</v>
       </c>
       <c r="G651" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="H651" t="s">
         <v>2279</v>
-      </c>
-[...1 lines deleted...]
-        <v>2280</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
         <v>2281</v>
       </c>
-      <c r="B652" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D652" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E652" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F652" t="s">
         <v>585</v>
       </c>
       <c r="G652" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="H652" t="s">
         <v>2283</v>
-      </c>
-[...1 lines deleted...]
-        <v>2284</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
         <v>2285</v>
       </c>
-      <c r="B653" t="s">
-[...2 lines deleted...]
-      <c r="C653" t="s">
+      <c r="D653" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E653" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F653" t="s">
+        <v>585</v>
+      </c>
+      <c r="G653" s="1" t="s">
         <v>2286</v>
       </c>
-      <c r="D653" t="s">
-[...8 lines deleted...]
-      <c r="G653" s="1" t="s">
+      <c r="H653" t="s">
         <v>2287</v>
-      </c>
-[...1 lines deleted...]
-        <v>2288</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
         <v>2289</v>
       </c>
-      <c r="B654" t="s">
-[...2 lines deleted...]
-      <c r="C654" t="s">
+      <c r="D654" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E654" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F654" t="s">
+        <v>654</v>
+      </c>
+      <c r="G654" s="1" t="s">
         <v>2290</v>
       </c>
-      <c r="D654" t="s">
-[...8 lines deleted...]
-      <c r="G654" s="1" t="s">
+      <c r="H654" t="s">
         <v>2291</v>
-      </c>
-[...1 lines deleted...]
-        <v>2292</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
         <v>2293</v>
       </c>
-      <c r="B655" t="s">
-[...2 lines deleted...]
-      <c r="C655" t="s">
+      <c r="D655" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E655" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F655" t="s">
+        <v>427</v>
+      </c>
+      <c r="G655" s="1" t="s">
         <v>2294</v>
       </c>
-      <c r="D655" t="s">
-[...8 lines deleted...]
-      <c r="G655" s="1" t="s">
+      <c r="H655" t="s">
         <v>2295</v>
-      </c>
-[...1 lines deleted...]
-        <v>2296</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
         <v>2297</v>
       </c>
-      <c r="B656" t="s">
-[...2 lines deleted...]
-      <c r="C656" t="s">
+      <c r="D656" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E656" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F656" t="s">
+        <v>411</v>
+      </c>
+      <c r="G656" s="1" t="s">
         <v>2298</v>
       </c>
-      <c r="D656" t="s">
-[...8 lines deleted...]
-      <c r="G656" s="1" t="s">
+      <c r="H656" t="s">
         <v>2299</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
         <v>2301</v>
       </c>
-      <c r="B657" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D657" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E657" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F657" t="s">
         <v>585</v>
       </c>
       <c r="G657" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="H657" t="s">
         <v>2303</v>
-      </c>
-[...1 lines deleted...]
-        <v>2304</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
         <v>2305</v>
       </c>
-      <c r="B658" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D658" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E658" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F658" t="s">
         <v>585</v>
       </c>
       <c r="G658" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="H658" t="s">
         <v>2307</v>
-      </c>
-[...1 lines deleted...]
-        <v>2308</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
         <v>2309</v>
       </c>
-      <c r="B659" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D659" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E659" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F659" t="s">
         <v>585</v>
       </c>
       <c r="G659" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="H659" t="s">
         <v>2311</v>
-      </c>
-[...1 lines deleted...]
-        <v>2312</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
         <v>2313</v>
       </c>
-      <c r="B660" t="s">
-[...2 lines deleted...]
-      <c r="C660" t="s">
+      <c r="D660" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E660" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F660" t="s">
+        <v>585</v>
+      </c>
+      <c r="G660" s="1" t="s">
         <v>2314</v>
       </c>
-      <c r="D660" t="s">
-[...8 lines deleted...]
-      <c r="G660" s="1" t="s">
+      <c r="H660" t="s">
         <v>2315</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
         <v>2317</v>
       </c>
-      <c r="B661" t="s">
-[...2 lines deleted...]
-      <c r="C661" t="s">
+      <c r="D661" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E661" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F661" t="s">
+        <v>427</v>
+      </c>
+      <c r="G661" s="1" t="s">
         <v>2318</v>
       </c>
-      <c r="D661" t="s">
-[...8 lines deleted...]
-      <c r="G661" s="1" t="s">
+      <c r="H661" t="s">
         <v>2319</v>
-      </c>
-[...1 lines deleted...]
-        <v>2320</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
         <v>2321</v>
       </c>
-      <c r="B662" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D662" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E662" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F662" t="s">
         <v>585</v>
       </c>
       <c r="G662" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H662" t="s">
         <v>2323</v>
-      </c>
-[...1 lines deleted...]
-        <v>2324</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
         <v>2325</v>
       </c>
-      <c r="B663" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D663" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E663" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F663" t="s">
         <v>585</v>
       </c>
       <c r="G663" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H663" t="s">
         <v>2327</v>
-      </c>
-[...1 lines deleted...]
-        <v>2328</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
         <v>2329</v>
       </c>
-      <c r="B664" t="s">
-[...2 lines deleted...]
-      <c r="C664" t="s">
+      <c r="D664" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E664" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F664" t="s">
+        <v>585</v>
+      </c>
+      <c r="G664" s="1" t="s">
         <v>2330</v>
       </c>
-      <c r="D664" t="s">
-[...8 lines deleted...]
-      <c r="G664" s="1" t="s">
+      <c r="H664" t="s">
         <v>2331</v>
-      </c>
-[...1 lines deleted...]
-        <v>2332</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
         <v>2333</v>
       </c>
-      <c r="B665" t="s">
-[...2 lines deleted...]
-      <c r="C665" t="s">
+      <c r="D665" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E665" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F665" t="s">
+        <v>411</v>
+      </c>
+      <c r="G665" s="1" t="s">
         <v>2334</v>
       </c>
-      <c r="D665" t="s">
-[...8 lines deleted...]
-      <c r="G665" s="1" t="s">
+      <c r="H665" t="s">
         <v>2335</v>
-      </c>
-[...1 lines deleted...]
-        <v>2336</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
         <v>2337</v>
       </c>
-      <c r="B666" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D666" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E666" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F666" t="s">
         <v>654</v>
       </c>
       <c r="G666" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="H666" t="s">
         <v>2339</v>
-      </c>
-[...1 lines deleted...]
-        <v>2340</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
         <v>2341</v>
       </c>
-      <c r="B667" t="s">
-[...2 lines deleted...]
-      <c r="C667" t="s">
+      <c r="D667" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E667" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F667" t="s">
+        <v>654</v>
+      </c>
+      <c r="G667" s="1" t="s">
         <v>2342</v>
       </c>
-      <c r="D667" t="s">
-[...8 lines deleted...]
-      <c r="G667" s="1" t="s">
+      <c r="H667" t="s">
         <v>2343</v>
-      </c>
-[...1 lines deleted...]
-        <v>2344</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
         <v>2345</v>
       </c>
-      <c r="B668" t="s">
-[...2 lines deleted...]
-      <c r="C668" t="s">
+      <c r="D668" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E668" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F668" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G668" s="1" t="s">
         <v>2346</v>
       </c>
-      <c r="D668" t="s">
-[...8 lines deleted...]
-      <c r="G668" s="1" t="s">
+      <c r="H668" t="s">
         <v>2347</v>
-      </c>
-[...1 lines deleted...]
-        <v>2348</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
         <v>2349</v>
       </c>
-      <c r="B669" t="s">
-[...2 lines deleted...]
-      <c r="C669" t="s">
+      <c r="D669" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E669" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F669" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G669" s="1" t="s">
         <v>2350</v>
       </c>
-      <c r="D669" t="s">
-[...8 lines deleted...]
-      <c r="G669" s="1" t="s">
+      <c r="H669" t="s">
         <v>2351</v>
-      </c>
-[...1 lines deleted...]
-        <v>2352</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
         <v>2353</v>
       </c>
-      <c r="B670" t="s">
-[...2 lines deleted...]
-      <c r="C670" t="s">
+      <c r="D670" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E670" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F670" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G670" s="1" t="s">
         <v>2354</v>
       </c>
-      <c r="D670" t="s">
-[...8 lines deleted...]
-      <c r="G670" s="1" t="s">
+      <c r="H670" t="s">
         <v>2355</v>
-      </c>
-[...1 lines deleted...]
-        <v>2356</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
         <v>2357</v>
       </c>
-      <c r="B671" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D671" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E671" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F671" t="s">
         <v>427</v>
       </c>
       <c r="G671" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="H671" t="s">
         <v>2359</v>
-      </c>
-[...1 lines deleted...]
-        <v>2360</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
         <v>2361</v>
       </c>
-      <c r="B672" t="s">
-[...2 lines deleted...]
-      <c r="C672" t="s">
+      <c r="D672" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E672" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F672" t="s">
+        <v>427</v>
+      </c>
+      <c r="G672" s="1" t="s">
         <v>2362</v>
       </c>
-      <c r="D672" t="s">
-[...8 lines deleted...]
-      <c r="G672" s="1" t="s">
+      <c r="H672" t="s">
         <v>2363</v>
-      </c>
-[...1 lines deleted...]
-        <v>2364</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
         <v>2365</v>
       </c>
-      <c r="B673" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D673" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E673" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F673" t="s">
         <v>585</v>
       </c>
       <c r="G673" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H673" t="s">
         <v>2367</v>
-      </c>
-[...1 lines deleted...]
-        <v>2368</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
         <v>2369</v>
       </c>
-      <c r="B674" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D674" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E674" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F674" t="s">
         <v>585</v>
       </c>
       <c r="G674" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="H674" t="s">
         <v>2371</v>
-      </c>
-[...1 lines deleted...]
-        <v>2372</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
         <v>2373</v>
       </c>
-      <c r="B675" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D675" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E675" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F675" t="s">
         <v>585</v>
       </c>
       <c r="G675" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="H675" t="s">
         <v>2375</v>
-      </c>
-[...1 lines deleted...]
-        <v>2376</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
         <v>2377</v>
       </c>
-      <c r="B676" t="s">
-[...2 lines deleted...]
-      <c r="C676" t="s">
+      <c r="D676" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E676" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F676" t="s">
+        <v>585</v>
+      </c>
+      <c r="G676" s="1" t="s">
         <v>2378</v>
       </c>
-      <c r="D676" t="s">
-[...8 lines deleted...]
-      <c r="G676" s="1" t="s">
+      <c r="H676" t="s">
         <v>2379</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
         <v>2381</v>
       </c>
-      <c r="B677" t="s">
-[...2 lines deleted...]
-      <c r="C677" t="s">
+      <c r="D677" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E677" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F677" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G677" s="1" t="s">
         <v>2382</v>
       </c>
-      <c r="D677" t="s">
-[...8 lines deleted...]
-      <c r="G677" s="1" t="s">
+      <c r="H677" t="s">
         <v>2383</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
         <v>2385</v>
       </c>
-      <c r="B678" t="s">
-[...2 lines deleted...]
-      <c r="C678" t="s">
+      <c r="D678" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E678" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F678" t="s">
+        <v>411</v>
+      </c>
+      <c r="G678" s="1" t="s">
         <v>2386</v>
       </c>
-      <c r="D678" t="s">
-[...8 lines deleted...]
-      <c r="G678" s="1" t="s">
+      <c r="H678" t="s">
         <v>2387</v>
-      </c>
-[...1 lines deleted...]
-        <v>2388</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
         <v>2389</v>
       </c>
-      <c r="B679" t="s">
-[...2 lines deleted...]
-      <c r="C679" t="s">
+      <c r="D679" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E679" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F679" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G679" s="1" t="s">
         <v>2390</v>
       </c>
-      <c r="D679" t="s">
-[...8 lines deleted...]
-      <c r="G679" s="1" t="s">
+      <c r="H679" t="s">
         <v>2391</v>
-      </c>
-[...1 lines deleted...]
-        <v>2392</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
         <v>2393</v>
       </c>
-      <c r="B680" t="s">
-[...2 lines deleted...]
-      <c r="C680" t="s">
+      <c r="D680" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E680" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F680" t="s">
+        <v>585</v>
+      </c>
+      <c r="G680" s="1" t="s">
         <v>2394</v>
       </c>
-      <c r="D680" t="s">
-[...8 lines deleted...]
-      <c r="G680" s="1" t="s">
+      <c r="H680" t="s">
         <v>2395</v>
-      </c>
-[...1 lines deleted...]
-        <v>2396</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
         <v>2397</v>
       </c>
-      <c r="B681" t="s">
-[...2 lines deleted...]
-      <c r="C681" t="s">
+      <c r="D681" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E681" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F681" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G681" s="1" t="s">
         <v>2398</v>
       </c>
-      <c r="D681" t="s">
-[...8 lines deleted...]
-      <c r="G681" s="1" t="s">
+      <c r="H681" t="s">
         <v>2399</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
         <v>2401</v>
       </c>
-      <c r="B682" t="s">
-[...2 lines deleted...]
-      <c r="C682" t="s">
+      <c r="D682" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E682" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F682" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G682" s="1" t="s">
         <v>2402</v>
       </c>
-      <c r="D682" t="s">
-[...8 lines deleted...]
-      <c r="G682" s="1" t="s">
+      <c r="H682" t="s">
         <v>2403</v>
-      </c>
-[...1 lines deleted...]
-        <v>2404</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
         <v>2405</v>
       </c>
-      <c r="B683" t="s">
-[...2 lines deleted...]
-      <c r="C683" t="s">
+      <c r="D683" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E683" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F683" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G683" s="1" t="s">
         <v>2406</v>
       </c>
-      <c r="D683" t="s">
-[...8 lines deleted...]
-      <c r="G683" s="1" t="s">
+      <c r="H683" t="s">
         <v>2407</v>
-      </c>
-[...1 lines deleted...]
-        <v>2408</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
         <v>2409</v>
       </c>
-      <c r="B684" t="s">
-[...2 lines deleted...]
-      <c r="C684" t="s">
+      <c r="D684" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E684" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F684" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G684" s="1" t="s">
         <v>2410</v>
       </c>
-      <c r="D684" t="s">
-[...8 lines deleted...]
-      <c r="G684" s="1" t="s">
+      <c r="H684" t="s">
         <v>2411</v>
-      </c>
-[...1 lines deleted...]
-        <v>2412</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
         <v>2413</v>
       </c>
-      <c r="B685" t="s">
-[...2 lines deleted...]
-      <c r="C685" t="s">
+      <c r="D685" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E685" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F685" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G685" s="1" t="s">
         <v>2414</v>
       </c>
-      <c r="D685" t="s">
-[...8 lines deleted...]
-      <c r="G685" s="1" t="s">
+      <c r="H685" t="s">
         <v>2415</v>
-      </c>
-[...1 lines deleted...]
-        <v>2416</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
         <v>2417</v>
       </c>
-      <c r="B686" t="s">
-[...2 lines deleted...]
-      <c r="C686" t="s">
+      <c r="D686" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E686" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F686" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G686" s="1" t="s">
         <v>2418</v>
       </c>
-      <c r="D686" t="s">
-[...8 lines deleted...]
-      <c r="G686" s="1" t="s">
+      <c r="H686" t="s">
         <v>2419</v>
-      </c>
-[...1 lines deleted...]
-        <v>2420</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
+        <v>2420</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
         <v>2421</v>
       </c>
-      <c r="B687" t="s">
-[...2 lines deleted...]
-      <c r="C687" t="s">
+      <c r="D687" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E687" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F687" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G687" s="1" t="s">
         <v>2422</v>
       </c>
-      <c r="D687" t="s">
-[...8 lines deleted...]
-      <c r="G687" s="1" t="s">
+      <c r="H687" t="s">
         <v>2423</v>
-      </c>
-[...1 lines deleted...]
-        <v>2424</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
         <v>2425</v>
       </c>
-      <c r="B688" t="s">
-[...2 lines deleted...]
-      <c r="C688" t="s">
+      <c r="D688" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E688" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F688" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G688" s="1" t="s">
         <v>2426</v>
       </c>
-      <c r="D688" t="s">
-[...8 lines deleted...]
-      <c r="G688" s="1" t="s">
+      <c r="H688" t="s">
         <v>2427</v>
-      </c>
-[...1 lines deleted...]
-        <v>2428</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
         <v>2429</v>
       </c>
-      <c r="B689" t="s">
-[...2 lines deleted...]
-      <c r="C689" t="s">
+      <c r="D689" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E689" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F689" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G689" s="1" t="s">
         <v>2430</v>
       </c>
-      <c r="D689" t="s">
-[...8 lines deleted...]
-      <c r="G689" s="1" t="s">
+      <c r="H689" t="s">
         <v>2431</v>
-      </c>
-[...1 lines deleted...]
-        <v>2432</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
         <v>2433</v>
       </c>
-      <c r="B690" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D690" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E690" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F690" t="s">
         <v>585</v>
       </c>
       <c r="G690" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H690" t="s">
         <v>2435</v>
-      </c>
-[...1 lines deleted...]
-        <v>2436</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
         <v>2437</v>
       </c>
-      <c r="B691" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D691" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E691" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F691" t="s">
         <v>585</v>
       </c>
       <c r="G691" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="H691" t="s">
         <v>2439</v>
-      </c>
-[...1 lines deleted...]
-        <v>2440</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
+        <v>2440</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
         <v>2441</v>
       </c>
-      <c r="B692" t="s">
-[...2 lines deleted...]
-      <c r="C692" t="s">
+      <c r="D692" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E692" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F692" t="s">
+        <v>585</v>
+      </c>
+      <c r="G692" s="1" t="s">
         <v>2442</v>
       </c>
-      <c r="D692" t="s">
-[...8 lines deleted...]
-      <c r="G692" s="1" t="s">
+      <c r="H692" t="s">
         <v>2443</v>
-      </c>
-[...1 lines deleted...]
-        <v>2444</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
         <v>2445</v>
       </c>
-      <c r="B693" t="s">
-[...2 lines deleted...]
-      <c r="C693" t="s">
+      <c r="D693" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E693" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F693" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G693" s="1" t="s">
         <v>2446</v>
       </c>
-      <c r="D693" t="s">
-[...8 lines deleted...]
-      <c r="G693" s="1" t="s">
+      <c r="H693" t="s">
         <v>2447</v>
-      </c>
-[...1 lines deleted...]
-        <v>2448</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
         <v>2449</v>
       </c>
-      <c r="B694" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D694" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E694" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F694" t="s">
         <v>585</v>
       </c>
       <c r="G694" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="H694" t="s">
         <v>2451</v>
-      </c>
-[...1 lines deleted...]
-        <v>2452</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
         <v>2453</v>
       </c>
-      <c r="B695" t="s">
-[...2 lines deleted...]
-      <c r="C695" t="s">
+      <c r="D695" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E695" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F695" t="s">
+        <v>585</v>
+      </c>
+      <c r="G695" s="1" t="s">
         <v>2454</v>
       </c>
-      <c r="D695" t="s">
-[...8 lines deleted...]
-      <c r="G695" s="1" t="s">
+      <c r="H695" t="s">
         <v>2455</v>
-      </c>
-[...1 lines deleted...]
-        <v>2456</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
         <v>2457</v>
       </c>
-      <c r="B696" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D696" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E696" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F696" t="s">
         <v>654</v>
       </c>
       <c r="G696" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="H696" t="s">
         <v>2459</v>
-      </c>
-[...1 lines deleted...]
-        <v>2460</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
         <v>2461</v>
       </c>
-      <c r="B697" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D697" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E697" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F697" t="s">
         <v>654</v>
       </c>
       <c r="G697" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="H697" t="s">
         <v>2463</v>
-      </c>
-[...1 lines deleted...]
-        <v>2464</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
         <v>2465</v>
       </c>
-      <c r="B698" t="s">
-[...2 lines deleted...]
-      <c r="C698" t="s">
+      <c r="D698" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E698" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F698" t="s">
+        <v>654</v>
+      </c>
+      <c r="G698" s="1" t="s">
         <v>2466</v>
       </c>
-      <c r="D698" t="s">
-[...8 lines deleted...]
-      <c r="G698" s="1" t="s">
+      <c r="H698" t="s">
         <v>2467</v>
-      </c>
-[...1 lines deleted...]
-        <v>2468</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
         <v>2469</v>
       </c>
-      <c r="B699" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D699" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E699" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F699" t="s">
         <v>585</v>
       </c>
       <c r="G699" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="H699" t="s">
         <v>2471</v>
-      </c>
-[...1 lines deleted...]
-        <v>2472</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
         <v>2473</v>
       </c>
-      <c r="B700" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D700" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E700" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F700" t="s">
         <v>585</v>
       </c>
       <c r="G700" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="H700" t="s">
         <v>2475</v>
-      </c>
-[...1 lines deleted...]
-        <v>2476</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
         <v>2477</v>
       </c>
-      <c r="B701" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D701" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E701" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F701" t="s">
         <v>585</v>
       </c>
       <c r="G701" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="H701" t="s">
         <v>2479</v>
-      </c>
-[...1 lines deleted...]
-        <v>2480</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
         <v>2481</v>
       </c>
-      <c r="B702" t="s">
-[...2 lines deleted...]
-      <c r="C702" t="s">
+      <c r="D702" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E702" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F702" t="s">
+        <v>585</v>
+      </c>
+      <c r="G702" s="1" t="s">
         <v>2482</v>
       </c>
-      <c r="D702" t="s">
-[...8 lines deleted...]
-      <c r="G702" s="1" t="s">
+      <c r="H702" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>2484</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
         <v>2485</v>
       </c>
-      <c r="B703" t="s">
-[...2 lines deleted...]
-      <c r="C703" t="s">
+      <c r="D703" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E703" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F703" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G703" s="1" t="s">
         <v>2486</v>
       </c>
-      <c r="D703" t="s">
-[...8 lines deleted...]
-      <c r="G703" s="1" t="s">
+      <c r="H703" t="s">
         <v>2487</v>
-      </c>
-[...1 lines deleted...]
-        <v>2488</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
         <v>2489</v>
       </c>
-      <c r="B704" t="s">
-[...2 lines deleted...]
-      <c r="C704" t="s">
+      <c r="D704" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E704" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F704" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G704" s="1" t="s">
         <v>2490</v>
       </c>
-      <c r="D704" t="s">
-[...8 lines deleted...]
-      <c r="G704" s="1" t="s">
+      <c r="H704" t="s">
         <v>2491</v>
-      </c>
-[...1 lines deleted...]
-        <v>2492</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
         <v>2493</v>
       </c>
-      <c r="B705" t="s">
-[...2 lines deleted...]
-      <c r="C705" t="s">
+      <c r="D705" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E705" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F705" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G705" s="1" t="s">
         <v>2494</v>
       </c>
-      <c r="D705" t="s">
-[...8 lines deleted...]
-      <c r="G705" s="1" t="s">
+      <c r="H705" t="s">
         <v>2495</v>
-      </c>
-[...1 lines deleted...]
-        <v>2496</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
         <v>2497</v>
       </c>
-      <c r="B706" t="s">
-[...2 lines deleted...]
-      <c r="C706" t="s">
+      <c r="D706" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E706" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F706" t="s">
+        <v>654</v>
+      </c>
+      <c r="G706" s="1" t="s">
         <v>2498</v>
       </c>
-      <c r="D706" t="s">
-[...8 lines deleted...]
-      <c r="G706" s="1" t="s">
+      <c r="H706" t="s">
         <v>2499</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
         <v>2501</v>
       </c>
-      <c r="B707" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D707" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E707" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F707" t="s">
         <v>585</v>
       </c>
       <c r="G707" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="H707" t="s">
         <v>2503</v>
-      </c>
-[...1 lines deleted...]
-        <v>2504</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
         <v>2505</v>
       </c>
-      <c r="B708" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D708" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E708" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F708" t="s">
         <v>585</v>
       </c>
       <c r="G708" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="H708" t="s">
         <v>2507</v>
-      </c>
-[...1 lines deleted...]
-        <v>2508</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
         <v>2509</v>
       </c>
-      <c r="B709" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D709" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E709" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F709" t="s">
         <v>585</v>
       </c>
       <c r="G709" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="H709" t="s">
         <v>2511</v>
-      </c>
-[...1 lines deleted...]
-        <v>2512</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
         <v>2513</v>
       </c>
-      <c r="B710" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D710" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E710" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F710" t="s">
         <v>585</v>
       </c>
       <c r="G710" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="H710" t="s">
         <v>2515</v>
-      </c>
-[...1 lines deleted...]
-        <v>2516</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
         <v>2517</v>
       </c>
-      <c r="B711" t="s">
-[...2 lines deleted...]
-      <c r="C711" t="s">
+      <c r="D711" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E711" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F711" t="s">
+        <v>585</v>
+      </c>
+      <c r="G711" s="1" t="s">
         <v>2518</v>
       </c>
-      <c r="D711" t="s">
-[...8 lines deleted...]
-      <c r="G711" s="1" t="s">
+      <c r="H711" t="s">
         <v>2519</v>
-      </c>
-[...1 lines deleted...]
-        <v>2520</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
         <v>2521</v>
       </c>
-      <c r="B712" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D712" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E712" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F712" t="s">
         <v>427</v>
       </c>
       <c r="G712" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="H712" t="s">
         <v>2523</v>
-      </c>
-[...1 lines deleted...]
-        <v>2524</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
         <v>2525</v>
       </c>
-      <c r="B713" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D713" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E713" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F713" t="s">
         <v>427</v>
       </c>
       <c r="G713" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="H713" t="s">
         <v>2527</v>
-      </c>
-[...1 lines deleted...]
-        <v>2528</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
         <v>2529</v>
       </c>
-      <c r="B714" t="s">
-[...2 lines deleted...]
-      <c r="C714" t="s">
+      <c r="D714" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E714" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F714" t="s">
+        <v>427</v>
+      </c>
+      <c r="G714" s="1" t="s">
         <v>2530</v>
       </c>
-      <c r="D714" t="s">
-[...8 lines deleted...]
-      <c r="G714" s="1" t="s">
+      <c r="H714" t="s">
         <v>2531</v>
-      </c>
-[...1 lines deleted...]
-        <v>2532</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
         <v>2533</v>
       </c>
-      <c r="B715" t="s">
-[...2 lines deleted...]
-      <c r="C715" t="s">
+      <c r="D715" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E715" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F715" t="s">
+        <v>585</v>
+      </c>
+      <c r="G715" s="1" t="s">
         <v>2534</v>
       </c>
-      <c r="D715" t="s">
-[...8 lines deleted...]
-      <c r="G715" s="1" t="s">
+      <c r="H715" t="s">
         <v>2535</v>
-      </c>
-[...1 lines deleted...]
-        <v>2536</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
         <v>2537</v>
       </c>
-      <c r="B716" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D716" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E716" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F716" t="s">
         <v>654</v>
       </c>
       <c r="G716" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="H716" t="s">
         <v>2539</v>
-      </c>
-[...1 lines deleted...]
-        <v>2540</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
         <v>2541</v>
       </c>
-      <c r="B717" t="s">
-[...2 lines deleted...]
-      <c r="C717" t="s">
+      <c r="D717" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E717" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F717" t="s">
+        <v>654</v>
+      </c>
+      <c r="G717" s="1" t="s">
         <v>2542</v>
       </c>
-      <c r="D717" t="s">
-[...8 lines deleted...]
-      <c r="G717" s="1" t="s">
+      <c r="H717" t="s">
         <v>2543</v>
-      </c>
-[...1 lines deleted...]
-        <v>2544</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
         <v>2545</v>
       </c>
-      <c r="B718" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D718" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E718" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F718" t="s">
         <v>427</v>
       </c>
       <c r="G718" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="H718" t="s">
         <v>2547</v>
-      </c>
-[...1 lines deleted...]
-        <v>2548</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
         <v>2549</v>
       </c>
-      <c r="B719" t="s">
-[...2 lines deleted...]
-      <c r="C719" t="s">
+      <c r="D719" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E719" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F719" t="s">
+        <v>427</v>
+      </c>
+      <c r="G719" s="1" t="s">
         <v>2550</v>
       </c>
-      <c r="D719" t="s">
-[...8 lines deleted...]
-      <c r="G719" s="1" t="s">
+      <c r="H719" t="s">
         <v>2551</v>
-      </c>
-[...1 lines deleted...]
-        <v>2552</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
         <v>2553</v>
       </c>
-      <c r="B720" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D720" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E720" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F720" t="s">
         <v>585</v>
       </c>
       <c r="G720" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="H720" t="s">
         <v>2555</v>
-      </c>
-[...1 lines deleted...]
-        <v>2556</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
         <v>2557</v>
       </c>
-      <c r="B721" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D721" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E721" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F721" t="s">
         <v>585</v>
       </c>
       <c r="G721" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="H721" t="s">
         <v>2559</v>
-      </c>
-[...1 lines deleted...]
-        <v>2560</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
         <v>2561</v>
       </c>
-      <c r="B722" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D722" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E722" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F722" t="s">
         <v>585</v>
       </c>
       <c r="G722" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="H722" t="s">
         <v>2563</v>
-      </c>
-[...1 lines deleted...]
-        <v>2564</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
         <v>2565</v>
       </c>
-      <c r="B723" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D723" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E723" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F723" t="s">
         <v>585</v>
       </c>
       <c r="G723" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="H723" t="s">
         <v>2567</v>
-      </c>
-[...1 lines deleted...]
-        <v>2568</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
         <v>2569</v>
       </c>
-      <c r="B724" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D724" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E724" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F724" t="s">
         <v>585</v>
       </c>
       <c r="G724" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="H724" t="s">
         <v>2571</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
         <v>2573</v>
       </c>
-      <c r="B725" t="s">
-[...2 lines deleted...]
-      <c r="C725" t="s">
+      <c r="D725" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E725" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F725" t="s">
+        <v>585</v>
+      </c>
+      <c r="G725" s="1" t="s">
         <v>2574</v>
       </c>
-      <c r="D725" t="s">
-[...8 lines deleted...]
-      <c r="G725" s="1" t="s">
+      <c r="H725" t="s">
         <v>2575</v>
-      </c>
-[...1 lines deleted...]
-        <v>2576</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
         <v>2577</v>
       </c>
-      <c r="B726" t="s">
-[...2 lines deleted...]
-      <c r="C726" t="s">
+      <c r="D726" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E726" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F726" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G726" s="1" t="s">
         <v>2578</v>
       </c>
-      <c r="D726" t="s">
-[...8 lines deleted...]
-      <c r="G726" s="1" t="s">
+      <c r="H726" t="s">
         <v>2579</v>
-      </c>
-[...1 lines deleted...]
-        <v>2580</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
         <v>2581</v>
       </c>
-      <c r="B727" t="s">
-[...2 lines deleted...]
-      <c r="C727" t="s">
+      <c r="D727" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E727" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F727" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G727" s="1" t="s">
         <v>2582</v>
       </c>
-      <c r="D727" t="s">
-[...8 lines deleted...]
-      <c r="G727" s="1" t="s">
+      <c r="H727" t="s">
         <v>2583</v>
-      </c>
-[...1 lines deleted...]
-        <v>2584</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
         <v>2585</v>
       </c>
-      <c r="B728" t="s">
-[...2 lines deleted...]
-      <c r="C728" t="s">
+      <c r="D728" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E728" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F728" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G728" s="1" t="s">
         <v>2586</v>
       </c>
-      <c r="D728" t="s">
-[...8 lines deleted...]
-      <c r="G728" s="1" t="s">
+      <c r="H728" t="s">
         <v>2587</v>
-      </c>
-[...1 lines deleted...]
-        <v>2588</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
         <v>2589</v>
       </c>
-      <c r="B729" t="s">
-[...2 lines deleted...]
-      <c r="C729" t="s">
+      <c r="D729" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E729" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F729" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G729" s="1" t="s">
         <v>2590</v>
       </c>
-      <c r="D729" t="s">
-[...8 lines deleted...]
-      <c r="G729" s="1" t="s">
+      <c r="H729" t="s">
         <v>2591</v>
-      </c>
-[...1 lines deleted...]
-        <v>2592</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
         <v>2593</v>
       </c>
-      <c r="B730" t="s">
-[...2 lines deleted...]
-      <c r="C730" t="s">
+      <c r="D730" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E730" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F730" t="s">
+        <v>585</v>
+      </c>
+      <c r="G730" s="1" t="s">
         <v>2594</v>
       </c>
-      <c r="D730" t="s">
-[...8 lines deleted...]
-      <c r="G730" s="1" t="s">
+      <c r="H730" t="s">
         <v>2595</v>
-      </c>
-[...1 lines deleted...]
-        <v>2596</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
         <v>2597</v>
       </c>
-      <c r="B731" t="s">
-[...2 lines deleted...]
-      <c r="C731" t="s">
+      <c r="D731" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E731" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F731" t="s">
+        <v>427</v>
+      </c>
+      <c r="G731" s="1" t="s">
         <v>2598</v>
       </c>
-      <c r="D731" t="s">
-[...8 lines deleted...]
-      <c r="G731" s="1" t="s">
+      <c r="H731" t="s">
         <v>2599</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
         <v>2601</v>
       </c>
-      <c r="B732" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D732" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E732" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F732" t="s">
         <v>585</v>
       </c>
       <c r="G732" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="H732" t="s">
         <v>2603</v>
-      </c>
-[...1 lines deleted...]
-        <v>2604</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
         <v>2605</v>
       </c>
-      <c r="B733" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D733" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E733" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="F733" t="s">
         <v>585</v>
       </c>
       <c r="G733" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="H733" t="s">
         <v>2607</v>
-      </c>
-[...1 lines deleted...]
-        <v>2608</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
         <v>2609</v>
       </c>
-      <c r="B734" t="s">
-[...2 lines deleted...]
-      <c r="C734" t="s">
+      <c r="D734" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E734" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F734" t="s">
+        <v>585</v>
+      </c>
+      <c r="G734" s="1" t="s">
         <v>2610</v>
       </c>
-      <c r="D734" t="s">
-[...8 lines deleted...]
-      <c r="G734" s="1" t="s">
+      <c r="H734" t="s">
         <v>2611</v>
-      </c>
-[...1 lines deleted...]
-        <v>2612</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
         <v>2613</v>
       </c>
-      <c r="B735" t="s">
-[...2 lines deleted...]
-      <c r="C735" t="s">
+      <c r="D735" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E735" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F735" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G735" s="1" t="s">
         <v>2614</v>
       </c>
-      <c r="D735" t="s">
-[...8 lines deleted...]
-      <c r="G735" s="1" t="s">
+      <c r="H735" t="s">
         <v>2615</v>
-      </c>
-[...1 lines deleted...]
-        <v>2616</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
         <v>2617</v>
       </c>
-      <c r="B736" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D736" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E736" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F736" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G736" s="1" t="s">
         <v>2618</v>
       </c>
-      <c r="E736" t="s">
+      <c r="H736" t="s">
         <v>2619</v>
-      </c>
-[...7 lines deleted...]
-        <v>2621</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2622</v>
+        <v>2620</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
         <v>10</v>
       </c>
       <c r="D737" t="s">
-        <v>2623</v>
+        <v>2621</v>
       </c>
       <c r="E737" t="s">
-        <v>2624</v>
+        <v>2622</v>
       </c>
       <c r="F737" t="s">
         <v>365</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>2625</v>
+        <v>2623</v>
       </c>
       <c r="H737" t="s">
-        <v>2626</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2627</v>
+        <v>2625</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
         <v>10</v>
       </c>
       <c r="D738" t="s">
-        <v>2628</v>
+        <v>2626</v>
       </c>
       <c r="E738" t="s">
-        <v>2629</v>
+        <v>2627</v>
       </c>
       <c r="F738" t="s">
         <v>365</v>
       </c>
       <c r="G738" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
         <v>2630</v>
       </c>
-      <c r="H738" t="s">
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>10</v>
+      </c>
+      <c r="D739" t="s">
         <v>2631</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2632</v>
+      </c>
+      <c r="F739" t="s">
+        <v>365</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2634</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -29392,50 +29427,51 @@
     <hyperlink ref="G714" r:id="rId713"/>
     <hyperlink ref="G715" r:id="rId714"/>
     <hyperlink ref="G716" r:id="rId715"/>
     <hyperlink ref="G717" r:id="rId716"/>
     <hyperlink ref="G718" r:id="rId717"/>
     <hyperlink ref="G719" r:id="rId718"/>
     <hyperlink ref="G720" r:id="rId719"/>
     <hyperlink ref="G721" r:id="rId720"/>
     <hyperlink ref="G722" r:id="rId721"/>
     <hyperlink ref="G723" r:id="rId722"/>
     <hyperlink ref="G724" r:id="rId723"/>
     <hyperlink ref="G725" r:id="rId724"/>
     <hyperlink ref="G726" r:id="rId725"/>
     <hyperlink ref="G727" r:id="rId726"/>
     <hyperlink ref="G728" r:id="rId727"/>
     <hyperlink ref="G729" r:id="rId728"/>
     <hyperlink ref="G730" r:id="rId729"/>
     <hyperlink ref="G731" r:id="rId730"/>
     <hyperlink ref="G732" r:id="rId731"/>
     <hyperlink ref="G733" r:id="rId732"/>
     <hyperlink ref="G734" r:id="rId733"/>
     <hyperlink ref="G735" r:id="rId734"/>
     <hyperlink ref="G736" r:id="rId735"/>
     <hyperlink ref="G737" r:id="rId736"/>
     <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>