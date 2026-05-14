--- v0 (2026-03-23)
+++ v1 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1347" uniqueCount="659">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1355" uniqueCount="665">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1987,50 +1987,68 @@
     <t>Diário Oficial da 20ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/209/diario_36-2022_-_extraordinarias.pdf</t>
   </si>
   <si>
     <t>Diário Oficial nº 036/2022 de Sessões Extraordinárias de 2022.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Proposta Orçamentária</t>
   </si>
   <si>
     <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3254/proposta_orcamentaria_2022.pdf</t>
   </si>
   <si>
     <t>Proposta Orçamentária da Câmara Municipal para o exercício de 2023.</t>
+  </si>
+  <si>
+    <t>3881</t>
+  </si>
+  <si>
+    <t>PTCE</t>
+  </si>
+  <si>
+    <t>Parecer do Tribunal de Contas do Estado</t>
+  </si>
+  <si>
+    <t>Presidente do TCE/PR</t>
+  </si>
+  <si>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3881/parecer_previo_tribunal_de_contas_referente_a_prestacao_de_contas_do_poder_executivo_gestao_2022_ocred.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Prévio do Tribunal de Contas do Estado do Paraná, referente à Prestação de Contas do Poder Executivo do ano de 2022, Gestão do Prefeito Rudisney Gimenes Filho.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2334,65 +2352,65 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3097/anteprojet_de_lei_001-2022_-_convalida_a_revisao_geral_anual_concedida_durante_a_vigencia_da_lei_complementar_no_173-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3098/anteprojet_de_lei_002-2022_-_autoriza_o_chefe_do_poder_executivo_a_firmar_parcelmento_de_debitojunto_ao_programa_de_formacao_de_patrimonio_do_servidor_publico_-.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3099/anteprojet_de_lei_003-2022_-_autoriza_abertura_de_credito_adicional_especial_na_importancia_de_r_216.00000.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3100/anteprojet_de_lei_004-2022_-_autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3101/anteprojet_de_lei_005-2022_-_revoga-se_a_lei_no_2.074_de_19_novembro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3102/anteprojet_de_lei_007-2022_-_ficam_incluidos_pela_lei_no_2223-2021..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3103/anteprojet_de_lei_008-2022_-_altera_dispositivo_da_lei_no._569-2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3106/anteprojet_de_lei_009-2022_-_ficam_alterados_os_anexosiv_e_v__da_lei_no.080_de_22_de_dezembro_e_1997__coigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3136/anteprojet_de_lei_010-2022_-_autoriza_a_abertura_de_credito_adicional_especial_na_importante_de_r5.000.00000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3137/anteprojet_de_lei_011-2022_-_autoriza_a_abertura_de_credito_adicional_especial_na_importante_de_r5.000.00000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3138/anteprojet_de_lei_012-2022_-_autoriza_a_abertura_de_credito_adicional_especial_na_importante_de_r5.754.80000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3139/anteprojet_de_lei_013-2022-__autoriza_a_abertura_de_credito_adicional_especial_na_importante_de_r61714.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3140/anteprojet_de_lei_014-2022_-_autoriza_a_abertura_de_credito_adicional_especial_na_importante_de_r1000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3141/anteprojet_de_lei_015-2022_-_rattifica_a_4a_alteracao_e_consolidacao_do_contrato_do_consorcio_metropolitano_de_saude_e_assistencia_social_do_parana_-_comesp_e_auto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3142/anteprojet_de_lei_016-2022_-_ficam_incluidos_paragrafos_ao_art.284_do_codigo_tributario_municipal_-_lei_no_080-1997_e_suas_alteracoes..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3143/anteprojet_de_lei_017-2022_-_incui_dispositivo_na_lei_no_2.177_de_12_de_julho_de_2021..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3144/anteprojet_de_lei_018-2022_-_autoriza_o_poder_executivo_municipal_e_realizar_concurso_publico..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3145/anteprojet_de_lei_019-2022_-__autoriza_a_abertura_de_credito_adicional_especial_na_importante_de_r4.90000..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3147/anteprojet_de_lei_021-2022_-_autoriza_a_abertura_de_credito_adicional_na_importancia_de_r_383.80076.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3148/anteprojet_de_lei_022-2022_-_dispoe_a_insecao_da_taxa_de_inscricao_para_concursos_publicos_municipais_no_ambito_dos_poderes_executivoe_legislativo__aos_candidatos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3149/anteprojet_de_lei_023-2022_-__veda_a_nomeacao_para_cargos_em_comissao_e_funcao_de_confianca_no_municipio_de_pontal_do_parana_de_pessoas_que_tenham_sido__condenadas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3150/anteprojet_de_lei_024-2022_-_altera_a_lei_municipal_no_1.873_de_01_de_outubro_de_2018..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3151/anteprojet_de_lei_025-2022_-_institui_no_municipio_de_pontal_do_parana_e_campanha_abril_laranja_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3152/anteprojet_de_lei_026-2022_-_autoriza_a_abertura_credito_adicional_especial_na_importancia_de_r_583.24780_..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3153/anteprojet_de_lei_027-2022_-_inclui_dispositivos_na_lei_no_1207_de_25_e_novembro_de_2011_e_suas_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3154/anteprojet_de_lei_028-2022_-_autoriza_o_poder_executivo_a_fomentar_o_funcionamento_de_pequenos_empreendimentos_locais..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3155/anteprojet_de_lei_030-2022_-_autoriza_o_poder_executivo_a_implantar_o_programa_banco_de_racoes_e_utensilios_paa_animais__no_municipio_de_pontal_do_parana_e_da_out.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3156/anteprojet_de_lei_031-2022_-_concede_reaajuste_aanual_aos_vencimentos_dos_servidores_do_quadro_do_magisterio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3157/anteprojet_de_lei_032-2022_-autoriza_a_abertura_credito_adicional_especial_na_importancia_de_r_500.00000_..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3158/anteprojet_de_lei_033-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3159/anteprojet_de_lei_034-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3160/anteprojet_de_lei_036-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3161/anteprojet_de_lei_037-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3162/anteprojet_de_lei_038-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3163/anteprojet_de_lei_039-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3164/anteprojet_de_lei_040-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3165/anteprojet_de_lei_041-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3166/anteprojet_de_lei_042-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3167/anteprojet_de_lei_043-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3168/anteprojet_de_lei_047-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3169/anteprojet_de_lei_048-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3170/anteprojet_de_lei_049-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3171/anteprojet_de_lei_050-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3172/anteprojeto_de_lei_51_de_2022..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3173/anteprojet_de_lei_053-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3174/anteprojet_de_lei_054-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3175/anteprojet_de_lei_055-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3176/anteprojet_de_lei_056-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3177/anteprojet_de_lei_057-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3178/anteprojet_de_lei_058-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3179/anteprojet_de_lei_059-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3180/anteprojet_de_lei_060-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3181/anteprojet_de_lei_061-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3182/anteprojet_de_lei_062-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3183/anteprojet_de_lei_063-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3184/anteprojet_de_lei_064-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3185/anteprojet_de_lei_065-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3186/anteprojet_de_lei_069-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3187/anteprojet_de_lei_070-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3188/anteprojet_de_lei_071-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3189/anteprojet_de_lei_072-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3190/anteprojet_de_lei_073-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3191/anteprojet_de_lei_074-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3192/anteprojet_de_lei_075-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3193/anteprojet_de_lei_076-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3194/anteprojet_de_lei_077-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3195/anteprojet_de_lei_079-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3196/anteprojet_de_lei_080-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3197/anteprojet_de_lei_081-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3198/anteprojet_de_lei_083-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3199/anteprojet_de_lei_084-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3200/anteprojet_de_lei_085-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3201/anteprojet_de_lei_086-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3202/anteprojet_de_lei_087-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3203/anteprojet_de_lei_088-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3204/anteprojet_de_lei_089-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3205/anteprojet_de_lei_090-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3206/anteprojet_de_lei_091-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3207/anteprojet_de_lei_092-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3208/anteprojet_de_lei_093-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3209/anteprojet_de_lei_094-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3210/anteprojet_de_lei_095-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3211/anteprojet_de_lei_096-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3212/anteprojet_de_lei_097-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3213/anteprojet_de_lei_098-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3214/anteprojet_de_lei_099-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3215/anteprojet_de_lei_100-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3216/anteprojet_de_lei_101-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3217/anteprojet_de_lei_102-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3218/anteprojet_de_lei_103-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3219/anteprojet_de_lei_104-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3220/anteprojet_de_lei_106-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3221/anteprojet_de_lei_107-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3222/anteprojet_de_lei_108-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3223/anteprojet_de_lei_109-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3224/anteprojet_de_lei_110-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3225/anteprojet_de_lei_111-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3226/anteprojet_de_lei_112-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3227/anteprojet_de_lei_113-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3228/anteprojet_de_lei_114-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3229/anteprojet_de_lei_115-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3231/anteprojeto_116-2022_completo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3232/anteprojet_de_lei_117-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3233/anteprojet_de_lei_118-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3234/anteprojet_de_lei_119-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3235/anteprojet_de_lei_120-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/283/anteprojeto_de_lei_no_121-2022_-_autoriza_o_poder_executivo_a_implantar_o_programa_de_incentivo_e_auxilio_ao_pescador_artesanal_por_meio_da_doacao_de_utensilios.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3236/anteprojet_de_lei_122-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3237/anteprojet_de_lei_123-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3238/anteprojet_de_lei_124-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3239/anteprojet_de_lei_125-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3240/anteprojet_de_lei_126-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3241/anteprojet_de_lei_127-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3242/anteprojet_de_lei_128-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3243/anteprojet_de_lei_129-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3244/anteprojet_de_lei_130-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3245/anteprojet_de_lei_131-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3246/anteprojet_de_lei_132-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3247/anteprojet_de_lei_133-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3248/anteprojet_de_resolucao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3249/anteprojet_de_resolucao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3250/anteprojet_de_resolucao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3252/brnb422007eba40_026811.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3253/brnb422007eba40_026822.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3251/brnb422007eba40_026798.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3095/anteproj_de_lei_complementar_006-2022_concede_a_comenda_caicara_de_honra_ao_merito__do_municipio_de_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3090/anteproj_de_lei_complementar_001-2022_-_altera_o_iniso_i_do_art.183_a_lei_complemantar_no_004-2007..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3091/anteproj_de_lei_complementar_002-2022_acescenta-se_paragafo_ao_artigo_13_da_lei_complementar_no_010_de_28_de_outubro_de_2014..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3092/anteproj_de_lei_complementar_003-2022_-_altera_a_lei_no_18_de_1_de_marco_de_2021..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3093/anteproj_de_lei_complementar_004-2022-_estabelece_normas_de_incidencia_do_inss__relativas_as_operacoes__efetuadas_com_cartoes_de_credito__conforme_a_lei_comp..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3094/anteproj_de_lei_complementar_005-2022_-_oferece_mecanismo_para_o_incremeento_da_cobranca_judicial_e_extrajudicial_da_divida_ativado_municipio_de_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3096/anteproj_de_lei_complementar_105-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/175/diario_001.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/176/diario_02-2022_-_reuniao_da_mesa_executiva.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/177/diario_03-2022_-_3a_e_4a_sessoes_extraordinarias_de_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/180/diario_04-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/178/diario_05-22_5.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/179/diario_06-22_ordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/181/diario_08-2022_-_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/182/diario_09-2022_-_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/183/diario_10-2022_-_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/184/diario_11-2022_-_extraordinarias.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/185/diario_12-2022_-_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/186/diario_13-2022_-_extraordinarias.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/187/diario_14-2022_-_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/188/diario_15-2022_-_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/189/diario_16-2022_-_extraordinarias.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/190/diario_17-2022_-_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/191/diario_19-2022_-_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/192/diario_020-2022_-_extraordinarias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/193/diario_21-22_10_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/194/diario_22-2022_-_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/195/diario_23-2022_-_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/196/diario_024-2022_-_extraordinarias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/197/diario_25-2022_-_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/198/diario_26-2022_-_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/199/diario_27-2022_-_extraordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/201/diario_oficial_28-2022_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/202/diario_29-_2022_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/203/diario_oficial_30-2022_16_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/204/diario_oficial_31-2022_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/205/diario_32_-_2022_-_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/206/diario_33_-_2022_-_19a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/207/diario_34-2022_-_extraordinarias.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/208/diario_35_-_2022_-_20a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/209/diario_36-2022_-_extraordinarias.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3254/proposta_orcamentaria_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3097/anteprojet_de_lei_001-2022_-_convalida_a_revisao_geral_anual_concedida_durante_a_vigencia_da_lei_complementar_no_173-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3098/anteprojet_de_lei_002-2022_-_autoriza_o_chefe_do_poder_executivo_a_firmar_parcelmento_de_debitojunto_ao_programa_de_formacao_de_patrimonio_do_servidor_publico_-.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3099/anteprojet_de_lei_003-2022_-_autoriza_abertura_de_credito_adicional_especial_na_importancia_de_r_216.00000.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3100/anteprojet_de_lei_004-2022_-_autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3101/anteprojet_de_lei_005-2022_-_revoga-se_a_lei_no_2.074_de_19_novembro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3102/anteprojet_de_lei_007-2022_-_ficam_incluidos_pela_lei_no_2223-2021..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3103/anteprojet_de_lei_008-2022_-_altera_dispositivo_da_lei_no._569-2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3106/anteprojet_de_lei_009-2022_-_ficam_alterados_os_anexosiv_e_v__da_lei_no.080_de_22_de_dezembro_e_1997__coigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3136/anteprojet_de_lei_010-2022_-_autoriza_a_abertura_de_credito_adicional_especial_na_importante_de_r5.000.00000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3137/anteprojet_de_lei_011-2022_-_autoriza_a_abertura_de_credito_adicional_especial_na_importante_de_r5.000.00000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3138/anteprojet_de_lei_012-2022_-_autoriza_a_abertura_de_credito_adicional_especial_na_importante_de_r5.754.80000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3139/anteprojet_de_lei_013-2022-__autoriza_a_abertura_de_credito_adicional_especial_na_importante_de_r61714.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3140/anteprojet_de_lei_014-2022_-_autoriza_a_abertura_de_credito_adicional_especial_na_importante_de_r1000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3141/anteprojet_de_lei_015-2022_-_rattifica_a_4a_alteracao_e_consolidacao_do_contrato_do_consorcio_metropolitano_de_saude_e_assistencia_social_do_parana_-_comesp_e_auto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3142/anteprojet_de_lei_016-2022_-_ficam_incluidos_paragrafos_ao_art.284_do_codigo_tributario_municipal_-_lei_no_080-1997_e_suas_alteracoes..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3143/anteprojet_de_lei_017-2022_-_incui_dispositivo_na_lei_no_2.177_de_12_de_julho_de_2021..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3144/anteprojet_de_lei_018-2022_-_autoriza_o_poder_executivo_municipal_e_realizar_concurso_publico..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3145/anteprojet_de_lei_019-2022_-__autoriza_a_abertura_de_credito_adicional_especial_na_importante_de_r4.90000..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3147/anteprojet_de_lei_021-2022_-_autoriza_a_abertura_de_credito_adicional_na_importancia_de_r_383.80076.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3148/anteprojet_de_lei_022-2022_-_dispoe_a_insecao_da_taxa_de_inscricao_para_concursos_publicos_municipais_no_ambito_dos_poderes_executivoe_legislativo__aos_candidatos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3149/anteprojet_de_lei_023-2022_-__veda_a_nomeacao_para_cargos_em_comissao_e_funcao_de_confianca_no_municipio_de_pontal_do_parana_de_pessoas_que_tenham_sido__condenadas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3150/anteprojet_de_lei_024-2022_-_altera_a_lei_municipal_no_1.873_de_01_de_outubro_de_2018..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3151/anteprojet_de_lei_025-2022_-_institui_no_municipio_de_pontal_do_parana_e_campanha_abril_laranja_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3152/anteprojet_de_lei_026-2022_-_autoriza_a_abertura_credito_adicional_especial_na_importancia_de_r_583.24780_..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3153/anteprojet_de_lei_027-2022_-_inclui_dispositivos_na_lei_no_1207_de_25_e_novembro_de_2011_e_suas_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3154/anteprojet_de_lei_028-2022_-_autoriza_o_poder_executivo_a_fomentar_o_funcionamento_de_pequenos_empreendimentos_locais..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3155/anteprojet_de_lei_030-2022_-_autoriza_o_poder_executivo_a_implantar_o_programa_banco_de_racoes_e_utensilios_paa_animais__no_municipio_de_pontal_do_parana_e_da_out.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3156/anteprojet_de_lei_031-2022_-_concede_reaajuste_aanual_aos_vencimentos_dos_servidores_do_quadro_do_magisterio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3157/anteprojet_de_lei_032-2022_-autoriza_a_abertura_credito_adicional_especial_na_importancia_de_r_500.00000_..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3158/anteprojet_de_lei_033-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3159/anteprojet_de_lei_034-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3160/anteprojet_de_lei_036-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3161/anteprojet_de_lei_037-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3162/anteprojet_de_lei_038-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3163/anteprojet_de_lei_039-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3164/anteprojet_de_lei_040-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3165/anteprojet_de_lei_041-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3166/anteprojet_de_lei_042-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3167/anteprojet_de_lei_043-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3168/anteprojet_de_lei_047-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3169/anteprojet_de_lei_048-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3170/anteprojet_de_lei_049-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3171/anteprojet_de_lei_050-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3172/anteprojeto_de_lei_51_de_2022..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3173/anteprojet_de_lei_053-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3174/anteprojet_de_lei_054-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3175/anteprojet_de_lei_055-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3176/anteprojet_de_lei_056-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3177/anteprojet_de_lei_057-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3178/anteprojet_de_lei_058-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3179/anteprojet_de_lei_059-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3180/anteprojet_de_lei_060-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3181/anteprojet_de_lei_061-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3182/anteprojet_de_lei_062-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3183/anteprojet_de_lei_063-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3184/anteprojet_de_lei_064-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3185/anteprojet_de_lei_065-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3186/anteprojet_de_lei_069-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3187/anteprojet_de_lei_070-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3188/anteprojet_de_lei_071-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3189/anteprojet_de_lei_072-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3190/anteprojet_de_lei_073-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3191/anteprojet_de_lei_074-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3192/anteprojet_de_lei_075-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3193/anteprojet_de_lei_076-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3194/anteprojet_de_lei_077-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3195/anteprojet_de_lei_079-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3196/anteprojet_de_lei_080-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3197/anteprojet_de_lei_081-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3198/anteprojet_de_lei_083-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3199/anteprojet_de_lei_084-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3200/anteprojet_de_lei_085-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3201/anteprojet_de_lei_086-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3202/anteprojet_de_lei_087-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3203/anteprojet_de_lei_088-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3204/anteprojet_de_lei_089-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3205/anteprojet_de_lei_090-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3206/anteprojet_de_lei_091-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3207/anteprojet_de_lei_092-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3208/anteprojet_de_lei_093-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3209/anteprojet_de_lei_094-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3210/anteprojet_de_lei_095-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3211/anteprojet_de_lei_096-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3212/anteprojet_de_lei_097-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3213/anteprojet_de_lei_098-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3214/anteprojet_de_lei_099-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3215/anteprojet_de_lei_100-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3216/anteprojet_de_lei_101-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3217/anteprojet_de_lei_102-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3218/anteprojet_de_lei_103-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3219/anteprojet_de_lei_104-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3220/anteprojet_de_lei_106-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3221/anteprojet_de_lei_107-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3222/anteprojet_de_lei_108-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3223/anteprojet_de_lei_109-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3224/anteprojet_de_lei_110-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3225/anteprojet_de_lei_111-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3226/anteprojet_de_lei_112-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3227/anteprojet_de_lei_113-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3228/anteprojet_de_lei_114-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3229/anteprojet_de_lei_115-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3231/anteprojeto_116-2022_completo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3232/anteprojet_de_lei_117-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3233/anteprojet_de_lei_118-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3234/anteprojet_de_lei_119-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3235/anteprojet_de_lei_120-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/283/anteprojeto_de_lei_no_121-2022_-_autoriza_o_poder_executivo_a_implantar_o_programa_de_incentivo_e_auxilio_ao_pescador_artesanal_por_meio_da_doacao_de_utensilios.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3236/anteprojet_de_lei_122-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3237/anteprojet_de_lei_123-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3238/anteprojet_de_lei_124-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3239/anteprojet_de_lei_125-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3240/anteprojet_de_lei_126-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3241/anteprojet_de_lei_127-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3242/anteprojet_de_lei_128-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3243/anteprojet_de_lei_129-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3244/anteprojet_de_lei_130-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3245/anteprojet_de_lei_131-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3246/anteprojet_de_lei_132-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3247/anteprojet_de_lei_133-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3248/anteprojet_de_resolucao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3249/anteprojet_de_resolucao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3250/anteprojet_de_resolucao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3252/brnb422007eba40_026811.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3253/brnb422007eba40_026822.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3251/brnb422007eba40_026798.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3095/anteproj_de_lei_complementar_006-2022_concede_a_comenda_caicara_de_honra_ao_merito__do_municipio_de_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3090/anteproj_de_lei_complementar_001-2022_-_altera_o_iniso_i_do_art.183_a_lei_complemantar_no_004-2007..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3091/anteproj_de_lei_complementar_002-2022_acescenta-se_paragafo_ao_artigo_13_da_lei_complementar_no_010_de_28_de_outubro_de_2014..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3092/anteproj_de_lei_complementar_003-2022_-_altera_a_lei_no_18_de_1_de_marco_de_2021..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3093/anteproj_de_lei_complementar_004-2022-_estabelece_normas_de_incidencia_do_inss__relativas_as_operacoes__efetuadas_com_cartoes_de_credito__conforme_a_lei_comp..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3094/anteproj_de_lei_complementar_005-2022_-_oferece_mecanismo_para_o_incremeento_da_cobranca_judicial_e_extrajudicial_da_divida_ativado_municipio_de_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3096/anteproj_de_lei_complementar_105-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/175/diario_001.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/176/diario_02-2022_-_reuniao_da_mesa_executiva.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/177/diario_03-2022_-_3a_e_4a_sessoes_extraordinarias_de_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/180/diario_04-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/178/diario_05-22_5.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/179/diario_06-22_ordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/181/diario_08-2022_-_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/182/diario_09-2022_-_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/183/diario_10-2022_-_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/184/diario_11-2022_-_extraordinarias.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/185/diario_12-2022_-_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/186/diario_13-2022_-_extraordinarias.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/187/diario_14-2022_-_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/188/diario_15-2022_-_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/189/diario_16-2022_-_extraordinarias.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/190/diario_17-2022_-_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/191/diario_19-2022_-_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/192/diario_020-2022_-_extraordinarias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/193/diario_21-22_10_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/194/diario_22-2022_-_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/195/diario_23-2022_-_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/196/diario_024-2022_-_extraordinarias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/197/diario_25-2022_-_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/198/diario_26-2022_-_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/199/diario_27-2022_-_extraordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/201/diario_oficial_28-2022_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/202/diario_29-_2022_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/203/diario_oficial_30-2022_16_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/204/diario_oficial_31-2022_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/205/diario_32_-_2022_-_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/206/diario_33_-_2022_-_19a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/207/diario_34-2022_-_extraordinarias.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/208/diario_35_-_2022_-_20a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/209/diario_36-2022_-_extraordinarias.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3254/proposta_orcamentaria_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2022/3881/parecer_previo_tribunal_de_contas_referente_a_prestacao_de_contas_do_poder_executivo_gestao_2022_ocred.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H169"/>
+  <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="246.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -6731,50 +6749,76 @@
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>654</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>10</v>
       </c>
       <c r="D169" t="s">
         <v>655</v>
       </c>
       <c r="E169" t="s">
         <v>656</v>
       </c>
       <c r="F169" t="s">
         <v>506</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>657</v>
       </c>
       <c r="H169" t="s">
         <v>658</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>659</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>10</v>
+      </c>
+      <c r="D170" t="s">
+        <v>660</v>
+      </c>
+      <c r="E170" t="s">
+        <v>661</v>
+      </c>
+      <c r="F170" t="s">
+        <v>662</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H170" t="s">
+        <v>664</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6903,50 +6947,51 @@
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>