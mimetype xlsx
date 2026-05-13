--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,1283 +54,1283 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1623/anteprojet_01-2017_altera_a_lei_1661-16.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1623/anteprojet_01-2017_altera_a_lei_1661-16.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº1661,de 15 de dezembro de 2016.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1624/anteprojet_02-2017_concede_reajuste_salarial_quadro_de_magisterio.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1624/anteprojet_02-2017_concede_reajuste_salarial_quadro_de_magisterio.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores integrantes do quadro do Magistério Público de Pontal do Paraná.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1625/anteprojet_03-2017_institui_o_plano_plurianual.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1625/anteprojet_03-2017_institui_o_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>Institui  o Plano Plurianual do Município de Pontal do Paraná para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>BINHO, JUVANETE, OSEIAS</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1626/anteprojet_04-2017_institui_a_rua_palotina.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1626/anteprojet_04-2017_institui_a_rua_palotina.pdf</t>
   </si>
   <si>
     <t>Institui a rua Palotina , no Balneário Grajaú no Município de Pontal do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1628/anteprojet_06-2017_autoriza_cred._adicional.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1628/anteprojet_06-2017_autoriza_cred._adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito adicional suplementar na importância de R$61.052,09 ( sessenta e um mil e cinquenta e dois reais, e nove centavos)</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1629/anteprojet_07-2017_autoriza_o_poder_exec._abrir_cred..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1629/anteprojet_07-2017_autoriza_o_poder_exec._abrir_cred..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$300.658,75 ,e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1630/anteprojet_08-2017_fica_inst_a_seg._semana_de_abril_marcha_p_jesus.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1630/anteprojet_08-2017_fica_inst_a_seg._semana_de_abril_marcha_p_jesus.pdf</t>
   </si>
   <si>
     <t>Fica instituído a segunda semana de abril para as comemorações da ''Marcha para Jesus'' e dá outras providências.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1631/anteprojet_09-2017_altera_a_lei_1228-2011.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1631/anteprojet_09-2017_altera_a_lei_1228-2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº1228 de 20 de dezembro de 2011 que institui o ''Dia do Evangélico''.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1632/anteprojet_10-2017_autoriza_a_concessao_de_uso_a_sanepar.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1632/anteprojet_10-2017_autoriza_a_concessao_de_uso_a_sanepar.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso da quadra  73-A , lote 73 A2 localizado no Balneário Pontal do Sul, à Sanepar.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>SENE</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1633/anteprojet_11-2017_estabelece_a_politica_munic._publica_sobre_1_socorros.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1633/anteprojet_11-2017_estabelece_a_politica_munic._publica_sobre_1_socorros.pdf</t>
   </si>
   <si>
     <t>Estabelece a Política Municipal de instrução Pública Sobre Primeiros Socorros.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1634/anteprojet_12-2017_inst._fundo_especial_da_camara.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1634/anteprojet_12-2017_inst._fundo_especial_da_camara.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO ESPECIAL DA CÂMARA MUNICIPAL DE PONTAL DO PARANÁ._x000D_
 NOS TERMOS DO ART.71 DA LEI FEDERAL Nº4.320,DE 17 DE MARÇO DE 1964.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1636/anteprojet_13-2017_institui_progr._de_rec._fiscal_refis.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1636/anteprojet_13-2017_institui_progr._de_rec._fiscal_refis.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal do Município de Pontal do Paraná-REFISPONTAL.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1637/anteprojet_14-2017_autoriza_o_poder_exec._cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1637/anteprojet_14-2017_autoriza_o_poder_exec._cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar ,no valor de R$500.000,00(quinhentos mil) no orçamento vigente da Câmara Municipal de Pontal do Paraná.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1639/anteprojet_15-2017_autoriza_poder_exec..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1639/anteprojet_15-2017_autoriza_poder_exec..pdf</t>
   </si>
   <si>
     <t>Altera o artigo 284 da Lei Municipal nº80 de 22 de dezembro de 1997 -CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>NEGA, ELINETE, SENE, WELDSON BAIANO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1641/anteprojet_16-2017_da_nome_de_palacio_pref_rudisney_gimenes.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1641/anteprojet_16-2017_da_nome_de_palacio_pref_rudisney_gimenes.pdf</t>
   </si>
   <si>
     <t>Dá nome de ''PALÁCIO PREFEITO RUDISNEY GIMENES'' a Sede do Poder Executivo de Pontal do Paraná.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1642/anteprojet_17-2017_concessao_de_rev._geral_art._37.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1642/anteprojet_17-2017_concessao_de_rev._geral_art._37.pdf</t>
   </si>
   <si>
     <t>Concessão de revisão geral anual na forma do inciso X, do artigo 37 da carta magna aos vencimentos dos servidores do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1643/anteprojet_18-2017_autoriza_o_poder_exec._abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1643/anteprojet_18-2017_autoriza_o_poder_exec._abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial ,no valor de R$300.000,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>OSEIAS</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1644/anteprojet_19-2017_institui_obrigatoriedade.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1644/anteprojet_19-2017_institui_obrigatoriedade.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de utilização da lâmpadas ou luminárias de Diodo Emissor de Luz-LED  em espaços públicos do Município de Pontal do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>WELDSON BAIANO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1645/anteprojet_20-2017_institui_o_dia_23_de_junho_consciencia_negra.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1645/anteprojet_20-2017_institui_o_dia_23_de_junho_consciencia_negra.pdf</t>
   </si>
   <si>
     <t>Institui o dia 23 de junho como Dia Municipal da Consciência Negra.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1647/anteprojeto_21-2017_completo.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1647/anteprojeto_21-2017_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias -LDO- para o Exercício Financeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1648/anteprojet_23-2017_altera_os_artigos_4-9-15_lei_568-05.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1648/anteprojet_23-2017_altera_os_artigos_4-9-15_lei_568-05.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 4º,9º,15º-A da Lei Municipal nº588/2005 e suas alterações que dispõe sobre a estrutura organizacional do Poder Executivo do Município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1649/anteprojet_24-2017_dispoe_sobre_eleicao_de_diretores_esc..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1649/anteprojet_24-2017_dispoe_sobre_eleicao_de_diretores_esc..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre escolha ,mediante eleição direta de diretores dos Centros Municipais de Educação Infantil e  diretores ,vice diretores nas unidades de Ensino Fundamental e series iniciais da rede regular municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1650/anteprojet_25-2017_autoriza_o_repasse_de_contrib_assoc_adetur.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1650/anteprojet_25-2017_autoriza_o_repasse_de_contrib_assoc_adetur.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de contribuição associativa anual á ADETUR- Agência de Desenvolvimento do Turismo Sustentável do Litoral do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1651/anteprojet_26-2017_altera_lei_municipal_653-06.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1651/anteprojet_26-2017_altera_lei_municipal_653-06.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº653 de 23 de maio de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>CLEONICE</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1653/anteprojet_027-2017_altera_denominacao_de_rua_tamandare_para_wladmir_victor_flizikowski.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1653/anteprojet_027-2017_altera_denominacao_de_rua_tamandare_para_wladmir_victor_flizikowski.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Rua Tamandaré ,localizada no Balneário Guapê, passando a denominar -se de Rua Wladmir Victor Flizikowski.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1655/anteprojet_28-2017_altera_lei_municipal_1619-16.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1655/anteprojet_28-2017_altera_lei_municipal_1619-16.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº1.619/2016 que institui no âmbito do Município de Pontal do Paraná, o prazo para requerer prorrogação de licença -paternidade dos servidores públicos municipais ou empregados públicos .</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1659/anteprojet_29-2017_cria__o_conselho_municipal_de_protec.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1659/anteprojet_29-2017_cria__o_conselho_municipal_de_protec.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de proteção aos animais -COMUPA e dá outras providências.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1660/anteprojet_30-2017_cria_o_conselho_de_pesca_e_agropec.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1660/anteprojet_30-2017_cria_o_conselho_de_pesca_e_agropec.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Pesca e Agropecuária -CMPA.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1669/anteprojet_31-2017_da_denominacao_de_cmei.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1669/anteprojet_31-2017_da_denominacao_de_cmei.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de CMEI-CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL GUARUÇA. _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1670/anteprojet_32-2017_estabelece_diretrizes.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1670/anteprojet_32-2017_estabelece_diretrizes.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes de atuação da Patrulha Maria da Penha no Município de Pontal do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1671/anteprojet_33-2017_autoriza_poder_exec_abrir_cred..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1671/anteprojet_33-2017_autoriza_poder_exec_abrir_cred..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$243.631,36 no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1673/anteprojet_34-2017_autoriza_o_poder_exec._abrir_cred..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1673/anteprojet_34-2017_autoriza_o_poder_exec._abrir_cred..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$208.916,71 no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1674/anteprojet_35-2017_autoriza_o_poder_exec._abrir_cred..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1674/anteprojet_35-2017_autoriza_o_poder_exec._abrir_cred..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$311.401,21 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1676/anteprojet_36-2017_autoriza_o_poder_exec_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1676/anteprojet_36-2017_autoriza_o_poder_exec_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$40.000,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1679/anteprojet_37-2017_autoriza_o_poder_exec_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1679/anteprojet_37-2017_autoriza_o_poder_exec_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$513.500,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1681/anteprojet_38-2017_autoriza_o_poder_exec_abrir_cred..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1681/anteprojet_38-2017_autoriza_o_poder_exec_abrir_cred..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$250.000,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1683/anteprojet_39-2017_autoriza_o_poder_exec_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1683/anteprojet_39-2017_autoriza_o_poder_exec_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$295.500,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1685/anteprojet_40-2017_autoriza_o_poder_exec_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1685/anteprojet_40-2017_autoriza_o_poder_exec_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$246.750,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1686/anteprojet_41-2017_altera_o_paragrafo_primeiro_do_art._89_lei_75.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1686/anteprojet_41-2017_altera_o_paragrafo_primeiro_do_art._89_lei_75.pdf</t>
   </si>
   <si>
     <t>Altera o Paragrafo Primeiro ,do artigo 89 da lei nº075 de 22 de dezembro de 1997.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1689/anteprojet_42-2017_altera_a_destinacao_de_assento_de_pescador.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1689/anteprojet_42-2017_altera_a_destinacao_de_assento_de_pescador.pdf</t>
   </si>
   <si>
     <t>Altera a destinação de assento de pescadores para uso Dominial ,á fim de Regularização Fundiária Balneário Mirassol.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1690/anteprojet_43-2017_da_nome_as_vias_do_jardim_jacaranda.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1690/anteprojet_43-2017_da_nome_as_vias_do_jardim_jacaranda.pdf</t>
   </si>
   <si>
     <t>Dá nome ás vias do Jardim Jacarandá.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1692/anteprojet_44-2017_dispoe_sobre_a_escolha_de_diretores_e_vice.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1692/anteprojet_44-2017_dispoe_sobre_a_escolha_de_diretores_e_vice.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a escolha de diretores e vice-diretores nas unidades escolares do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1693/anteprojeto_45-2017_completo.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1693/anteprojeto_45-2017_completo.pdf</t>
   </si>
   <si>
     <t>Regulamenta e altera a planta genérica de valores imobiliários ,a alíquota e o cálculo do imposto Predial e Territorial Urbano, altera a Lei Municipal 080/1997 e a alíquota  do imposto sobre a transmissão de Bens imóveis.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1696/anteprojet_46-2017_altera_a_lei_1363-13.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1696/anteprojet_46-2017_altera_a_lei_1363-13.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº1.363 de 06 de dezembro de 2013,que dispõe sobre o Conselho da Cidade de Pontal do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1697/anteprojet_47-2017_desvincula_30.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1697/anteprojet_47-2017_desvincula_30.pdf</t>
   </si>
   <si>
     <t>Desvincula 30%( trinta por cento) das receitas de impostos ,taxas ,multas e outras receitas correntes, até dia 31 de dezembro de 2023,de órgãos ,entidades, fundos ou despesas de que trata o artigo 76 B dos ADCT da Constituição Federal.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1698/anteprojet_48-2017_poder_executivo.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1698/anteprojet_48-2017_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$1.180.000,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1699/anteprojet_49-2017_autoriza_poder_execut_a_abrir_credito.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1699/anteprojet_49-2017_autoriza_poder_execut_a_abrir_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$1.480.000,00 no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1700/anteprojet_50-2017_autoriza_o_poder_exec._a_abrir_cred..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1700/anteprojet_50-2017_autoriza_o_poder_exec._a_abrir_cred..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$262.780,09 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1701/anteprojet_51-2017_altera_a_lei_1692-17.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1701/anteprojet_51-2017_altera_a_lei_1692-17.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº1692/2017</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1702/anteprojet_52-2017_autoriza_poder_exec._abrir_cred._suplementar.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1702/anteprojet_52-2017_autoriza_poder_exec._abrir_cred._suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar ,no valor de R$638.966,90 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1705/anteprojet_53-2017_autoriza_o_poder_exec._abrir_cred._adicional.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1705/anteprojet_53-2017_autoriza_o_poder_exec._abrir_cred._adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$246.990,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1707/anteprojet_54-2017_autoriza_o_poder_executivo_a_conceder_a_exploracao_de_serv..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1707/anteprojet_54-2017_autoriza_o_poder_executivo_a_conceder_a_exploracao_de_serv..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder a exploração de serviços ,direito de uso ,administração ,manutenção  e conservação ,e a exploração comercial e na qualificação do terminal de embarque e Desembarque de Passageiros para a Ilha do Mel.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1709/anteprojet_55-2017_autoriza_o_poder_exec._a_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1709/anteprojet_55-2017_autoriza_o_poder_exec._a_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo a abrir crédito adicional suplementar ,no valor de R$763.000,00 no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1715/anteprojet_56-2017_autoriza_o_poder_exec._a_abrir_cred_adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1715/anteprojet_56-2017_autoriza_o_poder_exec._a_abrir_cred_adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$4.435.321 no orçamento vigente do  Município</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1719/anteprojet_57-2017_altera_o_anexo_ii_da_lei_municipal_080-1997.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1719/anteprojet_57-2017_altera_o_anexo_ii_da_lei_municipal_080-1997.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II da Lei Municipal nº 080 de 22  de dezembro de 1997 que institui o código Tributário do Município.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1720/anteprojet_58-2017_denomina_vias_do_municipio.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1720/anteprojet_58-2017_denomina_vias_do_municipio.pdf</t>
   </si>
   <si>
     <t>Denomina Vias do Município.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1724/anteprojet_59-2017_fixa_valor_de_decimo_terceiro.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1724/anteprojet_59-2017_fixa_valor_de_decimo_terceiro.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do décimo terceiro subsidio e o abono de férias aos agentes Políticos Municipais vinculados ao Poder Executivo e ao Poder Legislativo para a Legislatura de 1ºde janeiro de 2017 a 31 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1729/anteprojet_60-2017_autoriza_concessao.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1729/anteprojet_60-2017_autoriza_concessao.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão e pagamento do Abono de 1/3 das férias e Autoriza o pagamento de 13º(décimo terceiro) salário aos agentes Políticos Municipais vinculados ao Poder Executivo e ao Poder Legislativo em atendimento ao disposto no art.7° do inciso VIII e XVII da constituição Federal.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1733/anteprojet_61-2017_autoriza_o_poder_exec_a_abrir_cred._adicional.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1733/anteprojet_61-2017_autoriza_o_poder_exec_a_abrir_cred._adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza  o Poder Executivo a abrir crédito adicional especial ,no valor de R$49.976,63 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1734/anteprojet_63-2017_autoriza_o_poder_exec_a_abrir_cred..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1734/anteprojet_63-2017_autoriza_o_poder_exec_a_abrir_cred..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$600.000,00 no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1735/anteprojet_64-2017_estima_receita.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1735/anteprojet_64-2017_estima_receita.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Pontal do Paraná para o exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1736/anteprojet_65-2017_dispoe_sobre_aplicacao_de_vlrs_do_icms_ecologico.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1736/anteprojet_65-2017_dispoe_sobre_aplicacao_de_vlrs_do_icms_ecologico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de valores do ICMS ECOLÓGICO recebidos a título de compensação financeira por área protegida do Município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1737/anteprojet_66-2017_autoriza_o_poder_exec_a_abrie_cred..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1737/anteprojet_66-2017_autoriza_o_poder_exec_a_abrie_cred..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$200.800,00 no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1740/anteprojet_67-2017_autoriza_o_poder_exec_a_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1740/anteprojet_67-2017_autoriza_o_poder_exec_a_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$1.300.000,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1742/anteprojet_68-2017_declara_de_utilid._publica.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1742/anteprojet_68-2017_declara_de_utilid._publica.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública Municipal a Associação de Pais ,Mestres e Funcionários do Centro Municipal de Educação Infantil PEIXINHO DOURADO-APMF.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1745/anteprojet_69-2017_dispor_sobre_o_lanc._e_cobrnca_do_iptu_2018.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1745/anteprojet_69-2017_dispor_sobre_o_lanc._e_cobrnca_do_iptu_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o lançamento e cobrança do Imposto Predial e Territorial  Urbano -IPTU e demais tributos para o exercício  de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1756/anteprojeto_70-2017_completo.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1756/anteprojeto_70-2017_completo.pdf</t>
   </si>
   <si>
     <t>Altera os anexos da Lei nº1.675/2017-PPA 2018-2021.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1758/anteprojet_71-2014_altera_a_lei_1680-17.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1758/anteprojet_71-2014_altera_a_lei_1680-17.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº1680/2017.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1761/anteprojet_72-2017_ratifica_protocolo_de_intencoes.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1761/anteprojet_72-2017_ratifica_protocolo_de_intencoes.pdf</t>
   </si>
   <si>
     <t>Ratifica Protocolo de Intenções.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1762/anteprojet_73-2017_altera_os_anexos_lei_1686-17_ldo.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1762/anteprojet_73-2017_altera_os_anexos_lei_1686-17_ldo.pdf</t>
   </si>
   <si>
     <t>Altera os anexos da Lei nº1.675/2017 -LDO 2018.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1764/anteprojet_74-2017_autoriza_o_poder_exec_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1764/anteprojet_74-2017_autoriza_o_poder_exec_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar, no valor de R$107.000,00 no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1768/anteprojet_75-2017_autoriza_o_poder_exec_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1768/anteprojet_75-2017_autoriza_o_poder_exec_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar ,no valor de R$335.000,00 no orçamento vigente d Município.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1774/anteprojet_76-2017_autoriza_o_poder_exec._abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1774/anteprojet_76-2017_autoriza_o_poder_exec._abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$470.000,00  e efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1775/anteprojet_77-2017_autoriza_o_poder_exec._abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1775/anteprojet_77-2017_autoriza_o_poder_exec._abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar ,no valor de R$132.000,00 no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1776/anteprojet_78-2017_autoriza_o_poder_exec_abrir_cred._adicc.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1776/anteprojet_78-2017_autoriza_o_poder_exec_abrir_cred._adicc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial ,no valor de R$563.700,00 no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>MARCO ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1777/anteprojet_79-2017_institui_a_semana_munic_de_concientizacao_sobre_doacao_de_sangue.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1777/anteprojet_79-2017_institui_a_semana_munic_de_concientizacao_sobre_doacao_de_sangue.pdf</t>
   </si>
   <si>
     <t>Institui a ''Semana Municipal de Conscientização Sobre a Doação de Sangue' 'dispõe sobre a isenção de pagamento da taxa de inscrição em Concursos Públicos Municipais ao Candidato doador de sangue fidelizado e acresce um dia em suas férias para cada doação realizada por servidor público no Município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>NEGA</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1778/anteprojet_80-2017_dispoe_sobre_atendimento_diferenciado.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1778/anteprojet_80-2017_dispoe_sobre_atendimento_diferenciado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento diferenciado aos idosos ,gestantes e aos portadores de deficiência em casas lotéricas e dá outras providências.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1779/anteprojet_81-2017_autoriza_o_poder_exec._abrir_cred..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1779/anteprojet_81-2017_autoriza_o_poder_exec._abrir_cred..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$660.306,93 ,no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1782/anteprojet_82-2017_autoriza_o_poder_exec_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1782/anteprojet_82-2017_autoriza_o_poder_exec_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial ,no valor de R$30.478.05 (trinta mil, quatrocentos  e setenta e oito reais e cinco centavos) e a efetuar  alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1786/anteprojet_83-2017_autoriza_o_poder_exec_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1786/anteprojet_83-2017_autoriza_o_poder_exec_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar ,no valor de R$336.532,00 , no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1787/anteprojet_84-2017_autoriza_o_poder_exec_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1787/anteprojet_84-2017_autoriza_o_poder_exec_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial por anulação ,no valor de R$3.800,00 (três mil e oitocentos reais) e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1788/anteprojet_85-2017_autoriza_o_poder_exec._a_abrir__cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1788/anteprojet_85-2017_autoriza_o_poder_exec._a_abrir__cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$236.200,00 no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1789/anteprojet_86-2017__autoriza_o_poder_exec._a_contratar_ag._de_fomento.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1789/anteprojet_86-2017__autoriza_o_poder_exec._a_contratar_ag._de_fomento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operações de crédito com a Agência da Fomento do Paraná S/A.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1790/anteprojet_87-2017_dispoe_sobre_proibicao_de_comerc..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1790/anteprojet_87-2017_dispoe_sobre_proibicao_de_comerc..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de comercialização e de uso de cerol ou de qualquer material cortante em linhas ou fios usados para empinar pipas no Município de Pontal do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1791/anteprojet_88-2017_autoriza_doacao_de_imovel.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1791/anteprojet_88-2017_autoriza_doacao_de_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza Doação de imóvel ao Estado do Paraná.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1792/anteprojet_89-2017_cria_conselho_municip_de_promocao_da_igualdade_racial.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1792/anteprojet_89-2017_cria_conselho_municip_de_promocao_da_igualdade_racial.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Promoção da igualdade Racial-CMPIR e dá outras providências.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1793/anteprojet_90-2017_altera_destincao_de_area_publica.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1793/anteprojet_90-2017_altera_destincao_de_area_publica.pdf</t>
   </si>
   <si>
     <t>Altera destinação de área pública.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1794/anteprojet_91-2017_altera_disposicoes_das_leis_munic._568-05_e_569-05.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1794/anteprojet_91-2017_altera_disposicoes_das_leis_munic._568-05_e_569-05.pdf</t>
   </si>
   <si>
     <t>Altera disposições das Leis Municipais 568/2005 e 569/2005 e suas alterações.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1796/anteprojet_92-2017_converte_os_ocupantes_dos_cargos_de_empregos_public.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1796/anteprojet_92-2017_converte_os_ocupantes_dos_cargos_de_empregos_public.pdf</t>
   </si>
   <si>
     <t>Converte os ocupantes de Cargos de Emprego Público em Servidores Públicos Estatutários e dá outras providências.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1798/anteprojet_93-2017_altera_a_lei_municipal_1364-13.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1798/anteprojet_93-2017_altera_a_lei_municipal_1364-13.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº1.364/2013 que Institui o Programa Auxilio Alimentação para Servidores Públicos do Município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1801/anteprojet_94-2017_declara_de_utilidade_publica_o_centro_de_est_do_mar.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1801/anteprojet_94-2017_declara_de_utilidade_publica_o_centro_de_est_do_mar.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Centro de Estudos do Mar-CEM.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1805/anteprojet_95-2017_autoriza_o_poder_exec._a_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1805/anteprojet_95-2017_autoriza_o_poder_exec._a_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$957.440,00 no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1811/anteprojet_96-2017_dispoe_a_concessao_de_isencao_total_de_pgto_itbi_a_moradores_de_baixa_renda.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1811/anteprojet_96-2017_dispoe_a_concessao_de_isencao_total_de_pgto_itbi_a_moradores_de_baixa_renda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção total de pagamento do imposto sobre a transmissão de bens imóveis aos moradores de baixa renda do loteamento denominado Balneário Itatiaia.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1814/anteprojet_97-2017_altera_lei_municipal_622-2005.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1814/anteprojet_97-2017_altera_lei_municipal_622-2005.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 622/2005 e dá outras providências.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1817/anteprojet_98-2017_acrescenta_disp_a_lei_municicpal_80-1997.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1817/anteprojet_98-2017_acrescenta_disp_a_lei_municicpal_80-1997.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos a Lei Municipal nº80/1997,que institui o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1820/anteprojet_99-2017_altera_destinacao_da_quadra_14.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1820/anteprojet_99-2017_altera_destinacao_da_quadra_14.pdf</t>
   </si>
   <si>
     <t>Altera destinação da quadra nº14 da Planta Parque Balneário Carmery para Bem de Uso Dominial.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1823/anteprojet_100-2017_conselho_municipla_do_esport_e_lazer.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1823/anteprojet_100-2017_conselho_municipla_do_esport_e_lazer.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal do Esporte e Lazer- CMEL e dá outras providências.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>ARSL</t>
   </si>
   <si>
     <t>Anteprojeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1826/anteprojeto_de_resolucao_001-2017_-_altera_a_resolucao_002-2012.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1826/anteprojeto_de_resolucao_001-2017_-_altera_a_resolucao_002-2012.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº002/2012 providências.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1627/anteprojet_05-2017.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1627/anteprojet_05-2017.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de auxílio Alimentação para os servidores Efetivos pertencentes ao quadro de Pessoal do Poder Legislativo de Pontal do Paraná.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>CLEONICE, BINHO, ELINETE, MARCO ROCHA, NEGA, OSNI CEARÁ, POLACO MOROZ, SENE, WELDSON BAIANO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1832/pedido_de_informacao_da_4_marcha_para_jesus_e_dia_mundial_do_evangelio_evento.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1832/pedido_de_informacao_da_4_marcha_para_jesus_e_dia_mundial_do_evangelio_evento.pdf</t>
   </si>
   <si>
     <t>4º Marcha para JESUS e Dia Municipal do Evangélico, evento realizado em abril de 2017 no Balneário Pontal do Sul.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1834/pedido_de_informacao_005-2017_21o_aniversario_de_pontal_do_parana.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1834/pedido_de_informacao_005-2017_21o_aniversario_de_pontal_do_parana.pdf</t>
   </si>
   <si>
     <t>Resposta ao Pedido de informação 005/2017 21ºAniversário de Pontal do Paraná.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1637,67 +1637,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1623/anteprojet_01-2017_altera_a_lei_1661-16.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1624/anteprojet_02-2017_concede_reajuste_salarial_quadro_de_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1625/anteprojet_03-2017_institui_o_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1626/anteprojet_04-2017_institui_a_rua_palotina.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1628/anteprojet_06-2017_autoriza_cred._adicional.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1629/anteprojet_07-2017_autoriza_o_poder_exec._abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1630/anteprojet_08-2017_fica_inst_a_seg._semana_de_abril_marcha_p_jesus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1631/anteprojet_09-2017_altera_a_lei_1228-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1632/anteprojet_10-2017_autoriza_a_concessao_de_uso_a_sanepar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1633/anteprojet_11-2017_estabelece_a_politica_munic._publica_sobre_1_socorros.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1634/anteprojet_12-2017_inst._fundo_especial_da_camara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1636/anteprojet_13-2017_institui_progr._de_rec._fiscal_refis.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1637/anteprojet_14-2017_autoriza_o_poder_exec._cred._adic..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1639/anteprojet_15-2017_autoriza_poder_exec..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1641/anteprojet_16-2017_da_nome_de_palacio_pref_rudisney_gimenes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1642/anteprojet_17-2017_concessao_de_rev._geral_art._37.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1643/anteprojet_18-2017_autoriza_o_poder_exec._abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1644/anteprojet_19-2017_institui_obrigatoriedade.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1645/anteprojet_20-2017_institui_o_dia_23_de_junho_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1647/anteprojeto_21-2017_completo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1648/anteprojet_23-2017_altera_os_artigos_4-9-15_lei_568-05.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1649/anteprojet_24-2017_dispoe_sobre_eleicao_de_diretores_esc..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1650/anteprojet_25-2017_autoriza_o_repasse_de_contrib_assoc_adetur.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1651/anteprojet_26-2017_altera_lei_municipal_653-06.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1653/anteprojet_027-2017_altera_denominacao_de_rua_tamandare_para_wladmir_victor_flizikowski.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1655/anteprojet_28-2017_altera_lei_municipal_1619-16.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1659/anteprojet_29-2017_cria__o_conselho_municipal_de_protec.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1660/anteprojet_30-2017_cria_o_conselho_de_pesca_e_agropec.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1669/anteprojet_31-2017_da_denominacao_de_cmei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1670/anteprojet_32-2017_estabelece_diretrizes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1671/anteprojet_33-2017_autoriza_poder_exec_abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1673/anteprojet_34-2017_autoriza_o_poder_exec._abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1674/anteprojet_35-2017_autoriza_o_poder_exec._abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1676/anteprojet_36-2017_autoriza_o_poder_exec_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1679/anteprojet_37-2017_autoriza_o_poder_exec_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1681/anteprojet_38-2017_autoriza_o_poder_exec_abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1683/anteprojet_39-2017_autoriza_o_poder_exec_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1685/anteprojet_40-2017_autoriza_o_poder_exec_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1686/anteprojet_41-2017_altera_o_paragrafo_primeiro_do_art._89_lei_75.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1689/anteprojet_42-2017_altera_a_destinacao_de_assento_de_pescador.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1690/anteprojet_43-2017_da_nome_as_vias_do_jardim_jacaranda.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1692/anteprojet_44-2017_dispoe_sobre_a_escolha_de_diretores_e_vice.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1693/anteprojeto_45-2017_completo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1696/anteprojet_46-2017_altera_a_lei_1363-13.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1697/anteprojet_47-2017_desvincula_30.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1698/anteprojet_48-2017_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1699/anteprojet_49-2017_autoriza_poder_execut_a_abrir_credito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1700/anteprojet_50-2017_autoriza_o_poder_exec._a_abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1701/anteprojet_51-2017_altera_a_lei_1692-17.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1702/anteprojet_52-2017_autoriza_poder_exec._abrir_cred._suplementar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1705/anteprojet_53-2017_autoriza_o_poder_exec._abrir_cred._adicional.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1707/anteprojet_54-2017_autoriza_o_poder_executivo_a_conceder_a_exploracao_de_serv..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1709/anteprojet_55-2017_autoriza_o_poder_exec._a_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1715/anteprojet_56-2017_autoriza_o_poder_exec._a_abrir_cred_adic..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1719/anteprojet_57-2017_altera_o_anexo_ii_da_lei_municipal_080-1997.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1720/anteprojet_58-2017_denomina_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1724/anteprojet_59-2017_fixa_valor_de_decimo_terceiro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1729/anteprojet_60-2017_autoriza_concessao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1733/anteprojet_61-2017_autoriza_o_poder_exec_a_abrir_cred._adicional.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1734/anteprojet_63-2017_autoriza_o_poder_exec_a_abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1735/anteprojet_64-2017_estima_receita.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1736/anteprojet_65-2017_dispoe_sobre_aplicacao_de_vlrs_do_icms_ecologico.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1737/anteprojet_66-2017_autoriza_o_poder_exec_a_abrie_cred..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1740/anteprojet_67-2017_autoriza_o_poder_exec_a_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1742/anteprojet_68-2017_declara_de_utilid._publica.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1745/anteprojet_69-2017_dispor_sobre_o_lanc._e_cobrnca_do_iptu_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1756/anteprojeto_70-2017_completo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1758/anteprojet_71-2014_altera_a_lei_1680-17.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1761/anteprojet_72-2017_ratifica_protocolo_de_intencoes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1762/anteprojet_73-2017_altera_os_anexos_lei_1686-17_ldo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1764/anteprojet_74-2017_autoriza_o_poder_exec_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1768/anteprojet_75-2017_autoriza_o_poder_exec_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1774/anteprojet_76-2017_autoriza_o_poder_exec._abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1775/anteprojet_77-2017_autoriza_o_poder_exec._abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1776/anteprojet_78-2017_autoriza_o_poder_exec_abrir_cred._adicc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1777/anteprojet_79-2017_institui_a_semana_munic_de_concientizacao_sobre_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1778/anteprojet_80-2017_dispoe_sobre_atendimento_diferenciado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1779/anteprojet_81-2017_autoriza_o_poder_exec._abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1782/anteprojet_82-2017_autoriza_o_poder_exec_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1786/anteprojet_83-2017_autoriza_o_poder_exec_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1787/anteprojet_84-2017_autoriza_o_poder_exec_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1788/anteprojet_85-2017_autoriza_o_poder_exec._a_abrir__cred.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1789/anteprojet_86-2017__autoriza_o_poder_exec._a_contratar_ag._de_fomento.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1790/anteprojet_87-2017_dispoe_sobre_proibicao_de_comerc..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1791/anteprojet_88-2017_autoriza_doacao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1792/anteprojet_89-2017_cria_conselho_municip_de_promocao_da_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1793/anteprojet_90-2017_altera_destincao_de_area_publica.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1794/anteprojet_91-2017_altera_disposicoes_das_leis_munic._568-05_e_569-05.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1796/anteprojet_92-2017_converte_os_ocupantes_dos_cargos_de_empregos_public.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1798/anteprojet_93-2017_altera_a_lei_municipal_1364-13.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1801/anteprojet_94-2017_declara_de_utilidade_publica_o_centro_de_est_do_mar.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1805/anteprojet_95-2017_autoriza_o_poder_exec._a_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1811/anteprojet_96-2017_dispoe_a_concessao_de_isencao_total_de_pgto_itbi_a_moradores_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1814/anteprojet_97-2017_altera_lei_municipal_622-2005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1817/anteprojet_98-2017_acrescenta_disp_a_lei_municicpal_80-1997.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1820/anteprojet_99-2017_altera_destinacao_da_quadra_14.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1823/anteprojet_100-2017_conselho_municipla_do_esport_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1826/anteprojeto_de_resolucao_001-2017_-_altera_a_resolucao_002-2012.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1627/anteprojet_05-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1832/pedido_de_informacao_da_4_marcha_para_jesus_e_dia_mundial_do_evangelio_evento.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1834/pedido_de_informacao_005-2017_21o_aniversario_de_pontal_do_parana.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1623/anteprojet_01-2017_altera_a_lei_1661-16.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1624/anteprojet_02-2017_concede_reajuste_salarial_quadro_de_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1625/anteprojet_03-2017_institui_o_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1626/anteprojet_04-2017_institui_a_rua_palotina.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1628/anteprojet_06-2017_autoriza_cred._adicional.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1629/anteprojet_07-2017_autoriza_o_poder_exec._abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1630/anteprojet_08-2017_fica_inst_a_seg._semana_de_abril_marcha_p_jesus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1631/anteprojet_09-2017_altera_a_lei_1228-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1632/anteprojet_10-2017_autoriza_a_concessao_de_uso_a_sanepar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1633/anteprojet_11-2017_estabelece_a_politica_munic._publica_sobre_1_socorros.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1634/anteprojet_12-2017_inst._fundo_especial_da_camara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1636/anteprojet_13-2017_institui_progr._de_rec._fiscal_refis.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1637/anteprojet_14-2017_autoriza_o_poder_exec._cred._adic..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1639/anteprojet_15-2017_autoriza_poder_exec..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1641/anteprojet_16-2017_da_nome_de_palacio_pref_rudisney_gimenes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1642/anteprojet_17-2017_concessao_de_rev._geral_art._37.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1643/anteprojet_18-2017_autoriza_o_poder_exec._abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1644/anteprojet_19-2017_institui_obrigatoriedade.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1645/anteprojet_20-2017_institui_o_dia_23_de_junho_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1647/anteprojeto_21-2017_completo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1648/anteprojet_23-2017_altera_os_artigos_4-9-15_lei_568-05.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1649/anteprojet_24-2017_dispoe_sobre_eleicao_de_diretores_esc..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1650/anteprojet_25-2017_autoriza_o_repasse_de_contrib_assoc_adetur.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1651/anteprojet_26-2017_altera_lei_municipal_653-06.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1653/anteprojet_027-2017_altera_denominacao_de_rua_tamandare_para_wladmir_victor_flizikowski.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1655/anteprojet_28-2017_altera_lei_municipal_1619-16.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1659/anteprojet_29-2017_cria__o_conselho_municipal_de_protec.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1660/anteprojet_30-2017_cria_o_conselho_de_pesca_e_agropec.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1669/anteprojet_31-2017_da_denominacao_de_cmei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1670/anteprojet_32-2017_estabelece_diretrizes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1671/anteprojet_33-2017_autoriza_poder_exec_abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1673/anteprojet_34-2017_autoriza_o_poder_exec._abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1674/anteprojet_35-2017_autoriza_o_poder_exec._abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1676/anteprojet_36-2017_autoriza_o_poder_exec_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1679/anteprojet_37-2017_autoriza_o_poder_exec_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1681/anteprojet_38-2017_autoriza_o_poder_exec_abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1683/anteprojet_39-2017_autoriza_o_poder_exec_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1685/anteprojet_40-2017_autoriza_o_poder_exec_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1686/anteprojet_41-2017_altera_o_paragrafo_primeiro_do_art._89_lei_75.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1689/anteprojet_42-2017_altera_a_destinacao_de_assento_de_pescador.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1690/anteprojet_43-2017_da_nome_as_vias_do_jardim_jacaranda.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1692/anteprojet_44-2017_dispoe_sobre_a_escolha_de_diretores_e_vice.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1693/anteprojeto_45-2017_completo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1696/anteprojet_46-2017_altera_a_lei_1363-13.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1697/anteprojet_47-2017_desvincula_30.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1698/anteprojet_48-2017_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1699/anteprojet_49-2017_autoriza_poder_execut_a_abrir_credito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1700/anteprojet_50-2017_autoriza_o_poder_exec._a_abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1701/anteprojet_51-2017_altera_a_lei_1692-17.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1702/anteprojet_52-2017_autoriza_poder_exec._abrir_cred._suplementar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1705/anteprojet_53-2017_autoriza_o_poder_exec._abrir_cred._adicional.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1707/anteprojet_54-2017_autoriza_o_poder_executivo_a_conceder_a_exploracao_de_serv..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1709/anteprojet_55-2017_autoriza_o_poder_exec._a_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1715/anteprojet_56-2017_autoriza_o_poder_exec._a_abrir_cred_adic..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1719/anteprojet_57-2017_altera_o_anexo_ii_da_lei_municipal_080-1997.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1720/anteprojet_58-2017_denomina_vias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1724/anteprojet_59-2017_fixa_valor_de_decimo_terceiro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1729/anteprojet_60-2017_autoriza_concessao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1733/anteprojet_61-2017_autoriza_o_poder_exec_a_abrir_cred._adicional.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1734/anteprojet_63-2017_autoriza_o_poder_exec_a_abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1735/anteprojet_64-2017_estima_receita.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1736/anteprojet_65-2017_dispoe_sobre_aplicacao_de_vlrs_do_icms_ecologico.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1737/anteprojet_66-2017_autoriza_o_poder_exec_a_abrie_cred..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1740/anteprojet_67-2017_autoriza_o_poder_exec_a_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1742/anteprojet_68-2017_declara_de_utilid._publica.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1745/anteprojet_69-2017_dispor_sobre_o_lanc._e_cobrnca_do_iptu_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1756/anteprojeto_70-2017_completo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1758/anteprojet_71-2014_altera_a_lei_1680-17.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1761/anteprojet_72-2017_ratifica_protocolo_de_intencoes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1762/anteprojet_73-2017_altera_os_anexos_lei_1686-17_ldo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1764/anteprojet_74-2017_autoriza_o_poder_exec_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1768/anteprojet_75-2017_autoriza_o_poder_exec_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1774/anteprojet_76-2017_autoriza_o_poder_exec._abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1775/anteprojet_77-2017_autoriza_o_poder_exec._abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1776/anteprojet_78-2017_autoriza_o_poder_exec_abrir_cred._adicc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1777/anteprojet_79-2017_institui_a_semana_munic_de_concientizacao_sobre_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1778/anteprojet_80-2017_dispoe_sobre_atendimento_diferenciado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1779/anteprojet_81-2017_autoriza_o_poder_exec._abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1782/anteprojet_82-2017_autoriza_o_poder_exec_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1786/anteprojet_83-2017_autoriza_o_poder_exec_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1787/anteprojet_84-2017_autoriza_o_poder_exec_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1788/anteprojet_85-2017_autoriza_o_poder_exec._a_abrir__cred.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1789/anteprojet_86-2017__autoriza_o_poder_exec._a_contratar_ag._de_fomento.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1790/anteprojet_87-2017_dispoe_sobre_proibicao_de_comerc..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1791/anteprojet_88-2017_autoriza_doacao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1792/anteprojet_89-2017_cria_conselho_municip_de_promocao_da_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1793/anteprojet_90-2017_altera_destincao_de_area_publica.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1794/anteprojet_91-2017_altera_disposicoes_das_leis_munic._568-05_e_569-05.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1796/anteprojet_92-2017_converte_os_ocupantes_dos_cargos_de_empregos_public.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1798/anteprojet_93-2017_altera_a_lei_municipal_1364-13.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1801/anteprojet_94-2017_declara_de_utilidade_publica_o_centro_de_est_do_mar.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1805/anteprojet_95-2017_autoriza_o_poder_exec._a_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1811/anteprojet_96-2017_dispoe_a_concessao_de_isencao_total_de_pgto_itbi_a_moradores_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1814/anteprojet_97-2017_altera_lei_municipal_622-2005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1817/anteprojet_98-2017_acrescenta_disp_a_lei_municicpal_80-1997.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1820/anteprojet_99-2017_altera_destinacao_da_quadra_14.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1823/anteprojet_100-2017_conselho_municipla_do_esport_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1826/anteprojeto_de_resolucao_001-2017_-_altera_a_resolucao_002-2012.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1627/anteprojet_05-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1832/pedido_de_informacao_da_4_marcha_para_jesus_e_dia_mundial_do_evangelio_evento.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2017/1834/pedido_de_informacao_005-2017_21o_aniversario_de_pontal_do_parana.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="94.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>