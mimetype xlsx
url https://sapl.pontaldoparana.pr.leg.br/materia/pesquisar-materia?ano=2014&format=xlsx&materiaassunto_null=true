--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,1539 +54,1539 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/930/anteprojet_002-2014_fixa_salario_minimo_do_serv._pub.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/930/anteprojet_002-2014_fixa_salario_minimo_do_serv._pub.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do salário mínimo dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/931/anteprojet_003-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/931/anteprojet_003-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$199.293,46 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/933/anteprojet_004-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/933/anteprojet_004-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$963.576,14 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/935/anteprojet_005-2014_altera_art._5_lei_1343-13.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/935/anteprojet_005-2014_altera_art._5_lei_1343-13.pdf</t>
   </si>
   <si>
     <t>Altera o art.5° da lei nº 1343 de 08 de novembro de 2013.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>BETO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação fiscal de Pontal do Paraná-REFISPONTAL.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$155.650,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/956/anteprojet_008-2014_abre_credito_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/956/anteprojet_008-2014_abre_credito_adic.pdf</t>
   </si>
   <si>
     <t>Abre crédito ADICIONAL ESPECIAL de R$60.000,00 no orçamento vigente da Câmara Municipal de Pontal do Paraná.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/957/anteprojet_009-2014_abre_cred_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/957/anteprojet_009-2014_abre_cred_adic.pdf</t>
   </si>
   <si>
     <t>Abre crédito ADICIONAL ESPECIAL de R$8.000,00,no orçamento vigente da Câmara Municipal de Pontal do Paraná.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/958/anteprojet_010-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/958/anteprojet_010-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$461.273,75 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/959/anteprojet_011-2014_institui_marco_laranja.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/959/anteprojet_011-2014_institui_marco_laranja.pdf</t>
   </si>
   <si>
     <t>Instituiu no Município, Março Laranja, pelo fim da violência contra a mulher.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/960/anteprojet_012-2014_altera_destinacao_de_quadras.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/960/anteprojet_012-2014_altera_destinacao_de_quadras.pdf</t>
   </si>
   <si>
     <t>Altera a destinação das quadras "C',''D" e "E" do Loteamento Cidade Balneária Santa Mônica.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/961/anteprojet_013-2014_da_denominacao_de_rua.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/961/anteprojet_013-2014_da_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dá a atual Avenida Beira Mar a denominação de Rua Lauro Teixeira Neto e determina outras providências.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/962/anteprojet_014-2014_fixa_piso_salarial.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/962/anteprojet_014-2014_fixa_piso_salarial.pdf</t>
   </si>
   <si>
     <t>Fixa o piso salarial dos profissionais da Educação.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>ANDRÉ CAMARGO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/963/anteprojet_015-2014_altera_denominacao.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/963/anteprojet_015-2014_altera_denominacao.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua Piratininga, no Balneário de Ipanema, onde passará a ter o nome de Rua Desembargador James Portugal e dá outras providências.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/964/anteprojet_016-2014_autoriza_abrir_cred_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/964/anteprojet_016-2014_autoriza_abrir_cred_adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar crédito adicional especial, no valor de R$39.338,45,e efetuar alterações de natureza técnica, no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/965/anteprojet_017-2014_autorizo_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/965/anteprojet_017-2014_autorizo_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$19.773,13 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/966/anteprojet_018-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/966/anteprojet_018-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$16.613,71, e efetuar alterações de natureza técnica, no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/967/anteprojet_019-2014_altera_lei_1343-13.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/967/anteprojet_019-2014_altera_lei_1343-13.pdf</t>
   </si>
   <si>
     <t>Altera o art.5º da lei nº1343 de 08 de novembro de 2013.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/968/anteprojet_020-2014_altera_lei_1271-13.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/968/anteprojet_020-2014_altera_lei_1271-13.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1271 de 20 de março de 2013.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/969/anteprojet_021-2014_criar_cargo_procurador.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/969/anteprojet_021-2014_criar_cargo_procurador.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Procurador Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/970/anteprojet_022-2014_declara_utilidade_publica.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/970/anteprojet_022-2014_declara_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Pais e Amigos da Guarda Mirim de Pontal do Paraná.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>MARCELO DO TIÃO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/971/anteprojet_023-2014_institui_beneficios_aos_serv._publicos.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/971/anteprojet_023-2014_institui_beneficios_aos_serv._publicos.pdf</t>
   </si>
   <si>
     <t>Institui benefícios aos servidores públicos da Prefeitura Municipal de Pontal do Paraná.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/972/anteprojet_024-2014_cria_niveis_especiais_de_carreira.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/972/anteprojet_024-2014_cria_niveis_especiais_de_carreira.pdf</t>
   </si>
   <si>
     <t>Cria níveis especiais de carreira na lei nº653 de 23 de maio de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/973/anteprojet_025-2014_autoriza_abrir_cred_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/973/anteprojet_025-2014_autoriza_abrir_cred_adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar, no valor de R$3.000.000,00 e efetuar alterações de natureza técnica, no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/974/anteprojet_026-2014_autoriza_abrir_cred_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/974/anteprojet_026-2014_autoriza_abrir_cred_adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar, no valor de R$200.000,00 e efetuar alterações de natureza técnica, no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/975/anteprojet_027-2014_altera_area_publica.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/975/anteprojet_027-2014_altera_area_publica.pdf</t>
   </si>
   <si>
     <t>Altera a destinação da área pública destinada a Jardim para Bem de uso Dominial para fins de Regularização Fundiária Balneário Pontal do Sul.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/976/anteprojet_029-2014_altera_art_93_lei_75-97.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/976/anteprojet_029-2014_altera_art_93_lei_75-97.pdf</t>
   </si>
   <si>
     <t>Altera o art.93 da Lei nº075/1997.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/977/anteprojet_030-2014_autoriza_alienar_areas_pela_caixa.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/977/anteprojet_030-2014_autoriza_alienar_areas_pela_caixa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar áreas de terras ao fundo de Arrendamento Residencial-FAR, administrado pela Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/978/anteprojet_031-2014_altera_anexo_da_lei_54-14.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/978/anteprojet_031-2014_altera_anexo_da_lei_54-14.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Promulgada nº054 de 18 de março de 2014.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PASTORA DÉBORA</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/979/anteprojet_032-2014_cria_projeto_pontal_correr.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/979/anteprojet_032-2014_cria_projeto_pontal_correr.pdf</t>
   </si>
   <si>
     <t>Cria o Projeto ''Pontal + Correr" do Município de Pontal do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/980/anteprojet_033-2014_altera_destinacao_de_area_publica.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/980/anteprojet_033-2014_altera_destinacao_de_area_publica.pdf</t>
   </si>
   <si>
     <t>Altera a destinação da área pública destinada a Jardim, para Bem de uso Dominial para fins de Regularização Fundiária Balneário Shangri-lá-2º Parte.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/981/anteprojet_034-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/981/anteprojet_034-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial ,no valor de R$208.924,97,e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/982/anteprojet_035-2014_autoriza_abri_cred_adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/982/anteprojet_035-2014_autoriza_abri_cred_adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$59.400,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/983/anteprojet_036-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/983/anteprojet_036-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$18.000,00 e efetuar alterações de natureza técnica, no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/984/anteprojet_037-2014_autoriza_repasse_de_recurso_pec..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/984/anteprojet_037-2014_autoriza_repasse_de_recurso_pec..pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal ao repasse de recurso pecuniário aos médicos participantes do "PROJETO MAIS MÉDICOS PARA O BRASIL", com o objetivo de assegurar moradia e alimentação, e dá outras providências.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>NEGA</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/985/anteprojet_0038-2014_dispoe_fornecimento_de_medicamentos.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/985/anteprojet_0038-2014_dispoe_fornecimento_de_medicamentos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de medicamentos pelas unidades de saúde com Pronto Atendimento 24 horas.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/986/anteprojet_039-2014_altera_quantidade_de_vagas_no_quadro.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/986/anteprojet_039-2014_altera_quantidade_de_vagas_no_quadro.pdf</t>
   </si>
   <si>
     <t>Altera a quantidade de vagas no quadro Permanente de Pessoal do Município de Pontal do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/987/anteprojet_041-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/987/anteprojet_041-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$78.863,61, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/988/anteprojet_042-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/988/anteprojet_042-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$80.000,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/989/anteprojet_043-2014_aabrir_cred_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/989/anteprojet_043-2014_aabrir_cred_adic.pdf</t>
   </si>
   <si>
     <t>Abre crédito ADICIONAL ESPECIAL de R$10.000,00 no orçamento vigente da Câmara Municipal  de Pontal do Paraná.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/990/anteprojet_044-2014_dispoe_criacao_da_guarda_municipal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/990/anteprojet_044-2014_dispoe_criacao_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Estrutura Básica Organizacional da Guarda Civil Municipal de Pontal do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/991/anteprojet_045-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/991/anteprojet_045-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$929.000,00 e efetuar alterações de natureza técnica , no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/992/anteprojet_046-2014_institui_regulamento_disciplinar_dos_serv..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/992/anteprojet_046-2014_institui_regulamento_disciplinar_dos_serv..pdf</t>
   </si>
   <si>
     <t>Institui o Regulamento Disciplinar dos Servidores do quadro dos Profissionais da Guarda Civil Municipal de Pontal do Paraná.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1022/anteprojet_047-2014_autoriza_denominacao_de_rua.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1022/anteprojet_047-2014_autoriza_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a dar a denominação de Valdevino Simões Périco Júnior á rua do Balneário Praia de Atami.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1023/anteprojet_048-2014_autoriza_abrir_cred..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1023/anteprojet_048-2014_autoriza_abrir_cred..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$975.450,00,e efetuar alterações de natureza técnica, no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Altera a Lei 842/2008</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1025/anteprojet_051-2014_institui_a_politica_municipal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1025/anteprojet_051-2014_institui_a_politica_municipal.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Resíduos Sólidos no Município de Pontal do Paraná, seus princípios objetivos e instrumentos e estabelece diretrizes e normas de ordem pública e interesse social para o gerenciamento dos diferentes tipos de resíduos sólidos.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1026/anteprojet_052-2014_autoriza_receber_imoveis_em_doacao.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1026/anteprojet_052-2014_autoriza_receber_imoveis_em_doacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber imóveis mediante doação.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1027/anteprojet_053-2014_autoriza_a_concessao_real_de_uso_lote_12_figura_al_3_2.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1027/anteprojet_053-2014_autoriza_a_concessao_real_de_uso_lote_12_figura_al_3_2.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Direito Real de Uso do lote nº12 da figura AL-3,localizada no Balneário Praia de Leste, ao Sindicato dos Servidores de Pontal do Paraná-SINPONTAL.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1028/anteprojet_055-2014_cria_conselho_munic._seguranca.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1028/anteprojet_055-2014_cria_conselho_munic._seguranca.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal da Segurança.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1029/anteprojet_056-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1029/anteprojet_056-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$5.988,26 e efetuar alterações de natureza técnica, no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1030/anteprojet_057-2014_cria_cargo_de_educador_social.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1030/anteprojet_057-2014_cria_cargo_de_educador_social.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Educador Social e dá outras providências.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1031/anteprojet_058-2014_autoriza_abrir_credito.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1031/anteprojet_058-2014_autoriza_abrir_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional  especial, no valor de R$109.000,00, e efetuar alterações de natureza técnica, no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1032/anteprojet_059-2014_desafeta_trav._jd_canada.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1032/anteprojet_059-2014_desafeta_trav._jd_canada.pdf</t>
   </si>
   <si>
     <t>Desafeta Travessa localizada no loteamento jardim Canadá e autoriza permuta de área que passa a ter destinação pública de uso dominial.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1033/anteprojet_060-2014_altera_lei_1388-14.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1033/anteprojet_060-2014_altera_lei_1388-14.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº1388/2014</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1034/anteprojet_061-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1034/anteprojet_061-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$100.000,00,e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1035/anteprojet_062-2014_dispoe_eleicaoes_de_diretores.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1035/anteprojet_062-2014_dispoe_eleicaoes_de_diretores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre escolha, mediante eleição direta, de diretores e vice-diretores das unidades escolares do Ensino Fundamental Séries iniciais da rede municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1036/anteprojet_063-2014_altera_lei_653-06.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1036/anteprojet_063-2014_altera_lei_653-06.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº653 de 23 de maio de 2006.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1037/anteprojet_064-2014_altera_destinacao_de_parque.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1037/anteprojet_064-2014_altera_destinacao_de_parque.pdf</t>
   </si>
   <si>
     <t>Altera a destinação de ''Parque'' para ''Assentamento Urbano de interesse social' 'no Loteamento Monções, em sua quadra nº31,Matricula nº22.396,do Registro de imóveis de Matinhos para fins de regularização fundiária.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/928/anteprojet_001-2014_institui_politica_municipal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/928/anteprojet_001-2014_institui_politica_municipal.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Resíduos Sólidos no Município de Pontal do Paraná, seus princípios objetivos e instrumentos ,e estabelece diretrizes e normas de ordem pública e interesse social para o gerenciamento dos diferentes tipos de resíduos  sólidos.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1070/anteprojet_067-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1070/anteprojet_067-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$274.983,38, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1071/anteprojet_068-2014_autoriza_abrir_cred_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1071/anteprojet_068-2014_autoriza_abrir_cred_adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$140.000,00,e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1072/anteprojet_069-2014_desafeta_e_autoriza_alienacao.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1072/anteprojet_069-2014_desafeta_e_autoriza_alienacao.pdf</t>
   </si>
   <si>
     <t>Desafeta rua localizada no Balneário de Pontal do Sul e autoriza alienação do bem público dominial.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1073/anteprojet_070-2014_regularizacao_imoveis_do_munic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1073/anteprojet_070-2014_regularizacao_imoveis_do_munic.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de ocupação de imóveis urbanos de domínio do Município de Pontal do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1074/anteprojet_071-2014_dispoe_criacao_do_conselho_de_transp..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1074/anteprojet_071-2014_dispoe_criacao_do_conselho_de_transp..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Transporte e Usuários, Trânsito e Mobilidade Urbana de Pontal do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1075/anteprojet_072-2014_autoriza_abrir_cred..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1075/anteprojet_072-2014_autoriza_abrir_cred..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$147.005,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1076/anteprojet_073-2014_altera_arts._da_lei_75-97.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1076/anteprojet_073-2014_altera_arts._da_lei_75-97.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 77,90,91,93 e 96 da Lei nº075/1997.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1077/anteprojet_074-2014_altera_lei_653-06.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1077/anteprojet_074-2014_altera_lei_653-06.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº653/2006.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1078/anteprojet_075-2014_declara_oficial_jornal_do_munic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1078/anteprojet_075-2014_declara_oficial_jornal_do_munic.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art.1º da Lei nº126, de 28 de dezembro de 1998,que Declara Oficial o Jornal ''O Município''.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1079/anteprojet_076-2014_altera_art._3_lei_569-05.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1079/anteprojet_076-2014_altera_art._3_lei_569-05.pdf</t>
   </si>
   <si>
     <t>Altera o art.3º da Lei 569 de 04 de janeiro de 2005 e o §1º do art.4º e art.12 da lei  nº736 de 10 de julho de 2007.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1080/anteprojet_077-2014_dispoe_sobre_contratacao_de_profissionais.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1080/anteprojet_077-2014_dispoe_sobre_contratacao_de_profissionais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de profissionais por tempo determinado ,notadamente para área de Assistência Social, visando atender necessidade temporária de excepcional interesse público, nos termos do Inciso IX,do Artigo 37da Constituição Federal.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1082/anteprojet_078-2014_autoriza_firmar_parcelamento_pasep.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1082/anteprojet_078-2014_autoriza_firmar_parcelamento_pasep.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a firmar parcelamento de débito junto ao Programa de Formação do Patrimônio do Servidor Público -PASEP.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1083/anteprojet_079-2014_autoriza_abrir_cred_adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1083/anteprojet_079-2014_autoriza_abrir_cred_adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial ,no valor de R$84.250,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1084/anteprojet_080-2014_cria_memorial_emanuelle_c.j.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1084/anteprojet_080-2014_cria_memorial_emanuelle_c.j.pdf</t>
   </si>
   <si>
     <t>Cria o Memorial Emanuelle Cristina Jackowiski.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1085/anteprojet_081-2014_abre_cred_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1085/anteprojet_081-2014_abre_cred_adic.pdf</t>
   </si>
   <si>
     <t>Abre crédito Adicional Especial de R$3.300,00,no orçamento vigente da Câmara Municipal de Pontal do Paraná.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1086/anteprojet_082-2014_altea_destinacao_de_area_pub.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1086/anteprojet_082-2014_altea_destinacao_de_area_pub.pdf</t>
   </si>
   <si>
     <t>Altera a destinação da área pública destinada a Praça para Bem de Uso Dominial para fins de Regularização Fundiária Balneário Shangri-lá.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1122/anteprojet_083-2014_autoriza_abrir_cred_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1122/anteprojet_083-2014_autoriza_abrir_cred_adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$643.256,40 e efetuar alterações de natureza técnica, no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1124/anteprojet_084-2014_cria_o_casamento_comunitario.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1124/anteprojet_084-2014_cria_o_casamento_comunitario.pdf</t>
   </si>
   <si>
     <t>Cria o Casamento Comunitário no Município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1126/anteprojet_085-2014_altera_anexo_xii_lei_80-97.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1126/anteprojet_085-2014_altera_anexo_xii_lei_80-97.pdf</t>
   </si>
   <si>
     <t>Altera o anexo XII da Lei Municipal nº080, de 22 de dezembro de 1997-Código Tributário Municipal, e revoga as disposições em contrário.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1127/anteprojet_086-2014_altera_destinacao_de_area_pub.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1127/anteprojet_086-2014_altera_destinacao_de_area_pub.pdf</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1128/anteprojet_087-2014_altera_area_public_destinacao.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1128/anteprojet_087-2014_altera_area_public_destinacao.pdf</t>
   </si>
   <si>
     <t>Altera a destinação da área pública destinada a Área Verde para Bem de Uso Dominial para fins de Regularização Fundiária Cidade Balneária Pontal do Sul.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1129/anteprojet_088-2014_altera_destinacao_da_area.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1129/anteprojet_088-2014_altera_destinacao_da_area.pdf</t>
   </si>
   <si>
     <t>Altera a destinação da área pública destinada a Jardim para Bem de Uso Dominial para fins de Regularização Fundiária -Balneário Shangri-lá.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1130/anteprojet_089-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1130/anteprojet_089-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional suplementar no orçamento do município de R$3.500.000,00 para o exercício de 2014.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1131/anteprojet_090-2014_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1131/anteprojet_090-2014_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$45.519,95 e efetuar alterações de natureza técnica, no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1132/anteprojet_091-2014_institui_semana_mun._de_prevencao_ao_cancer.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1132/anteprojet_091-2014_institui_semana_mun._de_prevencao_ao_cancer.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de prevenção ao câncer bucal e incentiva o programa de reabilitação bucal.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1133/anteprojet_092-2014_altera_destinacao_area_verde.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1133/anteprojet_092-2014_altera_destinacao_area_verde.pdf</t>
   </si>
   <si>
     <t>Altera a destinação da área pública destinada a área Verde para Bem de Uso Dominial para fins de Regularização Fundiária - Cidade Balneária Pontal do Sul.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1134/anteprojet_093-2014_altera_art_5_da_lei_1343-13.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1134/anteprojet_093-2014_altera_art_5_da_lei_1343-13.pdf</t>
   </si>
   <si>
     <t>Altera o art.5º da Lei nº1343 de 08 de novembro de 2013.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1135/anteprojet_094-2014_denominacao_de_rua.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1135/anteprojet_094-2014_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dá atual Rua Marginal do Canal a denominação de Rua Antônio  Cardoso Colaço no lugar denominado Carmery II.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1136/anteprojet_095-2014_autoriza_abrir_cred_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1136/anteprojet_095-2014_autoriza_abrir_cred_adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial ,no valor de R$97.800,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1137/anteprojet_096-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1137/anteprojet_096-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$27.000,00,e  efetuar alterações de natureza técnica, no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1138/anteprojet_097-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1138/anteprojet_097-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$100.005,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1139/anteprojet_098-2014_institui_o_plano_munic_politica_saneamento_completo.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1139/anteprojet_098-2014_institui_o_plano_munic_politica_saneamento_completo.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Saneamento Básico, instrumento da Política Municipal de Saneamento Básico e dá outras providências.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1140/anteprojet_099-2014_dispoe_criacao_progr._saude_vocal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1140/anteprojet_099-2014_dispoe_criacao_progr._saude_vocal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Saúde Vocal dos Profissionais do quadro do Magistério da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1141/anteprojet_100-2014_autorizacredenciamento_ongs.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1141/anteprojet_100-2014_autorizacredenciamento_ongs.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar credenciamento com Clínicas particulares ,ONGs e Associação ou Entidades Protetoras de animais e instituir o programa de controle populacional e de zoonoses em animais abandonados e cujos proprietários sejam de baixa renda no Município de Pontal do Paraná e da outras providências.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1142/anteprojet_101-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1142/anteprojet_101-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$100.000,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1143/anteprojet_102-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1143/anteprojet_102-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar, no valor de R$138.505,52, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1144/anteprojet_103-2014_estimar_a_receita_e_fixar_despesas_para_o_exerc.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1144/anteprojet_103-2014_estimar_a_receita_e_fixar_despesas_para_o_exerc.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa as despesas para o exercício financeiro de 2015.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1159/anteprojet_104-2014_abre_cred_adic._suplem.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1159/anteprojet_104-2014_abre_cred_adic._suplem.pdf</t>
   </si>
   <si>
     <t>Abre crédito ADICIONAL SUPLEMENTAR de R$300.000,00,no orçamento vigente da Câmara Municipal de Pontal do Paraná.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1161/anteprojet_105-2014_altera_anexo_12_lei_80-97.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1161/anteprojet_105-2014_altera_anexo_12_lei_80-97.pdf</t>
   </si>
   <si>
     <t>Altera o anexo XII da Lei Municipal nº080,de 22 de dezembro de 1997- Código Tributário Municipal , e revoga as disposições em contrário.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1184/anteprojet_106-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1184/anteprojet_106-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional Suplementar ,no valor de R$4.330,150,00, no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1185/anteprojet_107-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1185/anteprojet_107-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial ,no valor de R$455.900,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1186/anteprojet_108-2014_autoriza_denominacao_de_rua.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1186/anteprojet_108-2014_autoriza_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a dar a denominação de Rua Resende e Rua Rolândia, ambas situadas no prolongamento do Balneário Grajaú ,no lote de terreno denominado J 1-B</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1187/anteprojet_109-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1187/anteprojet_109-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar ,no valor de R$365,000,00, no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1188/anteprojet_110-2014_autoriza_firmar_parceria_com_inst._ambiental.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1188/anteprojet_110-2014_autoriza_firmar_parceria_com_inst._ambiental.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a firmar Termo de Parceria com o Instituto Socioambiental Brasil- ISAB para a instalação de Usina Integrada Multigeradora de energias Limpas a partir do processamento dos resíduos urbanos e sobras das atividades econômicas, e dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1189/anteprojet_111-2014_altera_art._1_lei_91-98.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1189/anteprojet_111-2014_altera_art._1_lei_91-98.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §1º do artigo 1º da Lei Municipal nº091/98,que dispõe sobre a criação do Conselho e o Fundo Municipal do Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1190/anteprojet_112-2014_cria_denominacao_feira_da_lua.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1190/anteprojet_112-2014_cria_denominacao_feira_da_lua.pdf</t>
   </si>
   <si>
     <t>Cria a denominada FEIRA DA LUA a atual feira noturna e dá outras providências.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1192/anteprojet_113-2014_altera_art_284_leio_80-97.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1192/anteprojet_113-2014_altera_art_284_leio_80-97.pdf</t>
   </si>
   <si>
     <t>Altera o art.284 da Lei Municipal nº080 de 22 de dezembro de 1997 -Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1198/anteprojet_114-2014_altera_lei_485-14_isencao_iptu.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1198/anteprojet_114-2014_altera_lei_485-14_isencao_iptu.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 485 de 15 de Janeiro de 2004,e revoga as leis 848 de 04 de março de 2008 e 1298 de 29 de maio de 2013,que dispõe sobre a isenção do IPTU.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1199/anteprojet_115-2014_altera_lei_1271-13.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1199/anteprojet_115-2014_altera_lei_1271-13.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº1271 de 20 de março de 2013.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1200/anteprojet_116-2014_altera_destinacao_area_verde.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1200/anteprojet_116-2014_altera_destinacao_area_verde.pdf</t>
   </si>
   <si>
     <t>Altera a destinação da área pública destinada a área Verde para Bem de Uso Dominial para Fins de Regularização Fundiária- Cidade Balneária Pontal do Sul.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1201/anteprojet_117-2014_altera_lei_munic_293-01.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1201/anteprojet_117-2014_altera_lei_munic_293-01.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 293 de 28 de dezembro de 2001 e dá outras providências.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1202/anteprojet_118-2014_altera_anexo_1_lei_80-97.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1202/anteprojet_118-2014_altera_anexo_1_lei_80-97.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Municipal nº080 de 22 de dezembro de 1997 que institui o código Tributário do Município.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1203/anteprojet_120-2014_autoriza_firmar_convenio_com_abaline.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1203/anteprojet_120-2014_autoriza_firmar_convenio_com_abaline.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar convênio com a Associação dos Barqueiros das Baías do Litoral Norte do Estado do Paraná-ABALINE, para fins da cobrança da taxa de Embarque para a Ilha do Mel e dá outras providencias.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1204/anteprojet_121-2014_cria_escola_munic._zelia.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1204/anteprojet_121-2014_cria_escola_munic._zelia.pdf</t>
   </si>
   <si>
     <t>Cria a Escola Municipal ''Professora Zélia Ceranto Rivatto''-Educação Infantil e Ensino Fundamental no Balneário Primavera, e dá outras providências.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>VALDEVINO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1205/anteprojet_122-2014_institui_programa_de_recuperacao_fiscal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1205/anteprojet_122-2014_institui_programa_de_recuperacao_fiscal.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal de Pontal do Paraná-REFISPONTAL.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ARSL</t>
   </si>
   <si>
     <t>Anteprojeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1206/anteprojeto_de_resolucao_001-2014_altera_a_resolucao_002-12.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1206/anteprojeto_de_resolucao_001-2014_altera_a_resolucao_002-12.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº002/12</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>APLC</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/927/anteprojet_001-2014_dispoe_plano_diretor.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/927/anteprojet_001-2014_dispoe_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Plano Diretor de Desenvolvimento integrado de Pontal do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/929/anteprojet_002-2014_dispoe_sobre_zoneamento.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/929/anteprojet_002-2014_dispoe_sobre_zoneamento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Zoneamento, o Uso e a Ocupação do Solo do Município de Pontal do Paraná, Estado do Paraná.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/932/anteprojet_003-2014_institui_lei_de_parcelamento_de_solo.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/932/anteprojet_003-2014_institui_lei_de_parcelamento_de_solo.pdf</t>
   </si>
   <si>
     <t>Institui a Lei de Parcelamento do Solo Urbano do Município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/934/anteprojet_004-2014_institui_perimetro_urbano.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/934/anteprojet_004-2014_institui_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Institui a Lei de Perímetro Urbano do Município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>APNI</t>
   </si>
   <si>
     <t>Anteprojeto com Numeração Irregular</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1081/anteprojet_077-2014_autoriza_efetuar_concessao.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1081/anteprojet_077-2014_autoriza_efetuar_concessao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a  efetuar concessão real de direito de uso não remunerado á Associação Nova Vida de Pontal do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1121/anteprojet_082-2014_cria_cargo_de_cuidador_social.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1121/anteprojet_082-2014_cria_cargo_de_cuidador_social.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Cuidador Social e dá outras providências.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1123/anteprojet_083-2014_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1123/anteprojet_083-2014_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$7.000,00,e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1125/anteprojet_084-2014_autoriza_dar_denominacao.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1125/anteprojet_084-2014_autoriza_dar_denominacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a dar denominação de Rua Itabera á rua situada no lugar denominado Olho D`Água ou Colônia Jacarandá.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1195/anteprojet_113-2014_altera_art._284_lei_80-97.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1195/anteprojet_113-2014_altera_art._284_lei_80-97.pdf</t>
   </si>
   <si>
     <t>Altera o anexo da Lei Municipal nº080 de 22 de Dezembro de 1997 que institui o código Tributário do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1893,67 +1893,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/930/anteprojet_002-2014_fixa_salario_minimo_do_serv._pub.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/931/anteprojet_003-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/933/anteprojet_004-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/935/anteprojet_005-2014_altera_art._5_lei_1343-13.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/956/anteprojet_008-2014_abre_credito_adic.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/957/anteprojet_009-2014_abre_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/958/anteprojet_010-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/959/anteprojet_011-2014_institui_marco_laranja.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/960/anteprojet_012-2014_altera_destinacao_de_quadras.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/961/anteprojet_013-2014_da_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/962/anteprojet_014-2014_fixa_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/963/anteprojet_015-2014_altera_denominacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/964/anteprojet_016-2014_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/965/anteprojet_017-2014_autorizo_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/966/anteprojet_018-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/967/anteprojet_019-2014_altera_lei_1343-13.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/968/anteprojet_020-2014_altera_lei_1271-13.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/969/anteprojet_021-2014_criar_cargo_procurador.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/970/anteprojet_022-2014_declara_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/971/anteprojet_023-2014_institui_beneficios_aos_serv._publicos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/972/anteprojet_024-2014_cria_niveis_especiais_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/973/anteprojet_025-2014_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/974/anteprojet_026-2014_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/975/anteprojet_027-2014_altera_area_publica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/976/anteprojet_029-2014_altera_art_93_lei_75-97.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/977/anteprojet_030-2014_autoriza_alienar_areas_pela_caixa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/978/anteprojet_031-2014_altera_anexo_da_lei_54-14.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/979/anteprojet_032-2014_cria_projeto_pontal_correr.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/980/anteprojet_033-2014_altera_destinacao_de_area_publica.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/981/anteprojet_034-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/982/anteprojet_035-2014_autoriza_abri_cred_adic..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/983/anteprojet_036-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/984/anteprojet_037-2014_autoriza_repasse_de_recurso_pec..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/985/anteprojet_0038-2014_dispoe_fornecimento_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/986/anteprojet_039-2014_altera_quantidade_de_vagas_no_quadro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/987/anteprojet_041-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/988/anteprojet_042-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/989/anteprojet_043-2014_aabrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/990/anteprojet_044-2014_dispoe_criacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/991/anteprojet_045-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/992/anteprojet_046-2014_institui_regulamento_disciplinar_dos_serv..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1022/anteprojet_047-2014_autoriza_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1023/anteprojet_048-2014_autoriza_abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1025/anteprojet_051-2014_institui_a_politica_municipal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1026/anteprojet_052-2014_autoriza_receber_imoveis_em_doacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1027/anteprojet_053-2014_autoriza_a_concessao_real_de_uso_lote_12_figura_al_3_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1028/anteprojet_055-2014_cria_conselho_munic._seguranca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1029/anteprojet_056-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1030/anteprojet_057-2014_cria_cargo_de_educador_social.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1031/anteprojet_058-2014_autoriza_abrir_credito.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1032/anteprojet_059-2014_desafeta_trav._jd_canada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1033/anteprojet_060-2014_altera_lei_1388-14.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1034/anteprojet_061-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1035/anteprojet_062-2014_dispoe_eleicaoes_de_diretores.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1036/anteprojet_063-2014_altera_lei_653-06.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1037/anteprojet_064-2014_altera_destinacao_de_parque.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/928/anteprojet_001-2014_institui_politica_municipal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1070/anteprojet_067-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1071/anteprojet_068-2014_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1072/anteprojet_069-2014_desafeta_e_autoriza_alienacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1073/anteprojet_070-2014_regularizacao_imoveis_do_munic.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1074/anteprojet_071-2014_dispoe_criacao_do_conselho_de_transp..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1075/anteprojet_072-2014_autoriza_abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1076/anteprojet_073-2014_altera_arts._da_lei_75-97.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1077/anteprojet_074-2014_altera_lei_653-06.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1078/anteprojet_075-2014_declara_oficial_jornal_do_munic.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1079/anteprojet_076-2014_altera_art._3_lei_569-05.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1080/anteprojet_077-2014_dispoe_sobre_contratacao_de_profissionais.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1082/anteprojet_078-2014_autoriza_firmar_parcelamento_pasep.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1083/anteprojet_079-2014_autoriza_abrir_cred_adic..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1084/anteprojet_080-2014_cria_memorial_emanuelle_c.j.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1085/anteprojet_081-2014_abre_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1086/anteprojet_082-2014_altea_destinacao_de_area_pub.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1122/anteprojet_083-2014_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1124/anteprojet_084-2014_cria_o_casamento_comunitario.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1126/anteprojet_085-2014_altera_anexo_xii_lei_80-97.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1127/anteprojet_086-2014_altera_destinacao_de_area_pub.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1128/anteprojet_087-2014_altera_area_public_destinacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1129/anteprojet_088-2014_altera_destinacao_da_area.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1130/anteprojet_089-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1131/anteprojet_090-2014_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1132/anteprojet_091-2014_institui_semana_mun._de_prevencao_ao_cancer.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1133/anteprojet_092-2014_altera_destinacao_area_verde.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1134/anteprojet_093-2014_altera_art_5_da_lei_1343-13.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1135/anteprojet_094-2014_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1136/anteprojet_095-2014_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1137/anteprojet_096-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1138/anteprojet_097-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1139/anteprojet_098-2014_institui_o_plano_munic_politica_saneamento_completo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1140/anteprojet_099-2014_dispoe_criacao_progr._saude_vocal.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1141/anteprojet_100-2014_autorizacredenciamento_ongs.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1142/anteprojet_101-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1143/anteprojet_102-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1144/anteprojet_103-2014_estimar_a_receita_e_fixar_despesas_para_o_exerc.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1159/anteprojet_104-2014_abre_cred_adic._suplem.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1161/anteprojet_105-2014_altera_anexo_12_lei_80-97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1184/anteprojet_106-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1185/anteprojet_107-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1186/anteprojet_108-2014_autoriza_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1187/anteprojet_109-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1188/anteprojet_110-2014_autoriza_firmar_parceria_com_inst._ambiental.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1189/anteprojet_111-2014_altera_art._1_lei_91-98.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1190/anteprojet_112-2014_cria_denominacao_feira_da_lua.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1192/anteprojet_113-2014_altera_art_284_leio_80-97.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1198/anteprojet_114-2014_altera_lei_485-14_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1199/anteprojet_115-2014_altera_lei_1271-13.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1200/anteprojet_116-2014_altera_destinacao_area_verde.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1201/anteprojet_117-2014_altera_lei_munic_293-01.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1202/anteprojet_118-2014_altera_anexo_1_lei_80-97.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1203/anteprojet_120-2014_autoriza_firmar_convenio_com_abaline.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1204/anteprojet_121-2014_cria_escola_munic._zelia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1205/anteprojet_122-2014_institui_programa_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1206/anteprojeto_de_resolucao_001-2014_altera_a_resolucao_002-12.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/927/anteprojet_001-2014_dispoe_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/929/anteprojet_002-2014_dispoe_sobre_zoneamento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/932/anteprojet_003-2014_institui_lei_de_parcelamento_de_solo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/934/anteprojet_004-2014_institui_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1081/anteprojet_077-2014_autoriza_efetuar_concessao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1121/anteprojet_082-2014_cria_cargo_de_cuidador_social.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1123/anteprojet_083-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1125/anteprojet_084-2014_autoriza_dar_denominacao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1195/anteprojet_113-2014_altera_art._284_lei_80-97.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/930/anteprojet_002-2014_fixa_salario_minimo_do_serv._pub.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/931/anteprojet_003-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/933/anteprojet_004-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/935/anteprojet_005-2014_altera_art._5_lei_1343-13.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/956/anteprojet_008-2014_abre_credito_adic.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/957/anteprojet_009-2014_abre_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/958/anteprojet_010-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/959/anteprojet_011-2014_institui_marco_laranja.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/960/anteprojet_012-2014_altera_destinacao_de_quadras.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/961/anteprojet_013-2014_da_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/962/anteprojet_014-2014_fixa_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/963/anteprojet_015-2014_altera_denominacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/964/anteprojet_016-2014_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/965/anteprojet_017-2014_autorizo_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/966/anteprojet_018-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/967/anteprojet_019-2014_altera_lei_1343-13.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/968/anteprojet_020-2014_altera_lei_1271-13.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/969/anteprojet_021-2014_criar_cargo_procurador.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/970/anteprojet_022-2014_declara_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/971/anteprojet_023-2014_institui_beneficios_aos_serv._publicos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/972/anteprojet_024-2014_cria_niveis_especiais_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/973/anteprojet_025-2014_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/974/anteprojet_026-2014_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/975/anteprojet_027-2014_altera_area_publica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/976/anteprojet_029-2014_altera_art_93_lei_75-97.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/977/anteprojet_030-2014_autoriza_alienar_areas_pela_caixa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/978/anteprojet_031-2014_altera_anexo_da_lei_54-14.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/979/anteprojet_032-2014_cria_projeto_pontal_correr.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/980/anteprojet_033-2014_altera_destinacao_de_area_publica.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/981/anteprojet_034-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/982/anteprojet_035-2014_autoriza_abri_cred_adic..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/983/anteprojet_036-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/984/anteprojet_037-2014_autoriza_repasse_de_recurso_pec..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/985/anteprojet_0038-2014_dispoe_fornecimento_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/986/anteprojet_039-2014_altera_quantidade_de_vagas_no_quadro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/987/anteprojet_041-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/988/anteprojet_042-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/989/anteprojet_043-2014_aabrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/990/anteprojet_044-2014_dispoe_criacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/991/anteprojet_045-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/992/anteprojet_046-2014_institui_regulamento_disciplinar_dos_serv..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1022/anteprojet_047-2014_autoriza_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1023/anteprojet_048-2014_autoriza_abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1025/anteprojet_051-2014_institui_a_politica_municipal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1026/anteprojet_052-2014_autoriza_receber_imoveis_em_doacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1027/anteprojet_053-2014_autoriza_a_concessao_real_de_uso_lote_12_figura_al_3_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1028/anteprojet_055-2014_cria_conselho_munic._seguranca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1029/anteprojet_056-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1030/anteprojet_057-2014_cria_cargo_de_educador_social.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1031/anteprojet_058-2014_autoriza_abrir_credito.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1032/anteprojet_059-2014_desafeta_trav._jd_canada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1033/anteprojet_060-2014_altera_lei_1388-14.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1034/anteprojet_061-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1035/anteprojet_062-2014_dispoe_eleicaoes_de_diretores.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1036/anteprojet_063-2014_altera_lei_653-06.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1037/anteprojet_064-2014_altera_destinacao_de_parque.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/928/anteprojet_001-2014_institui_politica_municipal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1070/anteprojet_067-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1071/anteprojet_068-2014_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1072/anteprojet_069-2014_desafeta_e_autoriza_alienacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1073/anteprojet_070-2014_regularizacao_imoveis_do_munic.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1074/anteprojet_071-2014_dispoe_criacao_do_conselho_de_transp..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1075/anteprojet_072-2014_autoriza_abrir_cred..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1076/anteprojet_073-2014_altera_arts._da_lei_75-97.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1077/anteprojet_074-2014_altera_lei_653-06.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1078/anteprojet_075-2014_declara_oficial_jornal_do_munic.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1079/anteprojet_076-2014_altera_art._3_lei_569-05.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1080/anteprojet_077-2014_dispoe_sobre_contratacao_de_profissionais.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1082/anteprojet_078-2014_autoriza_firmar_parcelamento_pasep.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1083/anteprojet_079-2014_autoriza_abrir_cred_adic..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1084/anteprojet_080-2014_cria_memorial_emanuelle_c.j.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1085/anteprojet_081-2014_abre_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1086/anteprojet_082-2014_altea_destinacao_de_area_pub.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1122/anteprojet_083-2014_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1124/anteprojet_084-2014_cria_o_casamento_comunitario.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1126/anteprojet_085-2014_altera_anexo_xii_lei_80-97.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1127/anteprojet_086-2014_altera_destinacao_de_area_pub.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1128/anteprojet_087-2014_altera_area_public_destinacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1129/anteprojet_088-2014_altera_destinacao_da_area.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1130/anteprojet_089-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1131/anteprojet_090-2014_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1132/anteprojet_091-2014_institui_semana_mun._de_prevencao_ao_cancer.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1133/anteprojet_092-2014_altera_destinacao_area_verde.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1134/anteprojet_093-2014_altera_art_5_da_lei_1343-13.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1135/anteprojet_094-2014_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1136/anteprojet_095-2014_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1137/anteprojet_096-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1138/anteprojet_097-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1139/anteprojet_098-2014_institui_o_plano_munic_politica_saneamento_completo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1140/anteprojet_099-2014_dispoe_criacao_progr._saude_vocal.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1141/anteprojet_100-2014_autorizacredenciamento_ongs.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1142/anteprojet_101-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1143/anteprojet_102-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1144/anteprojet_103-2014_estimar_a_receita_e_fixar_despesas_para_o_exerc.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1159/anteprojet_104-2014_abre_cred_adic._suplem.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1161/anteprojet_105-2014_altera_anexo_12_lei_80-97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1184/anteprojet_106-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1185/anteprojet_107-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1186/anteprojet_108-2014_autoriza_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1187/anteprojet_109-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1188/anteprojet_110-2014_autoriza_firmar_parceria_com_inst._ambiental.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1189/anteprojet_111-2014_altera_art._1_lei_91-98.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1190/anteprojet_112-2014_cria_denominacao_feira_da_lua.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1192/anteprojet_113-2014_altera_art_284_leio_80-97.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1198/anteprojet_114-2014_altera_lei_485-14_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1199/anteprojet_115-2014_altera_lei_1271-13.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1200/anteprojet_116-2014_altera_destinacao_area_verde.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1201/anteprojet_117-2014_altera_lei_munic_293-01.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1202/anteprojet_118-2014_altera_anexo_1_lei_80-97.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1203/anteprojet_120-2014_autoriza_firmar_convenio_com_abaline.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1204/anteprojet_121-2014_cria_escola_munic._zelia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1205/anteprojet_122-2014_institui_programa_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1206/anteprojeto_de_resolucao_001-2014_altera_a_resolucao_002-12.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/927/anteprojet_001-2014_dispoe_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/929/anteprojet_002-2014_dispoe_sobre_zoneamento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/932/anteprojet_003-2014_institui_lei_de_parcelamento_de_solo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/934/anteprojet_004-2014_institui_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1081/anteprojet_077-2014_autoriza_efetuar_concessao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1121/anteprojet_082-2014_cria_cargo_de_cuidador_social.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1123/anteprojet_083-2014_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1125/anteprojet_084-2014_autoriza_dar_denominacao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2014/1195/anteprojet_113-2014_altera_art._284_lei_80-97.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>