--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -54,1722 +54,1722 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>NEGA</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2908/anteprojet_001-2013_torna_publicacao_referente_diarias.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2908/anteprojet_001-2013_torna_publicacao_referente_diarias.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório a publicação mensal dos dados referentes às diárias utilizadas pelos servidores públicos, empregados públicos, e agentes políticos dos Poderes Executivos e Legislativos de Pontal do Paraná.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>BETO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2912/anteprojet_002-2013_declara_de_utilidade_public._nucleo_ambiental.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2912/anteprojet_002-2013_declara_de_utilidade_public._nucleo_ambiental.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Núcleo Ambiental de Desenvolvimento Sustentável do Litoral do Paraná.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ANDRÉ CAMARGO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2917/anteprojet_004-2013_dispoe_penalidades_pratica_de_assedio_moral.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2917/anteprojet_004-2013_dispoe_penalidades_pratica_de_assedio_moral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de penalidade à prática de "assédio moral" nas dependências da administração pública Municipal Direta e Indireta por Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2920/anteprojet_005-2013_altera_lei_685-06.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2920/anteprojet_005-2013_altera_lei_685-06.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° da Lei 685/06, e da outras providencias.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>VALDEVINO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2925/anteprojet_008-2013_declara_de_utilidade_publica_assoc.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2925/anteprojet_008-2013_declara_de_utilidade_publica_assoc.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Missão Resgate.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2929/anteprojet_009-2013_altera_plano_plurianual_ppa.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2929/anteprojet_009-2013_altera_plano_plurianual_ppa.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual (PPA) 2013, em seu Anexo I - Lei Municipal n ° 979/2009 e a Lei das Diretrizes Orçamentárias (LDO) 2013- Lei Municipal n° 124/2012 em seu Anexo i e dá outras providencias.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2932/anteprojet_010-2013_autoriza_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2932/anteprojet_010-2013_autoriza_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 35.000,00, e a efetuar alterações de natureza técnica no orçamento vigente incluindo metas e ações no PPA 2010/2013 e LDO 2013.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2933/anteprojet_011-2013_da_denominacao_de_edson_augusto_b._salgueiro_calcadao_praia_de_leste.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2933/anteprojet_011-2013_da_denominacao_de_edson_augusto_b._salgueiro_calcadao_praia_de_leste.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Edson Augusto Batista Salgueiro ao Calçadão do Balneário de Praia de Leste e dá outros providências.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2935/anteprojet_012-2013_da_denominacao__posto_de_saude_guaaguacu.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2935/anteprojet_012-2013_da_denominacao__posto_de_saude_guaaguacu.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Luzia Sales Bittencourt ao Posto de Saúde do Bairro Guaraguaçu  e dá outras providencias.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2937/anteprojet_013-2013_da_denominacao_a_creche_do_guaraguacu.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2937/anteprojet_013-2013_da_denominacao_a_creche_do_guaraguacu.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de João Sales Bittencourt a Creche Municipal da Bairro Guaraguaçu e dá outras providencia.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2940/anteprojet_014-2013_da_denominacao_haroldo_machioro.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2940/anteprojet_014-2013_da_denominacao_haroldo_machioro.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Haroldo Marchioro, a Praça Cental do Balneário de Ipanema, e dá outras providencias.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2941/anteprojet_015-2013_altera_implantacao_de_diaria_e_veto_16-13.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2941/anteprojet_015-2013_altera_implantacao_de_diaria_e_veto_16-13.pdf</t>
   </si>
   <si>
     <t>Altera a implantação de diárias e cobertura de outras despesas aos servidores municipais.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2942/anteprojet_016-2013_apcresentacao_de_anexos_substituivos_legislativo_1.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2942/anteprojet_016-2013_apcresentacao_de_anexos_substituivos_legislativo_1.pdf</t>
   </si>
   <si>
     <t>Apresentação de anexos substitutivos ao processo Legislativo.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2943/anteprojet_017-2013_prorroga_prazo_de_licenca_maternidade_dos_serv._munic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2943/anteprojet_017-2013_prorroga_prazo_de_licenca_maternidade_dos_serv._munic.pdf</t>
   </si>
   <si>
     <t>Prorroga, no âmbito do Município de Pontal do Paraná, o prazo de licença maternidade das servidoras públicas municipais.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2944/anteprojet_018-2013_dispoe_contratacao_de_agente_educ..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2944/anteprojet_018-2013_dispoe_contratacao_de_agente_educ..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de Agentes Educativos , por tempo determinado visando atender necessidade temporário de excepcional interesse público nos termos do inciso IX do art. 37 da Constituição federal e dá outras providencias.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2945/anteprojet_019-2013_abre_credito_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2945/anteprojet_019-2013_abre_credito_adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 12.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2946/anteprojet_020-2013_institui_o_programa_de_recuperacao_refis.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2946/anteprojet_020-2013_institui_o_programa_de_recuperacao_refis.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação fiscal do Pontal do Paraná - Refis Municipal.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>MARCELO DO TIÃO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2949/anteprojet_021-2013_obriga_os_bares_congeneres_a_imprimir_cartaz_se_beber_nao_dirija.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2949/anteprojet_021-2013_obriga_os_bares_congeneres_a_imprimir_cartaz_se_beber_nao_dirija.pdf</t>
   </si>
   <si>
     <t>Obriga os bares, boates, clubes, similares e congêneres sediados no Município, a imprimir em seus convites, cartazes e banners. os slogans: Se Beber não dirija e Drogas Diga Não.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2950/anteprojet_022-2013_altera_lei_municipal_623-05.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2950/anteprojet_022-2013_altera_lei_municipal_623-05.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal  623/05.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2952/anteprojet_023-2013altera_destinacao_da_area.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2952/anteprojet_023-2013altera_destinacao_da_area.pdf</t>
   </si>
   <si>
     <t>Altera a destinação da Área destinada a Mercado, para Assentamento Urbano de interesse social - Cidade Balneário Pontal do Sul.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2954/anteprojet_024-2013_altera_a_destinacao_da_area_do_horto.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2954/anteprojet_024-2013_altera_a_destinacao_da_area_do_horto.pdf</t>
   </si>
   <si>
     <t>Altera a destinação da área destinada a Horto Florestal, para Assentamento Urbano de interesse social - Canter Grill - Praia de Canoas.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2955/anteprojet_025-2013_altera_carga_horaria_semanal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2955/anteprojet_025-2013_altera_carga_horaria_semanal.pdf</t>
   </si>
   <si>
     <t>Altera a carga horária semanal d labo dos FISIOTERAPEUTAS e dos ASSISTENTES SOCIAIS.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2956/anteprojet_026-2013_cria_cargo_procurador_munic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2956/anteprojet_026-2013_cria_cargo_procurador_munic.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Procurador Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2958/anteprojet_027-2013_fixa_valor_salario_dos_serv._pubicos.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2958/anteprojet_027-2013_fixa_valor_salario_dos_serv._pubicos.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do Salário Mínimo dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2959/anteprojet_028-2013_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2959/anteprojet_028-2013_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 43.750,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2961/anteprojet_029-2013_institui_as_cores_oficiais_do_munic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2961/anteprojet_029-2013_institui_as_cores_oficiais_do_munic.pdf</t>
   </si>
   <si>
     <t>Institui as cores oficiais do município e dão outras providencias.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>OSEIAS</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2963/anteprojet_030-2013_da_denominacao_praca_carmery.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2963/anteprojet_030-2013_da_denominacao_praca_carmery.pdf</t>
   </si>
   <si>
     <t>Da a denominação de Firmino Dias de Oliveira á Praça Localizada no Balneário Carmery e dá outras providencias.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2965/anteprojet_031-2013_altera_destinacao_de_area_da_praca.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2965/anteprojet_031-2013_altera_destinacao_de_area_da_praca.pdf</t>
   </si>
   <si>
     <t>Altera  destinação de área destinada a Praça, para assentamento Urbano de interesse Social - Balneário Las Vegas.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2968/anteprojet_032-2013_disciplina_a_nomeacao_para_cargo_admin.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2968/anteprojet_032-2013_disciplina_a_nomeacao_para_cargo_admin.pdf</t>
   </si>
   <si>
     <t>Disciplina a nomeação para cargos que específicos na administração municipal  dos Poderes Executivos e Legislativos do Município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2969/anteprojet_033-2013_altera_destinacao_de_praca_shangri-la.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2969/anteprojet_033-2013_altera_destinacao_de_praca_shangri-la.pdf</t>
   </si>
   <si>
     <t>Altera a destinação da Praça de Uso Dominal da quadra n° 178, da Planta "Balneário Shangri-lá- 2° parte" para fins de regularização fundiária."</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2971/anteprojet_034-2013_autoriza_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2971/anteprojet_034-2013_autoriza_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 348.000,00, e a efetuar alterações de natureza técnica no orçamento vigente, incluindo metas e ações no PPA 2010/2013 e LDO 2013.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2972/anteprojet_035-2013_torna_obrigatoria_estabelecimento_possuir_func._capacitado.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2972/anteprojet_035-2013_torna_obrigatoria_estabelecimento_possuir_func._capacitado.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório nos estabelecimentos da rede de ensino público do município de Pontal do Paraná, possuírem em seu quadro funcional, um servidor capacitado a prestar os atendimentos de primeiros socorros.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2973/anteprojet_036-2013_altera_lei_33-97.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2973/anteprojet_036-2013_altera_lei_33-97.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso II do art. 1° da Lei Municipal. n° 33/97.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2991/anteprojet_037-2013_da_denominacao_ao_calcadao_de_ipanema.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2991/anteprojet_037-2013_da_denominacao_ao_calcadao_de_ipanema.pdf</t>
   </si>
   <si>
     <t>Dá a denominação da Sr° Reni Tieppo, ao calçadão do Balneário de Ipanema, e da outras providencias.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2992/anteprojet_038-2013_da_denominacao_a_praca_central_de_ipanema.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2992/anteprojet_038-2013_da_denominacao_a_praca_central_de_ipanema.pdf</t>
   </si>
   <si>
     <t>Dá a denominação do Sr° José Alves ( Português), a Praça Central do Balneário de Ipanema, e dá outras providencias.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2993/anteprojet_039-2013_dispoe_programa_de_prevencao_controle_de_diabete.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2993/anteprojet_039-2013_dispoe_programa_de_prevencao_controle_de_diabete.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre programa de prevenção ao controle de Diabetes nos alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2994/anteprojet_040-2013_autoriza_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2994/anteprojet_040-2013_autoriza_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional Especial, no valor R$ 129.725,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2995/anteprojet_041-2013_dispoe_jornada_de_trabalho.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2995/anteprojet_041-2013_dispoe_jornada_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a jornada de trabalho dos servidores ocupantes de cargos de nível superior em extinção.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2996/anteprojet_042-2013_cria_centro_munivivspl_de_educ._infantil_leao_marinho.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2996/anteprojet_042-2013_cria_centro_munivivspl_de_educ._infantil_leao_marinho.pdf</t>
   </si>
   <si>
     <t>Cria o cento Municipal de Educação Infantil Leão Marinho e dá outras providencias.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2997/anteprojet_043-2013_cria_centro_munic._ourico_do_mar.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2997/anteprojet_043-2013_cria_centro_munic._ourico_do_mar.pdf</t>
   </si>
   <si>
     <t>Cria o Centro Municipal de Educação Infantil Ouriço do Mar e dá outras providencias.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2998/anteprojet_044-2013_autoriza_abrir_cred_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2998/anteprojet_044-2013_autoriza_abrir_cred_adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 464.250,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3001/anteprojet_045-2013_dispoe_aplicacao_de_penalidade_pratica_de_assedio_moral.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3001/anteprojet_045-2013_dispoe_aplicacao_de_penalidade_pratica_de_assedio_moral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de penalidades à práticas de "assedio moral" nas dependências da Administração Publica Municipal Direta e Indireta por servidores públicos municipais.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3002/anteprojet_046-2013_dispoe_sobre_retirada_de_veiculos_abandonados.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3002/anteprojet_046-2013_dispoe_sobre_retirada_de_veiculos_abandonados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retirada de veículos abandonados nas vias públicas do Município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3003/anteprojet_047-2013_altera_lei_485-04_altera_pela_848-08.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3003/anteprojet_047-2013_altera_lei_485-04_altera_pela_848-08.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 485/2004, com a alteração introduzidas pela Lei n° 848/2008.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3006/anteprojet_048-2013_autorizo_abrir_cred_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3006/anteprojet_048-2013_autorizo_abrir_cred_adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 508.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>PROFESSORA ROSILENE</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3012/anteprojet_049-2013_declara_de_utilidade_publica.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3012/anteprojet_049-2013_declara_de_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Pais, Mestres e Funcionários - APMF do Colégio Estadual Professor Sully da Rosa Vilarinho.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3014/anteprojet_050-2013_autoriza_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3014/anteprojet_050-2013_autoriza_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 225.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>CLEONICE</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3017/anteprojet_051-2013_torna_obreigatorio_execucao_de_hino_de_pontal_em_eventos_soc.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3017/anteprojet_051-2013_torna_obreigatorio_execucao_de_hino_de_pontal_em_eventos_soc.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a distribuição da letra do Hino do Município de Pontal do Paraná em eventos sociais.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3019/anteprojet_052-2013_inclusao_de_educ._ambiental.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3019/anteprojet_052-2013_inclusao_de_educ._ambiental.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de Educação ambiental, Cidadania e Ética no currículo Escolar do 1° ao 5° Ano do Ensino Fundamental.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3020/anteprojet_053-2013_institui_posto_de_atendimento_bancario_reservado.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3020/anteprojet_053-2013_institui_posto_de_atendimento_bancario_reservado.pdf</t>
   </si>
   <si>
     <t>Institui o atendimento reservado para cliente dos agências bancários e postos de atendimento do município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3021/anteprojet_054-2013_da_nome_de_joao_helio_alves_a_quadra_poliesportiva_do_ezequiel.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3021/anteprojet_054-2013_da_nome_de_joao_helio_alves_a_quadra_poliesportiva_do_ezequiel.pdf</t>
   </si>
   <si>
     <t>Dá o nome de João Hélio Alves a Quadra Poliesportiva da Escola Municipal Ezequiel Pinto da Silva - Balneário Praia de Leste e dá outra providencia.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3023/anteprojet_055-2013_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3023/anteprojet_055-2013_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a abrir crédito adicional suplementar no valor de R$ 57.000,00, e a efetuar alterações de natureza técnica no orçamento vigente da Câmara Municipal de Pontal do Paraná.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3024/anteprojet_056-2013_altera_a_lei_1171-11.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3024/anteprojet_056-2013_altera_a_lei_1171-11.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 117/2011.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3025/anteprojet_057-2013_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3025/anteprojet_057-2013_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 192.500,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3027/anteprojet_058-2013_dispoe_diretrizes_orcamentarias_para_2014.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3027/anteprojet_058-2013_dispoe_diretrizes_orcamentarias_para_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício financeiro de 2014 e dá outras providencias.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3028/anteprojet_059-2013_altera_o_mplano_plurianual_ppa.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3028/anteprojet_059-2013_altera_o_mplano_plurianual_ppa.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual (PPA) 2014/2017 em seu Anexo II- Lei Municipal n ° 1287/2013 e dá outras providencias.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3030/anteprojet_060-2013_nova_redacao_ao_art._1_lei_munic._06-97.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3030/anteprojet_060-2013_nova_redacao_ao_art._1_lei_munic._06-97.pdf</t>
   </si>
   <si>
     <t>Dá a nova redação ao Artigo 1° Lei Municipal n° 006/1997.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3032/anteprojet_061-2013_institui_o_conselho_politicas_sobre_drogas.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3032/anteprojet_061-2013_institui_o_conselho_politicas_sobre_drogas.pdf</t>
   </si>
   <si>
     <t>Institui o conselho municipal de políticos sobre drogas - COMPED e o Fundo Municipal de políticos sobre drogas - FUMPED no município de Pontal do Paraná, e dá outras providencias.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3033/anteprojet_062-2013_cria_patronato_municipal__-_alternativas_penais.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3033/anteprojet_062-2013_cria_patronato_municipal__-_alternativas_penais.pdf</t>
   </si>
   <si>
     <t>Cria o Patronato Municipal de Pontal do Paraná, Fundo Municipal de Alternativas Penais e dá outras providencias.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3036/anteprojet_063-2013_altera_denominacao_pre_escola_felipe_chemure_para_centro.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3036/anteprojet_063-2013_altera_denominacao_pre_escola_felipe_chemure_para_centro.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de pré - escola municipal Felipe Chimure para Centro Municipal de Educação Infantil Felipe Chimure.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3038/anteprojet_064-2013_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3038/anteprojet_064-2013_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito especial adicional digo crédito adicional especial no valor de R$ 57.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3039/anteprojet_065-2013_autoriza_o_munic._a_integra_o_consorcio_intermunicipal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3039/anteprojet_065-2013_autoriza_o_munic._a_integra_o_consorcio_intermunicipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pontal do Paraná, a integrar o Consorcio Intermunicipal de Desenvolvimento Regional do Litoral do Pr- CIDERLIPA- firmado entre as administrações Publicas municipais do Litoral do Pr, e da outras providencias.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3040/anteprojet_066-2013_altera_art_4_lei_558-04.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3040/anteprojet_066-2013_altera_art_4_lei_558-04.pdf</t>
   </si>
   <si>
     <t>Altera o art 4° da Lei Municipal 588/2004 que dispõe sobre a implantação de diárias e cobertura de outras despesas dos servidores municipais , e da outras providencias.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3041/anteprojet_067-2013_altera_lei_75-97.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3041/anteprojet_067-2013_altera_lei_75-97.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 075, de 22 de dezembro de 1997.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3042/anteprojet_068-2013_autoriza_abri_cred_adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3042/anteprojet_068-2013_autoriza_abri_cred_adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 40.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3043/anteprojet_069-2013_autoriza_contratar_operacao_com_agencia_de_fomento.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3043/anteprojet_069-2013_autoriza_contratar_operacao_com_agencia_de_fomento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a contratar operação de crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3044/anteprojet_070-2013_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3044/anteprojet_070-2013_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 200.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3045/anteprojet_071-2013_altera_lei_1269-13.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3045/anteprojet_071-2013_altera_lei_1269-13.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 1269 de 20 de março de 2013.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3046/anteprojet_072-2013_autoriza_contratar_aperacao_de_cred._agencia_fomento.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3046/anteprojet_072-2013_autoriza_contratar_aperacao_de_cred._agencia_fomento.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a contratar Operações de crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3047/anteprojet_073-2013_autoriza_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3047/anteprojet_073-2013_autoriza_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 64.805,46, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3048/anteprojet_074-2013_autoriza_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3048/anteprojet_074-2013_autoriza_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 563.658,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3049/anteprojet_075-2013_autoriza_abrir_credito_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3049/anteprojet_075-2013_autoriza_abrir_credito_adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com Agência de Fomento do Paraná S/A - Agência Fomento Paraná.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3050/anteprojet_076-2013_altera_art._1_lei_661-06.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3050/anteprojet_076-2013_altera_art._1_lei_661-06.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo único, do artigo 1°, da Lei n° 661/2006.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3051/anteprojet_077-2013_altera_destinacao_para_assentamento.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3051/anteprojet_077-2013_altera_destinacao_para_assentamento.pdf</t>
   </si>
   <si>
     <t>Altera a destinação de "parque" para "assentamento urbano de interesse social", no loteamento monções em sua quadra n. 31, matricula n. 22936, do Registro de Imóveis de matinhos, para fins de regularização fundiária.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3052/anteprojet_078-2013_autoriza_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3052/anteprojet_078-2013_autoriza_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 130.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a firmar parlamento de débitos junto ao Instituto Nacional de Seguridade Social - INSS.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3055/anteprojet_080-2013_autoriza_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3055/anteprojet_080-2013_autoriza_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 370.105,90, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3056/anteprojet_081-2013_altera_lei_128-99.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3056/anteprojet_081-2013_altera_lei_128-99.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso VIII e IX do Art. 9° e o Paragrafo Único do Art. 11 da Lei Municipal 128 de 17 de fevereiro de 1999.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3057/anteprojet_082-2013_autoriza_abrir_cred_adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3057/anteprojet_082-2013_autoriza_abrir_cred_adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 10.082,10, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3058/anteprojet_083-2013_autoriza_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3058/anteprojet_083-2013_autoriza_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 300.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3060/anteprojet_084-2013_dispoe_criacao_depart_de_transito_demetran.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3060/anteprojet_084-2013_dispoe_criacao_depart_de_transito_demetran.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação Departamento municipal e Transito - DEMUTRAN e da junta Administrativa de Recurso de infração -JARI e dá outras providencias.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3062/anteprojet_085-2013_cria_a_feira_caicara_em_ipanema.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3062/anteprojet_085-2013_cria_a_feira_caicara_em_ipanema.pdf</t>
   </si>
   <si>
     <t>Cria a Feira Caiçara Agroecológica, Cultural e Solidaria, no Balneário de Ipanema, Município de Pontal do Paraná e dá outras providencias.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>PASTORA DÉBORA</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3063/anteprojet_085-2013_cria_a_feira_caicara_em_ipanema.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3063/anteprojet_085-2013_cria_a_feira_caicara_em_ipanema.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Agricultores da Colônia São Joãozinho- AACSJ.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3066/anteprojet_087-2013_dispoe_implantacao_feira_livre.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3066/anteprojet_087-2013_dispoe_implantacao_feira_livre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Projeto Feira Livre Legal, nos principais balneário do município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3071/anteprojet_088-2013_dispoe_sobre_afixacao_wm_ponto_de_onibus_intinerario.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3071/anteprojet_088-2013_dispoe_sobre_afixacao_wm_ponto_de_onibus_intinerario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da afixação nos pontos de paradas de ônibus do município, placas indicativos do itinerário e horario das linhas.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3072/anteprojet_089-2013_pune_qualquer_discriminacao_por_orientacao_sexual.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3072/anteprojet_089-2013_pune_qualquer_discriminacao_por_orientacao_sexual.pdf</t>
   </si>
   <si>
     <t>Pune toda e qualquer forma de discriminação por orientação sexual e dá outras providencias.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3073/anteprojet_090-2013_altera_art_284_lei_municipal_80-97.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3073/anteprojet_090-2013_altera_art_284_lei_municipal_80-97.pdf</t>
   </si>
   <si>
     <t>Altera o 32° artigo 248 da Lei Municipal n° 80/1997, com a alteração introduzida pela lei n° 806/2007.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3075/anteprojet_091-2013_altera_implantacao_de_diarias_serv._publico.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3075/anteprojet_091-2013_altera_implantacao_de_diarias_serv._publico.pdf</t>
   </si>
   <si>
     <t>Altera a implantação de diárias e coberturas de outras despesas aos servidores municipais.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3076/anteprojet_092-2013_dispoe_sobre_denominacao_unid._basica_de_saude_praia_de_leste.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3076/anteprojet_092-2013_dispoe_sobre_denominacao_unid._basica_de_saude_praia_de_leste.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3077/anteprojet_093-2013_dispoe_sobre_marcha_para_jesus.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3077/anteprojet_093-2013_dispoe_sobre_marcha_para_jesus.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Dia da Marcha para Jesus e dá outras providencias.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3078/anteprojet_095-2013_dispoe_sobre_a_emissao_de_nfs.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3078/anteprojet_095-2013_dispoe_sobre_a_emissao_de_nfs.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a emissão de NFS-e, no município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3079/anteprojet_096-2013_cria_fundo_municicpal_de_transito_de_pontal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3079/anteprojet_096-2013_cria_fundo_municicpal_de_transito_de_pontal.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Trânsito de Pontal do Paraná, e da outras providencias.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3080/anteprojet_097-2013_autoriza_abrir_cred_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3080/anteprojet_097-2013_autoriza_abrir_cred_adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 271.165,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3082/anteprojet_098-2013_autoriza_exec._firmar_convenio_programa_de_habitacao_social.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3082/anteprojet_098-2013_autoriza_exec._firmar_convenio_programa_de_habitacao_social.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Convênios e Conceder isenções Fiscais relativas à Construção de Unidades Habitacionais Vinculadas a Programas Habitacionais de Interesse Social.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3104/anteprojet_099-2013_estima_receita_fixa_exerc._2014_01.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3104/anteprojet_099-2013_estima_receita_fixa_exerc._2014_01.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa para o Exercício financeiro de 2014.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3105/anteprojet_100-2013_autoriza_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3105/anteprojet_100-2013_autoriza_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 140.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3107/anteprojet_101-2013_institui_o_mes_agosto_azul.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3107/anteprojet_101-2013_institui_o_mes_agosto_azul.pdf</t>
   </si>
   <si>
     <t>Institui o mês "Agosto Azul" dedicado ao desenvolvimento de ações que visem a integridade da saúde do homem.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3108/anteprojet_102-2013__dispoe_sobre_instalacao_mobiliario_urbano_e_sua_concessao.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3108/anteprojet_102-2013__dispoe_sobre_instalacao_mobiliario_urbano_e_sua_concessao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a definição, concepção e instalação do Mobiliário Urbano do Município de Pontal do Paraná e sua concessão pública.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3109/anteprojet_103-2013_altera_a_estrutura_conf._lei_568_e_569-05_poder_exec.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3109/anteprojet_103-2013_altera_a_estrutura_conf._lei_568_e_569-05_poder_exec.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura organizacional o Poder Executivo do Município de Pontal do Pr. disposto pela lei municipal n° 568, acresce cargos em comissão aos constantes da Lei Municipal n° 569, ambas de 04 de janeiro de 2005, e altera art ° da Lei 138 de 9 de outubro de 2013.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3110/anteprojet_104-2013_autoriza_a_realizar_concurso_publico.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3110/anteprojet_104-2013_autoriza_a_realizar_concurso_publico.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar Concurso Público.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3111/anteprojet_105-2013_altera_o_plano_plurianual_20142017_lei_1287-13.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3111/anteprojet_105-2013_altera_o_plano_plurianual_20142017_lei_1287-13.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual (PPA) 2014/2017 em seu anexo II- Lei Municipal n ° 1287/2013, e dá outras providencias.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3112/anteprojet_106-2013_altera_ldo_2014_lei_1316-13.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3112/anteprojet_106-2013_altera_ldo_2014_lei_1316-13.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei de Diretrizes Orçamentárias - LDO 2014, Lei Municipal n ° 1316/13, e da outras providencias.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3113/anteprojet_107-2013_cria_conselho_municipal_da_cidade_de_pontal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3113/anteprojet_107-2013_cria_conselho_municipal_da_cidade_de_pontal.pdf</t>
   </si>
   <si>
     <t>Cria Conselho Municipal da Cidade de Pontal do Paraná e dá outras providencias.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3114/anteprojet_108-2013_autoriza_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3114/anteprojet_108-2013_autoriza_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 364.700,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3115/anteprojet_109-2013_altera_art_2_lei_1341-13.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3115/anteprojet_109-2013_altera_art_2_lei_1341-13.pdf</t>
   </si>
   <si>
     <t>Altera Art. 1° e 2° da Lei Municipal n° 1341 de 23 de outubro de 2013.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3116/anteprojet_110-2013_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3116/anteprojet_110-2013_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 436.400,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3117/anteprojet_111-2013_autoriza_abrir_cred.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3117/anteprojet_111-2013_autoriza_abrir_cred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 166.250,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3118/anteprojet_112-2013_cria_projeto_de_paisagismo_em_canteiro_floreiras.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3118/anteprojet_112-2013_cria_projeto_de_paisagismo_em_canteiro_floreiras.pdf</t>
   </si>
   <si>
     <t>Cria projeto de paisagismo em canteiros e floreiras- PROPACAN, nos totens e vias de acesso ao balneários do Município de Pontal do Paraná e dá outras providencias.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3119/anteprojet_113-2013_dispoe_mes_municipal_outubro_rosa.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3119/anteprojet_113-2013_dispoe_mes_municipal_outubro_rosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre "o mês municipal de Outubro Rosa" dedicado e ações preventivas á integridade da mulher e dá outras providencias.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3120/anteprojet_114-2013_autoriza_abrir_cred._adicional.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3120/anteprojet_114-2013_autoriza_abrir_cred._adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 5.500,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3121/anteprojet_115-2013_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3121/anteprojet_115-2013_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 159.780,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3122/anteprojet_116-2013_altera_lei_460-03.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3122/anteprojet_116-2013_altera_lei_460-03.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 460 de 15 de Outubro de 2003.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3123/anteprojet_117-2013_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3123/anteprojet_117-2013_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 248.200,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3124/anteprojet_118-2013_da_denominacao_de_unidade_mae_feliz_andre_vieira_rodrigues.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3124/anteprojet_118-2013_da_denominacao_de_unidade_mae_feliz_andre_vieira_rodrigues.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Unidade Mãe Feliz André Vieira Rodrigues Cordeiro á Unidade de Saúde da Mulher e da Criança do Balneário de Ipanema e dá outras providencias.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3125/anteprojet_119-2013_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3125/anteprojet_119-2013_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 1.250.649,99, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3126/anteprojet_120-2013_institui_a_politica_de_residuos_solidos.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3126/anteprojet_120-2013_institui_a_politica_de_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Institui a Politica Municipal de Resíduos Sólidos no Município de Pontal do Paraná seus princípios objetivos e instrumentos, estabelece diretrizes e normas de ordem pública e interesse social para o gerenciamento dos diferentes tipos de resíduos sólidos.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3127/anteprojet_121-2013_institui_programa_auxilio_alimentacao_para_serv._do_municipio_de_pontal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3127/anteprojet_121-2013_institui_programa_auxilio_alimentacao_para_serv._do_municipio_de_pontal.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Auxílio Alimentação para os servidores do Município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3128/anteprojet_122-2013_dispo_criacao_do_conselho_municicpal_de_cultura_cmc.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3128/anteprojet_122-2013_dispo_criacao_do_conselho_municicpal_de_cultura_cmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Cultura - CMC e Cria o Fundo Municipal de Cultura do município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3129/anteprojet_123-2013_criacao_do_conselho_munic._de_industria_e_comercio.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3129/anteprojet_123-2013_criacao_do_conselho_munic._de_industria_e_comercio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Industria e Comércio e Cria o Fundo Municipal de Industria e Comercio de Pontal do Paraná.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3130/anteprojet_124-2013_altera_lei_municicpal_293-01.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3130/anteprojet_124-2013_altera_lei_municicpal_293-01.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 293/2001 e dá outras providencias.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3131/anteprojet_125-2013_autoriza_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3131/anteprojet_125-2013_autoriza_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 558.900,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3132/anteprojet_126-2013_prorroga_mandatos_dos_diretores_de_escolas_centro_de_educ._infantil.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3132/anteprojet_126-2013_prorroga_mandatos_dos_diretores_de_escolas_centro_de_educ._infantil.pdf</t>
   </si>
   <si>
     <t>Prorroga, no âmbito do município de Pontal do Paraná, o prazo dos mandatos dos diretores de escalas e centros de educação infantil.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3133/anteprojet_127-2013_autoriza_conceder_bolsa_para_prof._alfabetizador.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3133/anteprojet_127-2013_autoriza_conceder_bolsa_para_prof._alfabetizador.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder bolsa para professor alfabetizador.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3134/anteprojet_128-2013_autoriza_criacao_de_polo_presencial_universidade_aberta_brasil.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3134/anteprojet_128-2013_autoriza_criacao_de_polo_presencial_universidade_aberta_brasil.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação de Polo Municipal de apoio presencial à Universidade aberta do Brasil, na forma que menciona.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3135/anteprojet_129-2013_dispoe_oferta_de_cursos_modalidade_a_distancia.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3135/anteprojet_129-2013_dispoe_oferta_de_cursos_modalidade_a_distancia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oferta de cursos na modalidade a distância, bem como dispõe sobre a implantação do polo de apoio presencial no âmbito do Município de Pontal do Paraná e dá outras providencias.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>ARSL</t>
   </si>
   <si>
     <t>Anteprojeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2913/anteprojet_002-2013_especifica_implantacao_de_diarias.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2913/anteprojet_002-2013_especifica_implantacao_de_diarias.pdf</t>
   </si>
   <si>
     <t>Específica a implantação de diárias e cobertura e outras empresas aos servidores e vereadores da Câmara Municipal  de Pontal do Paraná.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2915/anteprojet_003-2013_cria_camara_mirin_em_pontal_do_parana.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2915/anteprojet_003-2013_cria_camara_mirin_em_pontal_do_parana.pdf</t>
   </si>
   <si>
     <t>Cria a Câmara Mirim no âmbito do Município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2916/anteprojet_004-2013_define_horario_das_sessoes_ordinarias_da_camara.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2916/anteprojet_004-2013_define_horario_das_sessoes_ordinarias_da_camara.pdf</t>
   </si>
   <si>
     <t>Define o local, data e horário das Sessões Ordinárias da Câmara Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2970/anteprojet_034-2013_altera_o_art_4_resolucao_001-13.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2970/anteprojet_034-2013_altera_o_art_4_resolucao_001-13.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 4° da resolução n° 001/2013.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>ADCL</t>
   </si>
   <si>
     <t>Anteprojeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2906/anteprojet_001-2013_concede_titulo_de_cidadao_honorario.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2906/anteprojet_001-2013_concede_titulo_de_cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário a Professora Rosa Ferreira Coutinho.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2911/anteprojet_002-2013_altera_decreto_legislativo_001-11.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2911/anteprojet_002-2013_altera_decreto_legislativo_001-11.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Legislativo n° 001/2011.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>MESA EXECUTIVA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2914/anteprojet_003-2013_altera_o_decreto_legislativo_001-11.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2914/anteprojet_003-2013_altera_o_decreto_legislativo_001-11.pdf</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>DEPARTAMENTO LEGISLATIVO - DPTO LEG</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2918/anteprojet_004-2013_ficam_aprovados_as_contas_poder_exec_relativo_2010.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2918/anteprojet_004-2013_ficam_aprovados_as_contas_poder_exec_relativo_2010.pdf</t>
   </si>
   <si>
     <t>Ficam aprovadas as contas do Poder Executivo Municipal, relativo ao Exercício de 2010.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2919/anteprojet_005-2013__fica_aprovado_as_contas_do_executivo.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2919/anteprojet_005-2013__fica_aprovado_as_contas_do_executivo.pdf</t>
   </si>
   <si>
     <t>Ficam aprovadas as contas do Poder Executivo Municipal, relativos o Exercício 2011.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2922/anteprojet_006-2013_ficam_aprovados_as_contas_do_poder_executivo_munic_2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2922/anteprojet_006-2013_ficam_aprovados_as_contas_do_poder_executivo_munic_2009.pdf</t>
   </si>
   <si>
     <t>Ficam aprovadas as contas do Poder Executivo Municipal, relativos ao exercício 2009.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2924/anteprojet_007-2013_altera_o_decreto_legislativo_001-11.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2924/anteprojet_007-2013_altera_o_decreto_legislativo_001-11.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Legislativo n° 001/13 com as alterações introduzidas pelos decretos n° 002 e 2003, ambos de 2013.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2927/anteprojet_009-2013_altera_exigencia_smed.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2927/anteprojet_009-2013_altera_exigencia_smed.pdf</t>
   </si>
   <si>
     <t>Anula a exigência, na parte que espicifica contida no Oficio Circular n ° 039/2013 SMED.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2904/anteprojet_001-2013_autoriza_abrir_credito_adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2904/anteprojet_001-2013_autoriza_abrir_credito_adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 130.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2910/anteprojet_002-2013_-_007-2013_abrir_cred_adic__veto.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2910/anteprojet_002-2013_-_007-2013_abrir_cred_adic__veto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$763.500,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2076,67 +2076,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2908/anteprojet_001-2013_torna_publicacao_referente_diarias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2912/anteprojet_002-2013_declara_de_utilidade_public._nucleo_ambiental.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2917/anteprojet_004-2013_dispoe_penalidades_pratica_de_assedio_moral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2920/anteprojet_005-2013_altera_lei_685-06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2925/anteprojet_008-2013_declara_de_utilidade_publica_assoc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2929/anteprojet_009-2013_altera_plano_plurianual_ppa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2932/anteprojet_010-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2933/anteprojet_011-2013_da_denominacao_de_edson_augusto_b._salgueiro_calcadao_praia_de_leste.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2935/anteprojet_012-2013_da_denominacao__posto_de_saude_guaaguacu.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2937/anteprojet_013-2013_da_denominacao_a_creche_do_guaraguacu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2940/anteprojet_014-2013_da_denominacao_haroldo_machioro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2941/anteprojet_015-2013_altera_implantacao_de_diaria_e_veto_16-13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2942/anteprojet_016-2013_apcresentacao_de_anexos_substituivos_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2943/anteprojet_017-2013_prorroga_prazo_de_licenca_maternidade_dos_serv._munic.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2944/anteprojet_018-2013_dispoe_contratacao_de_agente_educ..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2945/anteprojet_019-2013_abre_credito_adic.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2946/anteprojet_020-2013_institui_o_programa_de_recuperacao_refis.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2949/anteprojet_021-2013_obriga_os_bares_congeneres_a_imprimir_cartaz_se_beber_nao_dirija.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2950/anteprojet_022-2013_altera_lei_municipal_623-05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2952/anteprojet_023-2013altera_destinacao_da_area.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2954/anteprojet_024-2013_altera_a_destinacao_da_area_do_horto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2955/anteprojet_025-2013_altera_carga_horaria_semanal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2956/anteprojet_026-2013_cria_cargo_procurador_munic.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2958/anteprojet_027-2013_fixa_valor_salario_dos_serv._pubicos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2959/anteprojet_028-2013_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2961/anteprojet_029-2013_institui_as_cores_oficiais_do_munic.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2963/anteprojet_030-2013_da_denominacao_praca_carmery.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2965/anteprojet_031-2013_altera_destinacao_de_area_da_praca.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2968/anteprojet_032-2013_disciplina_a_nomeacao_para_cargo_admin.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2969/anteprojet_033-2013_altera_destinacao_de_praca_shangri-la.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2971/anteprojet_034-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2972/anteprojet_035-2013_torna_obrigatoria_estabelecimento_possuir_func._capacitado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2973/anteprojet_036-2013_altera_lei_33-97.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2991/anteprojet_037-2013_da_denominacao_ao_calcadao_de_ipanema.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2992/anteprojet_038-2013_da_denominacao_a_praca_central_de_ipanema.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2993/anteprojet_039-2013_dispoe_programa_de_prevencao_controle_de_diabete.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2994/anteprojet_040-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2995/anteprojet_041-2013_dispoe_jornada_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2996/anteprojet_042-2013_cria_centro_munivivspl_de_educ._infantil_leao_marinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2997/anteprojet_043-2013_cria_centro_munic._ourico_do_mar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2998/anteprojet_044-2013_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3001/anteprojet_045-2013_dispoe_aplicacao_de_penalidade_pratica_de_assedio_moral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3002/anteprojet_046-2013_dispoe_sobre_retirada_de_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3003/anteprojet_047-2013_altera_lei_485-04_altera_pela_848-08.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3006/anteprojet_048-2013_autorizo_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3012/anteprojet_049-2013_declara_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3014/anteprojet_050-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3017/anteprojet_051-2013_torna_obreigatorio_execucao_de_hino_de_pontal_em_eventos_soc.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3019/anteprojet_052-2013_inclusao_de_educ._ambiental.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3020/anteprojet_053-2013_institui_posto_de_atendimento_bancario_reservado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3021/anteprojet_054-2013_da_nome_de_joao_helio_alves_a_quadra_poliesportiva_do_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3023/anteprojet_055-2013_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3024/anteprojet_056-2013_altera_a_lei_1171-11.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3025/anteprojet_057-2013_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3027/anteprojet_058-2013_dispoe_diretrizes_orcamentarias_para_2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3028/anteprojet_059-2013_altera_o_mplano_plurianual_ppa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3030/anteprojet_060-2013_nova_redacao_ao_art._1_lei_munic._06-97.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3032/anteprojet_061-2013_institui_o_conselho_politicas_sobre_drogas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3033/anteprojet_062-2013_cria_patronato_municipal__-_alternativas_penais.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3036/anteprojet_063-2013_altera_denominacao_pre_escola_felipe_chemure_para_centro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3038/anteprojet_064-2013_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3039/anteprojet_065-2013_autoriza_o_munic._a_integra_o_consorcio_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3040/anteprojet_066-2013_altera_art_4_lei_558-04.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3041/anteprojet_067-2013_altera_lei_75-97.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3042/anteprojet_068-2013_autoriza_abri_cred_adic..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3043/anteprojet_069-2013_autoriza_contratar_operacao_com_agencia_de_fomento.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3044/anteprojet_070-2013_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3045/anteprojet_071-2013_altera_lei_1269-13.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3046/anteprojet_072-2013_autoriza_contratar_aperacao_de_cred._agencia_fomento.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3047/anteprojet_073-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3048/anteprojet_074-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3049/anteprojet_075-2013_autoriza_abrir_credito_adic.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3050/anteprojet_076-2013_altera_art._1_lei_661-06.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3051/anteprojet_077-2013_altera_destinacao_para_assentamento.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3052/anteprojet_078-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3055/anteprojet_080-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3056/anteprojet_081-2013_altera_lei_128-99.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3057/anteprojet_082-2013_autoriza_abrir_cred_adic..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3058/anteprojet_083-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3060/anteprojet_084-2013_dispoe_criacao_depart_de_transito_demetran.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3062/anteprojet_085-2013_cria_a_feira_caicara_em_ipanema.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3063/anteprojet_085-2013_cria_a_feira_caicara_em_ipanema.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3066/anteprojet_087-2013_dispoe_implantacao_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3071/anteprojet_088-2013_dispoe_sobre_afixacao_wm_ponto_de_onibus_intinerario.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3072/anteprojet_089-2013_pune_qualquer_discriminacao_por_orientacao_sexual.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3073/anteprojet_090-2013_altera_art_284_lei_municipal_80-97.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3075/anteprojet_091-2013_altera_implantacao_de_diarias_serv._publico.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3076/anteprojet_092-2013_dispoe_sobre_denominacao_unid._basica_de_saude_praia_de_leste.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3077/anteprojet_093-2013_dispoe_sobre_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3078/anteprojet_095-2013_dispoe_sobre_a_emissao_de_nfs.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3079/anteprojet_096-2013_cria_fundo_municicpal_de_transito_de_pontal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3080/anteprojet_097-2013_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3082/anteprojet_098-2013_autoriza_exec._firmar_convenio_programa_de_habitacao_social.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3104/anteprojet_099-2013_estima_receita_fixa_exerc._2014_01.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3105/anteprojet_100-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3107/anteprojet_101-2013_institui_o_mes_agosto_azul.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3108/anteprojet_102-2013__dispoe_sobre_instalacao_mobiliario_urbano_e_sua_concessao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3109/anteprojet_103-2013_altera_a_estrutura_conf._lei_568_e_569-05_poder_exec.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3110/anteprojet_104-2013_autoriza_a_realizar_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3111/anteprojet_105-2013_altera_o_plano_plurianual_20142017_lei_1287-13.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3112/anteprojet_106-2013_altera_ldo_2014_lei_1316-13.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3113/anteprojet_107-2013_cria_conselho_municipal_da_cidade_de_pontal.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3114/anteprojet_108-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3115/anteprojet_109-2013_altera_art_2_lei_1341-13.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3116/anteprojet_110-2013_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3117/anteprojet_111-2013_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3118/anteprojet_112-2013_cria_projeto_de_paisagismo_em_canteiro_floreiras.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3119/anteprojet_113-2013_dispoe_mes_municipal_outubro_rosa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3120/anteprojet_114-2013_autoriza_abrir_cred._adicional.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3121/anteprojet_115-2013_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3122/anteprojet_116-2013_altera_lei_460-03.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3123/anteprojet_117-2013_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3124/anteprojet_118-2013_da_denominacao_de_unidade_mae_feliz_andre_vieira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3125/anteprojet_119-2013_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3126/anteprojet_120-2013_institui_a_politica_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3127/anteprojet_121-2013_institui_programa_auxilio_alimentacao_para_serv._do_municipio_de_pontal.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3128/anteprojet_122-2013_dispo_criacao_do_conselho_municicpal_de_cultura_cmc.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3129/anteprojet_123-2013_criacao_do_conselho_munic._de_industria_e_comercio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3130/anteprojet_124-2013_altera_lei_municicpal_293-01.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3131/anteprojet_125-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3132/anteprojet_126-2013_prorroga_mandatos_dos_diretores_de_escolas_centro_de_educ._infantil.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3133/anteprojet_127-2013_autoriza_conceder_bolsa_para_prof._alfabetizador.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3134/anteprojet_128-2013_autoriza_criacao_de_polo_presencial_universidade_aberta_brasil.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3135/anteprojet_129-2013_dispoe_oferta_de_cursos_modalidade_a_distancia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2913/anteprojet_002-2013_especifica_implantacao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2915/anteprojet_003-2013_cria_camara_mirin_em_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2916/anteprojet_004-2013_define_horario_das_sessoes_ordinarias_da_camara.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2970/anteprojet_034-2013_altera_o_art_4_resolucao_001-13.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2906/anteprojet_001-2013_concede_titulo_de_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2911/anteprojet_002-2013_altera_decreto_legislativo_001-11.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2914/anteprojet_003-2013_altera_o_decreto_legislativo_001-11.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2918/anteprojet_004-2013_ficam_aprovados_as_contas_poder_exec_relativo_2010.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2919/anteprojet_005-2013__fica_aprovado_as_contas_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2922/anteprojet_006-2013_ficam_aprovados_as_contas_do_poder_executivo_munic_2009.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2924/anteprojet_007-2013_altera_o_decreto_legislativo_001-11.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2927/anteprojet_009-2013_altera_exigencia_smed.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2904/anteprojet_001-2013_autoriza_abrir_credito_adic.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2910/anteprojet_002-2013_-_007-2013_abrir_cred_adic__veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2908/anteprojet_001-2013_torna_publicacao_referente_diarias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2912/anteprojet_002-2013_declara_de_utilidade_public._nucleo_ambiental.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2917/anteprojet_004-2013_dispoe_penalidades_pratica_de_assedio_moral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2920/anteprojet_005-2013_altera_lei_685-06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2925/anteprojet_008-2013_declara_de_utilidade_publica_assoc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2929/anteprojet_009-2013_altera_plano_plurianual_ppa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2932/anteprojet_010-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2933/anteprojet_011-2013_da_denominacao_de_edson_augusto_b._salgueiro_calcadao_praia_de_leste.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2935/anteprojet_012-2013_da_denominacao__posto_de_saude_guaaguacu.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2937/anteprojet_013-2013_da_denominacao_a_creche_do_guaraguacu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2940/anteprojet_014-2013_da_denominacao_haroldo_machioro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2941/anteprojet_015-2013_altera_implantacao_de_diaria_e_veto_16-13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2942/anteprojet_016-2013_apcresentacao_de_anexos_substituivos_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2943/anteprojet_017-2013_prorroga_prazo_de_licenca_maternidade_dos_serv._munic.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2944/anteprojet_018-2013_dispoe_contratacao_de_agente_educ..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2945/anteprojet_019-2013_abre_credito_adic.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2946/anteprojet_020-2013_institui_o_programa_de_recuperacao_refis.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2949/anteprojet_021-2013_obriga_os_bares_congeneres_a_imprimir_cartaz_se_beber_nao_dirija.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2950/anteprojet_022-2013_altera_lei_municipal_623-05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2952/anteprojet_023-2013altera_destinacao_da_area.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2954/anteprojet_024-2013_altera_a_destinacao_da_area_do_horto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2955/anteprojet_025-2013_altera_carga_horaria_semanal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2956/anteprojet_026-2013_cria_cargo_procurador_munic.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2958/anteprojet_027-2013_fixa_valor_salario_dos_serv._pubicos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2959/anteprojet_028-2013_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2961/anteprojet_029-2013_institui_as_cores_oficiais_do_munic.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2963/anteprojet_030-2013_da_denominacao_praca_carmery.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2965/anteprojet_031-2013_altera_destinacao_de_area_da_praca.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2968/anteprojet_032-2013_disciplina_a_nomeacao_para_cargo_admin.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2969/anteprojet_033-2013_altera_destinacao_de_praca_shangri-la.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2971/anteprojet_034-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2972/anteprojet_035-2013_torna_obrigatoria_estabelecimento_possuir_func._capacitado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2973/anteprojet_036-2013_altera_lei_33-97.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2991/anteprojet_037-2013_da_denominacao_ao_calcadao_de_ipanema.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2992/anteprojet_038-2013_da_denominacao_a_praca_central_de_ipanema.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2993/anteprojet_039-2013_dispoe_programa_de_prevencao_controle_de_diabete.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2994/anteprojet_040-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2995/anteprojet_041-2013_dispoe_jornada_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2996/anteprojet_042-2013_cria_centro_munivivspl_de_educ._infantil_leao_marinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2997/anteprojet_043-2013_cria_centro_munic._ourico_do_mar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2998/anteprojet_044-2013_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3001/anteprojet_045-2013_dispoe_aplicacao_de_penalidade_pratica_de_assedio_moral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3002/anteprojet_046-2013_dispoe_sobre_retirada_de_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3003/anteprojet_047-2013_altera_lei_485-04_altera_pela_848-08.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3006/anteprojet_048-2013_autorizo_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3012/anteprojet_049-2013_declara_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3014/anteprojet_050-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3017/anteprojet_051-2013_torna_obreigatorio_execucao_de_hino_de_pontal_em_eventos_soc.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3019/anteprojet_052-2013_inclusao_de_educ._ambiental.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3020/anteprojet_053-2013_institui_posto_de_atendimento_bancario_reservado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3021/anteprojet_054-2013_da_nome_de_joao_helio_alves_a_quadra_poliesportiva_do_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3023/anteprojet_055-2013_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3024/anteprojet_056-2013_altera_a_lei_1171-11.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3025/anteprojet_057-2013_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3027/anteprojet_058-2013_dispoe_diretrizes_orcamentarias_para_2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3028/anteprojet_059-2013_altera_o_mplano_plurianual_ppa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3030/anteprojet_060-2013_nova_redacao_ao_art._1_lei_munic._06-97.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3032/anteprojet_061-2013_institui_o_conselho_politicas_sobre_drogas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3033/anteprojet_062-2013_cria_patronato_municipal__-_alternativas_penais.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3036/anteprojet_063-2013_altera_denominacao_pre_escola_felipe_chemure_para_centro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3038/anteprojet_064-2013_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3039/anteprojet_065-2013_autoriza_o_munic._a_integra_o_consorcio_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3040/anteprojet_066-2013_altera_art_4_lei_558-04.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3041/anteprojet_067-2013_altera_lei_75-97.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3042/anteprojet_068-2013_autoriza_abri_cred_adic..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3043/anteprojet_069-2013_autoriza_contratar_operacao_com_agencia_de_fomento.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3044/anteprojet_070-2013_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3045/anteprojet_071-2013_altera_lei_1269-13.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3046/anteprojet_072-2013_autoriza_contratar_aperacao_de_cred._agencia_fomento.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3047/anteprojet_073-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3048/anteprojet_074-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3049/anteprojet_075-2013_autoriza_abrir_credito_adic.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3050/anteprojet_076-2013_altera_art._1_lei_661-06.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3051/anteprojet_077-2013_altera_destinacao_para_assentamento.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3052/anteprojet_078-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3055/anteprojet_080-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3056/anteprojet_081-2013_altera_lei_128-99.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3057/anteprojet_082-2013_autoriza_abrir_cred_adic..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3058/anteprojet_083-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3060/anteprojet_084-2013_dispoe_criacao_depart_de_transito_demetran.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3062/anteprojet_085-2013_cria_a_feira_caicara_em_ipanema.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3063/anteprojet_085-2013_cria_a_feira_caicara_em_ipanema.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3066/anteprojet_087-2013_dispoe_implantacao_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3071/anteprojet_088-2013_dispoe_sobre_afixacao_wm_ponto_de_onibus_intinerario.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3072/anteprojet_089-2013_pune_qualquer_discriminacao_por_orientacao_sexual.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3073/anteprojet_090-2013_altera_art_284_lei_municipal_80-97.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3075/anteprojet_091-2013_altera_implantacao_de_diarias_serv._publico.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3076/anteprojet_092-2013_dispoe_sobre_denominacao_unid._basica_de_saude_praia_de_leste.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3077/anteprojet_093-2013_dispoe_sobre_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3078/anteprojet_095-2013_dispoe_sobre_a_emissao_de_nfs.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3079/anteprojet_096-2013_cria_fundo_municicpal_de_transito_de_pontal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3080/anteprojet_097-2013_autoriza_abrir_cred_adic.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3082/anteprojet_098-2013_autoriza_exec._firmar_convenio_programa_de_habitacao_social.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3104/anteprojet_099-2013_estima_receita_fixa_exerc._2014_01.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3105/anteprojet_100-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3107/anteprojet_101-2013_institui_o_mes_agosto_azul.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3108/anteprojet_102-2013__dispoe_sobre_instalacao_mobiliario_urbano_e_sua_concessao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3109/anteprojet_103-2013_altera_a_estrutura_conf._lei_568_e_569-05_poder_exec.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3110/anteprojet_104-2013_autoriza_a_realizar_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3111/anteprojet_105-2013_altera_o_plano_plurianual_20142017_lei_1287-13.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3112/anteprojet_106-2013_altera_ldo_2014_lei_1316-13.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3113/anteprojet_107-2013_cria_conselho_municipal_da_cidade_de_pontal.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3114/anteprojet_108-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3115/anteprojet_109-2013_altera_art_2_lei_1341-13.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3116/anteprojet_110-2013_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3117/anteprojet_111-2013_autoriza_abrir_cred.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3118/anteprojet_112-2013_cria_projeto_de_paisagismo_em_canteiro_floreiras.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3119/anteprojet_113-2013_dispoe_mes_municipal_outubro_rosa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3120/anteprojet_114-2013_autoriza_abrir_cred._adicional.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3121/anteprojet_115-2013_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3122/anteprojet_116-2013_altera_lei_460-03.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3123/anteprojet_117-2013_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3124/anteprojet_118-2013_da_denominacao_de_unidade_mae_feliz_andre_vieira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3125/anteprojet_119-2013_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3126/anteprojet_120-2013_institui_a_politica_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3127/anteprojet_121-2013_institui_programa_auxilio_alimentacao_para_serv._do_municipio_de_pontal.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3128/anteprojet_122-2013_dispo_criacao_do_conselho_municicpal_de_cultura_cmc.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3129/anteprojet_123-2013_criacao_do_conselho_munic._de_industria_e_comercio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3130/anteprojet_124-2013_altera_lei_municicpal_293-01.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3131/anteprojet_125-2013_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3132/anteprojet_126-2013_prorroga_mandatos_dos_diretores_de_escolas_centro_de_educ._infantil.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3133/anteprojet_127-2013_autoriza_conceder_bolsa_para_prof._alfabetizador.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3134/anteprojet_128-2013_autoriza_criacao_de_polo_presencial_universidade_aberta_brasil.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/3135/anteprojet_129-2013_dispoe_oferta_de_cursos_modalidade_a_distancia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2913/anteprojet_002-2013_especifica_implantacao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2915/anteprojet_003-2013_cria_camara_mirin_em_pontal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2916/anteprojet_004-2013_define_horario_das_sessoes_ordinarias_da_camara.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2970/anteprojet_034-2013_altera_o_art_4_resolucao_001-13.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2906/anteprojet_001-2013_concede_titulo_de_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2911/anteprojet_002-2013_altera_decreto_legislativo_001-11.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2914/anteprojet_003-2013_altera_o_decreto_legislativo_001-11.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2918/anteprojet_004-2013_ficam_aprovados_as_contas_poder_exec_relativo_2010.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2919/anteprojet_005-2013__fica_aprovado_as_contas_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2922/anteprojet_006-2013_ficam_aprovados_as_contas_do_poder_executivo_munic_2009.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2924/anteprojet_007-2013_altera_o_decreto_legislativo_001-11.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2927/anteprojet_009-2013_altera_exigencia_smed.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2904/anteprojet_001-2013_autoriza_abrir_credito_adic.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2013/2910/anteprojet_002-2013_-_007-2013_abrir_cred_adic__veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="169.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="168.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="234.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>