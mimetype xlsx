--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,753 +54,753 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2822/anteprojet_001-2012_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2822/anteprojet_001-2012_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 122.500,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>NELSON MADEMAR</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2827/anteprojet_004-2012_autoriza_a_criar_hospital_publico.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2827/anteprojet_004-2012_autoriza_a_criar_hospital_publico.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a Criar o Hospital Público Municipal de Pontal do Paraná, subordinado a Secretária Municipal de Saúde.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2828/anteprojet_005-2012_declara_utilidade_publica_assoc._mulheres_florescer.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2828/anteprojet_005-2012_declara_utilidade_publica_assoc._mulheres_florescer.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Mulheres Florescer.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2829/anteprojet_006-2012_isenta_os_beneficios_pelo_programa_luz_fraterna_da_copel.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2829/anteprojet_006-2012_isenta_os_beneficios_pelo_programa_luz_fraterna_da_copel.pdf</t>
   </si>
   <si>
     <t>Isenta os beneficiados pelo Programa "Luz Fraterna" da Copel - Companhia Paranaense  de Energia Elétrica, do Pagamento da Contribuição para o custeio do Serviço Público de Iluminação Pública e da outras providencias.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2831/anteprojet_007-2012_altera_a_lei_1207-11.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2831/anteprojet_007-2012_altera_a_lei_1207-11.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 1207/2011.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2832/anteprojet_008-2012_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2832/anteprojet_008-2012_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 515.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>VALDEVINO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2833/anteprojet_009-2012_fixaos_subsidios_do_prefeito_e_vice_vereadores__secretarios.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2833/anteprojet_009-2012_fixaos_subsidios_do_prefeito_e_vice_vereadores__secretarios.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do vice- Prefeito , dos vereadores e dos, secretários Municipais para o período da legislatura de 2013 a 2016, e da outras providencias.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2834/anteprojet_010-2012_autoriza_o_mpoder_exec._a_permutar_imovel.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2834/anteprojet_010-2012_autoriza_o_mpoder_exec._a_permutar_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar imóvel de propriedade do Município de Pontal do Paraná. e dá outras providências.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2835/anteprojet_011-2012_altera_a_lei_1067-10.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2835/anteprojet_011-2012_altera_a_lei_1067-10.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n ° 1067/2010.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2836/anteprojet_12-2012_institui_premio_aluno_em_desteque__rede_publica0.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2836/anteprojet_12-2012_institui_premio_aluno_em_desteque__rede_publica0.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio Aluno Destaque na Rede Pública de Ensino do Município e Pontal do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2838/anteprojet_013-2012_dispoe_sobre_remissao_de_debitos_iptu_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2838/anteprojet_013-2012_dispoe_sobre_remissao_de_debitos_iptu_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remissões de Débitos IPTU e Taxa de Contribuição de melhorias incidentes na inscrição imobiliária de contribuinte aposentado e pensionista, beneficiário de renda mensal vitalícia, pessoas de baixa renda e dá outras providências.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2840/anteprojet_014-2012_autoriza_o_poder_exec._financiar_por_meio_de_programa_em_computador_por_aluno.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2840/anteprojet_014-2012_autoriza_o_poder_exec._financiar_por_meio_de_programa_em_computador_por_aluno.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a financiar, por meio do programa, um computador por aluno- PROUCA, computadores portáteis novos, com conteúdo pedagógicos, destinados ao desenvolvimento dos processos de ensino-aprendizagem dos alunos matriculados na Educação Básica.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2841/anteprojet_015-2012_torna_obrigatorio_a_instalacao_em_instituicoes.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2841/anteprojet_015-2012_torna_obrigatorio_a_instalacao_em_instituicoes.pdf</t>
   </si>
   <si>
     <t>Torna Obrigatório a instalação de banheiros, bebedouros d`agua e assentos nas agências bancárias, postos de atendimento bancarias e instituições financeiras e contém outras providencias.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2845/anteprojet_016-2012_dispoe_sobre_o_atendimento_ao_publico.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2845/anteprojet_016-2012_dispoe_sobre_o_atendimento_ao_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento ao Público nos cartórios e serventias extrajudiciais no Município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2846/anteprojet_017-2012_dispoe_sobre_a_introducao_da_carne_de_peixe_na_merenda_escolar.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2846/anteprojet_017-2012_dispoe_sobre_a_introducao_da_carne_de_peixe_na_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a introdução da carne de peixe na merenda escolar.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2847/anteprojet_018-2012_dispoe_sobre_fornecimento_de_medicamentos_pela_unidade.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2847/anteprojet_018-2012_dispoe_sobre_fornecimento_de_medicamentos_pela_unidade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre fornecimento de medicamentos pela unidade de saúde nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2848/anteprojet_019-2012_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2848/anteprojet_019-2012_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 330.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2850/anteprojet_020-2012_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2850/anteprojet_020-2012_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 120.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2851/anteprojet_021-2012_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2851/anteprojet_021-2012_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 510.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2852/anteprojet_022-2012_declara_de_utilidade_publica_microempresas.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2852/anteprojet_022-2012_declara_de_utilidade_publica_microempresas.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Microempresas, Empresas de Pequeno Porte, e de Empreendedores individuais do Litoral do Paraná e Região.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2856/anteprojet_023-2012_dispoe_sobre_elaboracao_do_orcamento_do_municcipio1.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2856/anteprojet_023-2012_dispoe_sobre_elaboracao_do_orcamento_do_municcipio1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração do orçamento do Município de Pontal do Paraná para o exercício de 2013 e dá outras providencias.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2857/anteprojet_024-2012_autoriza_exec._abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2857/anteprojet_024-2012_autoriza_exec._abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 140.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2858/anteprojet_025-2012_dispoe_sobre_aobrigatoriedade_dos_bancos.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2858/anteprojet_025-2012_dispoe_sobre_aobrigatoriedade_dos_bancos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos estabelecimentos bancários no âmbito do município de Pontal do Paraná permanecerem abertos para atendimentos ao Público, das 10h00 min as 16h00min.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2859/anteprojet_026-2012_dispoe_sobe_fixacao_de_quadro_informativo.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2859/anteprojet_026-2012_dispoe_sobe_fixacao_de_quadro_informativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do quadro informativo contendo o nome, a especialidade e o horário de trabalho dos médicos que atuam na rede pública de Saúde do Município na Recepção das Unidades básicas  de Saúde e da outras providencias.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2860/anteprojet_027-2012_dispoe_sobre_autorizacao_criacao_do_laboratorio_de_analise_clinicas.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2860/anteprojet_027-2012_dispoe_sobre_autorizacao_criacao_do_laboratorio_de_analise_clinicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a criação do Laboratório Municipal de Análises Clinicas no Município de Pontal do Paraná , e dá outras providencias.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2861/anteprojet_028-2012_autoriza_a_criar_centro_de_atencao_psicossocial.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2861/anteprojet_028-2012_autoriza_a_criar_centro_de_atencao_psicossocial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Criar o  Centro de Atenção Psicossocial CAPS no município de Pontal do Paraná e da outras providencias.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2862/anteprojet_029-2012_autoriza_implantacao_guarda_civil.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2862/anteprojet_029-2012_autoriza_implantacao_guarda_civil.pdf</t>
   </si>
   <si>
     <t>Autoriza a implantação da Guarda Civil Municipal de Pontal do Paraná.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2864/anteprojet_030-2012_autoriza_abrir_cred._adic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2864/anteprojet_030-2012_autoriza_abrir_cred._adic.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 30.550,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2866/anteprojet_031-2012_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2866/anteprojet_031-2012_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 1.360.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2867/anteprojet_032-2012_cancela_destinacao_de_area_publica.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2867/anteprojet_032-2012_cancela_destinacao_de_area_publica.pdf</t>
   </si>
   <si>
     <t>Cancela destinação de áreas públicas.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2868/anteprojet_033-2012_prorrogacao_do_refizpontal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2868/anteprojet_033-2012_prorrogacao_do_refizpontal.pdf</t>
   </si>
   <si>
     <t>Prorrogação do Refis Pontal.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>MESA EXECUTIVA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2869/anteprojet_034-2012_fixa_previsao_orcamentaria_da_camara.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2869/anteprojet_034-2012_fixa_previsao_orcamentaria_da_camara.pdf</t>
   </si>
   <si>
     <t>Fixa a prisão orçamentária da Câmara Municipal de Pontal do Paraná para 2013, que deverá fazer parte da LOA.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2871/anteprojet_035-2012_estima_a_receita_fixa_exerc._2013.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2871/anteprojet_035-2012_estima_a_receita_fixa_exerc._2013.pdf</t>
   </si>
   <si>
     <t>Estima a receita fixa a despesa para o exercício financeiro de 2013.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2873/anteprojet_036-2012_autoriza_conceder_bolsa_incetivo_a_alunos_em_escola_publicas.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2873/anteprojet_036-2012_autoriza_conceder_bolsa_incetivo_a_alunos_em_escola_publicas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, conceder Bolsa Incentivo à alunos devidamente matriculados e frequentando Escolas Públicas no Município de Pontal do Paraná, para aquelas que se despontam para alguma modalidade Esportiva e ou Cultural.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2874/anteprojet_037-2012_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2874/anteprojet_037-2012_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 565.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2876/anteprojet_038-2012_autoriza_o_poder_executivo_a_premiar_professores.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2876/anteprojet_038-2012_autoriza_o_poder_executivo_a_premiar_professores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Premiar Professor(a), Equipe Pedagógica e Direção, que alcançar maior nota gera em sala, por escola.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2877/anteprojet_039-2012_autoriza_a_inserir_calendario_oficial__do_ia_do_trabalhador.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2877/anteprojet_039-2012_autoriza_a_inserir_calendario_oficial__do_ia_do_trabalhador.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a inserir em Calendário Oficial do Município a Festa do Trabalhador, no dia 1° de maio.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2878/anteprojet_040-2012_autoriza_abrir_cred._adic._supl.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2878/anteprojet_040-2012_autoriza_abrir_cred._adic._supl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 1.880.500,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2879/anteprojet_041-2012_autoriza_abrir_cred._adic._suplem.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2879/anteprojet_041-2012_autoriza_abrir_cred._adic._suplem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 10.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2880/anteprojet_042-2012_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2880/anteprojet_042-2012_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 214.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2881/anteprojet_043-2012_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2881/anteprojet_043-2012_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 126.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2882/anteprojet_044-2012_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2882/anteprojet_044-2012_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 130.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2883/anteprojet_0045-2012_declara_de_utilidade_publica.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2883/anteprojet_0045-2012_declara_de_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Arca de Noé de Proteção aos Animais- ANOÉ.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2884/anteprojet_046-2012_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2884/anteprojet_046-2012_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 1.000.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2885/anteprojet_047-2012_altera_a_lei__munic_1.149-11.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2885/anteprojet_047-2012_altera_a_lei__munic_1.149-11.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.149 de 14 de janeiro de 2011.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2886/anteprojet_048-2012_da_destinacao_a_imovel_do_municipio.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2886/anteprojet_048-2012_da_destinacao_a_imovel_do_municipio.pdf</t>
   </si>
   <si>
     <t>Dá destinação a imóvel de propriedade do município.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>MARCOS CASQUINHA</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2887/anteprojet_049-2012_prorrogacao_do_refizpontal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2887/anteprojet_049-2012_prorrogacao_do_refizpontal.pdf</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2889/anteprojet_050-2012_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2889/anteprojet_050-2012_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2890/anteprojet_051-2012_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2890/anteprojet_051-2012_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 64.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2891/anteprojet_052-2012_autoriza_abrir_cred._adic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2891/anteprojet_052-2012_autoriza_abrir_cred._adic..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 105.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2892/anteprojet_053-2012_cancela_destinacao_de_imovel_do_munic..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2892/anteprojet_053-2012_cancela_destinacao_de_imovel_do_munic..pdf</t>
   </si>
   <si>
     <t>Cancela destinação de imóvel de propriedade do município.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2894/anteprojet_054-2012_declara_de_utilidade_publica.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2894/anteprojet_054-2012_declara_de_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a associação nova Vida de Pontal do Paraná.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2895/anteprojet_056-2012_dispoe_criacao_de_conselho_munic_da_juv..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2895/anteprojet_056-2012_dispoe_criacao_de_conselho_munic_da_juv..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal da Juventude e dá outras providencias.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>ADCL</t>
   </si>
   <si>
     <t>Anteprojeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2823/anteprojet_001-2012_concede_titulo_de_cidadao_honorario_exm_desembargador.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2823/anteprojet_001-2012_concede_titulo_de_cidadao_honorario_exm_desembargador.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário do município de Pontal do Paraná ao EXMO. SR. DESEMBARGADOR MIGUEL KFOURI NETO.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2824/anteprojet_001-2012_dispoe_sobre_a_concessao_de_titulo.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2824/anteprojet_001-2012_dispoe_sobre_a_concessao_de_titulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de vulgo mérito, e dá outras providencias.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2825/anteprojet_002-2012_concede_titulo_de_cidadao_honorario.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2825/anteprojet_002-2012_concede_titulo_de_cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Pontal do Paraná ao Exmo. Sr. Luiz Edison de Oliveira Macedo Filho.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2826/anteprojet_003-2012_altera_a_kei_653-06.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2826/anteprojet_003-2012_altera_a_kei_653-06.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 653/2006.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2830/anteprojet_006-2012_veto_total_do_projeto_de_lei_006-2012.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2830/anteprojet_006-2012_veto_total_do_projeto_de_lei_006-2012.pdf</t>
   </si>
   <si>
     <t>Veto ao projeto de Lei n° 06/2012</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>APNI</t>
   </si>
   <si>
     <t>Anteprojeto com Numeração Irregular</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2872/anteprojet_035a-2013_autoriza_o_poder_exec._celebrar_parceria_com_a_empr._tecint.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2872/anteprojet_035a-2013_autoriza_o_poder_exec._celebrar_parceria_com_a_empr._tecint.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo o a celebrar parceira com a empresa Techint Engenharia e Construção S/A.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1107,67 +1107,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2822/anteprojet_001-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2827/anteprojet_004-2012_autoriza_a_criar_hospital_publico.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2828/anteprojet_005-2012_declara_utilidade_publica_assoc._mulheres_florescer.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2829/anteprojet_006-2012_isenta_os_beneficios_pelo_programa_luz_fraterna_da_copel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2831/anteprojet_007-2012_altera_a_lei_1207-11.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2832/anteprojet_008-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2833/anteprojet_009-2012_fixaos_subsidios_do_prefeito_e_vice_vereadores__secretarios.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2834/anteprojet_010-2012_autoriza_o_mpoder_exec._a_permutar_imovel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2835/anteprojet_011-2012_altera_a_lei_1067-10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2836/anteprojet_12-2012_institui_premio_aluno_em_desteque__rede_publica0.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2838/anteprojet_013-2012_dispoe_sobre_remissao_de_debitos_iptu_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2840/anteprojet_014-2012_autoriza_o_poder_exec._financiar_por_meio_de_programa_em_computador_por_aluno.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2841/anteprojet_015-2012_torna_obrigatorio_a_instalacao_em_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2845/anteprojet_016-2012_dispoe_sobre_o_atendimento_ao_publico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2846/anteprojet_017-2012_dispoe_sobre_a_introducao_da_carne_de_peixe_na_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2847/anteprojet_018-2012_dispoe_sobre_fornecimento_de_medicamentos_pela_unidade.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2848/anteprojet_019-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2850/anteprojet_020-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2851/anteprojet_021-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2852/anteprojet_022-2012_declara_de_utilidade_publica_microempresas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2856/anteprojet_023-2012_dispoe_sobre_elaboracao_do_orcamento_do_municcipio1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2857/anteprojet_024-2012_autoriza_exec._abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2858/anteprojet_025-2012_dispoe_sobre_aobrigatoriedade_dos_bancos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2859/anteprojet_026-2012_dispoe_sobe_fixacao_de_quadro_informativo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2860/anteprojet_027-2012_dispoe_sobre_autorizacao_criacao_do_laboratorio_de_analise_clinicas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2861/anteprojet_028-2012_autoriza_a_criar_centro_de_atencao_psicossocial.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2862/anteprojet_029-2012_autoriza_implantacao_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2864/anteprojet_030-2012_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2866/anteprojet_031-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2867/anteprojet_032-2012_cancela_destinacao_de_area_publica.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2868/anteprojet_033-2012_prorrogacao_do_refizpontal.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2869/anteprojet_034-2012_fixa_previsao_orcamentaria_da_camara.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2871/anteprojet_035-2012_estima_a_receita_fixa_exerc._2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2873/anteprojet_036-2012_autoriza_conceder_bolsa_incetivo_a_alunos_em_escola_publicas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2874/anteprojet_037-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2876/anteprojet_038-2012_autoriza_o_poder_executivo_a_premiar_professores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2877/anteprojet_039-2012_autoriza_a_inserir_calendario_oficial__do_ia_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2878/anteprojet_040-2012_autoriza_abrir_cred._adic._supl.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2879/anteprojet_041-2012_autoriza_abrir_cred._adic._suplem.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2880/anteprojet_042-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2881/anteprojet_043-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2882/anteprojet_044-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2883/anteprojet_0045-2012_declara_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2884/anteprojet_046-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2885/anteprojet_047-2012_altera_a_lei__munic_1.149-11.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2886/anteprojet_048-2012_da_destinacao_a_imovel_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2887/anteprojet_049-2012_prorrogacao_do_refizpontal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2889/anteprojet_050-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2890/anteprojet_051-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2891/anteprojet_052-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2892/anteprojet_053-2012_cancela_destinacao_de_imovel_do_munic..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2894/anteprojet_054-2012_declara_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2895/anteprojet_056-2012_dispoe_criacao_de_conselho_munic_da_juv..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2823/anteprojet_001-2012_concede_titulo_de_cidadao_honorario_exm_desembargador.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2824/anteprojet_001-2012_dispoe_sobre_a_concessao_de_titulo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2825/anteprojet_002-2012_concede_titulo_de_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2826/anteprojet_003-2012_altera_a_kei_653-06.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2830/anteprojet_006-2012_veto_total_do_projeto_de_lei_006-2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2872/anteprojet_035a-2013_autoriza_o_poder_exec._celebrar_parceria_com_a_empr._tecint.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2822/anteprojet_001-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2827/anteprojet_004-2012_autoriza_a_criar_hospital_publico.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2828/anteprojet_005-2012_declara_utilidade_publica_assoc._mulheres_florescer.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2829/anteprojet_006-2012_isenta_os_beneficios_pelo_programa_luz_fraterna_da_copel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2831/anteprojet_007-2012_altera_a_lei_1207-11.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2832/anteprojet_008-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2833/anteprojet_009-2012_fixaos_subsidios_do_prefeito_e_vice_vereadores__secretarios.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2834/anteprojet_010-2012_autoriza_o_mpoder_exec._a_permutar_imovel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2835/anteprojet_011-2012_altera_a_lei_1067-10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2836/anteprojet_12-2012_institui_premio_aluno_em_desteque__rede_publica0.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2838/anteprojet_013-2012_dispoe_sobre_remissao_de_debitos_iptu_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2840/anteprojet_014-2012_autoriza_o_poder_exec._financiar_por_meio_de_programa_em_computador_por_aluno.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2841/anteprojet_015-2012_torna_obrigatorio_a_instalacao_em_instituicoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2845/anteprojet_016-2012_dispoe_sobre_o_atendimento_ao_publico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2846/anteprojet_017-2012_dispoe_sobre_a_introducao_da_carne_de_peixe_na_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2847/anteprojet_018-2012_dispoe_sobre_fornecimento_de_medicamentos_pela_unidade.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2848/anteprojet_019-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2850/anteprojet_020-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2851/anteprojet_021-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2852/anteprojet_022-2012_declara_de_utilidade_publica_microempresas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2856/anteprojet_023-2012_dispoe_sobre_elaboracao_do_orcamento_do_municcipio1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2857/anteprojet_024-2012_autoriza_exec._abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2858/anteprojet_025-2012_dispoe_sobre_aobrigatoriedade_dos_bancos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2859/anteprojet_026-2012_dispoe_sobe_fixacao_de_quadro_informativo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2860/anteprojet_027-2012_dispoe_sobre_autorizacao_criacao_do_laboratorio_de_analise_clinicas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2861/anteprojet_028-2012_autoriza_a_criar_centro_de_atencao_psicossocial.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2862/anteprojet_029-2012_autoriza_implantacao_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2864/anteprojet_030-2012_autoriza_abrir_cred._adic.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2866/anteprojet_031-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2867/anteprojet_032-2012_cancela_destinacao_de_area_publica.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2868/anteprojet_033-2012_prorrogacao_do_refizpontal.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2869/anteprojet_034-2012_fixa_previsao_orcamentaria_da_camara.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2871/anteprojet_035-2012_estima_a_receita_fixa_exerc._2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2873/anteprojet_036-2012_autoriza_conceder_bolsa_incetivo_a_alunos_em_escola_publicas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2874/anteprojet_037-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2876/anteprojet_038-2012_autoriza_o_poder_executivo_a_premiar_professores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2877/anteprojet_039-2012_autoriza_a_inserir_calendario_oficial__do_ia_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2878/anteprojet_040-2012_autoriza_abrir_cred._adic._supl.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2879/anteprojet_041-2012_autoriza_abrir_cred._adic._suplem.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2880/anteprojet_042-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2881/anteprojet_043-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2882/anteprojet_044-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2883/anteprojet_0045-2012_declara_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2884/anteprojet_046-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2885/anteprojet_047-2012_altera_a_lei__munic_1.149-11.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2886/anteprojet_048-2012_da_destinacao_a_imovel_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2887/anteprojet_049-2012_prorrogacao_do_refizpontal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2889/anteprojet_050-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2890/anteprojet_051-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2891/anteprojet_052-2012_autoriza_abrir_cred._adic..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2892/anteprojet_053-2012_cancela_destinacao_de_imovel_do_munic..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2894/anteprojet_054-2012_declara_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2895/anteprojet_056-2012_dispoe_criacao_de_conselho_munic_da_juv..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2823/anteprojet_001-2012_concede_titulo_de_cidadao_honorario_exm_desembargador.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2824/anteprojet_001-2012_dispoe_sobre_a_concessao_de_titulo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2825/anteprojet_002-2012_concede_titulo_de_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2826/anteprojet_003-2012_altera_a_kei_653-06.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2830/anteprojet_006-2012_veto_total_do_projeto_de_lei_006-2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2012/2872/anteprojet_035a-2013_autoriza_o_poder_exec._celebrar_parceria_com_a_empr._tecint.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="244.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>