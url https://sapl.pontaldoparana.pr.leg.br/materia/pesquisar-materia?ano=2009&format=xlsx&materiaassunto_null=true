--- v0 (2026-02-04)
+++ v1 (2026-05-15)
@@ -51,1290 +51,1290 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2215/anteprojet_001-2009_declara_de_utildade_publica_o_conselho_comunitario_de_seg._de_pontal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2215/anteprojet_001-2009_declara_de_utildade_publica_o_conselho_comunitario_de_seg._de_pontal.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública o Conselho Comunitário de Segurança de Pontal do Paraná.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2217/anteprojet_002-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2217/anteprojet_002-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a incluir programa, ação e meta no Plano Plurianual - PPA 2006/2009 e em seu anexo I.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2218/anteprojet_003-2009_autoriza_a_incluir_ldo_2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2218/anteprojet_003-2009_autoriza_a_incluir_ldo_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a incluir programa, ação, objetivo e meta na Lei de  Diretrizes Orçamentárias LDO 2009 e em seu anexo I.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2219/anteprojet_004-2009_autoriza_a_abrir_cred._adic._esp..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2219/anteprojet_004-2009_autoriza_a_abrir_cred._adic._esp..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 70.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2220/anteprojet_005-2009_autoriza_a_abrir_cred._adic._especial.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2220/anteprojet_005-2009_autoriza_a_abrir_cred._adic._especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 466.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>VALDEVINO</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2236/anteprojet_006-2009_dispoe_a_concessao_de_auxilio_a_educacao_ao_quadro_de_funcionarios_efetivos.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2236/anteprojet_006-2009_dispoe_a_concessao_de_auxilio_a_educacao_ao_quadro_de_funcionarios_efetivos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio dos estudantes pertencentes ao quadro de funcionários efetivos do município de Pontal do Paraná na forma que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>NELSON MADEMAR</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2256/anteprojet_007-2009_autoriza_a_ceder_gratuitamente_sinal_de_internet_wireless_a_populacao.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2256/anteprojet_007-2009_autoriza_a_ceder_gratuitamente_sinal_de_internet_wireless_a_populacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder gratuitamente sinal de internet "wireless" à população de Pontal. do Paraná.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2257/anteprojet_008-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2257/anteprojet_008-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a incluir programa, ação, objetivo, e meta no Plano Plurianual- PPA 2006/2009, e em seu anexo I.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2258/anteprojet_009-2009_autoriza_a_incluir_ldo_2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2258/anteprojet_009-2009_autoriza_a_incluir_ldo_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a incluir programa, ação, objetivo e meta na Lei de Diretrizes Orçamentarias -LDO 2009 e em seu Anexo I.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2259/anteprojet_010-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2259/anteprojet_010-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 150.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2260/anteprojet_011-2009_altera_o_artigo_2_da_lei_852-2008.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2260/anteprojet_011-2009_altera_o_artigo_2_da_lei_852-2008.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2 da Lei n° 852/2008.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2261/anteprojet_012-2009_concede_reposicao_e_reajuste_salarial_aos_servidores_publicos_munic.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2261/anteprojet_012-2009_concede_reposicao_e_reajuste_salarial_aos_servidores_publicos_munic.pdf</t>
   </si>
   <si>
     <t>Concede a reposição e reajuste salarial ao servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2283/anteprojet_013-2009_altera_o_artigo_3_da_lei_569-2005.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2283/anteprojet_013-2009_altera_o_artigo_3_da_lei_569-2005.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3° da Lei n° 569, de 04 de janeiro de 2005, que "Dispõe sobre o quadro de cargos comissionados , a gratificação de função do Poder Executivo do Município de Pontal do Paraná e dá outras providencias".</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2284/anteprojet_014-2009_altera_as_leis_568_e_569-2005.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2284/anteprojet_014-2009_altera_as_leis_568_e_569-2005.pdf</t>
   </si>
   <si>
     <t>Altera as Leis números 568 e 569, ambos de 04 de janeiro de 2005.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2285/anteprojet_015-2009_autoriza_a_abrir_cred._adic._supl.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2285/anteprojet_015-2009_autoriza_a_abrir_cred._adic._supl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 25.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2286/anteprojet_016-2009_autoriza_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2286/anteprojet_016-2009_autoriza_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$  262,25 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2287/anteprojet_017-2009_declara_de_utilidade_publica_a_associacao_das_entidades_de_utilizacao_publica_de_pontal_asseup.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2287/anteprojet_017-2009_declara_de_utilidade_publica_a_associacao_das_entidades_de_utilizacao_publica_de_pontal_asseup.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação das Entidades de Utilidade Pública de Pontal do Paraná. - ASSEUP</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2288/anteprojet_018-2009_dispoe_sobre_ppa_2010-2013.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2288/anteprojet_018-2009_dispoe_sobre_ppa_2010-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA do Município de Pontal do Paraná para o período de 2010 a 2013.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2294/anteprojet_019-2009_altera_o_art._1_da_lei_091-1998.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2294/anteprojet_019-2009_altera_o_art._1_da_lei_091-1998.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1°  da Lei n° 091/1998.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2295/anteprojet_020-2009_revoga_integralmente_a_lei_munic._715-2007.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2295/anteprojet_020-2009_revoga_integralmente_a_lei_munic._715-2007.pdf</t>
   </si>
   <si>
     <t>Revoga integralmente a Lei Municipal n.º 715/2007.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2296/anteprojet_022-2009_dispoe_sobre_a_cessao_de_servidores_munic._ao_poder_legislativo_local.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2296/anteprojet_022-2009_dispoe_sobre_a_cessao_de_servidores_munic._ao_poder_legislativo_local.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de servidores municipais a Poder Legislativo local.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2297/anteprojet_023-2009_autoriza__a_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2297/anteprojet_023-2009_autoriza__a_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 544.500,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2299/anteprojet_024-2009_concede_dispensa_da_jornada_a_servidor_publico_munic._que_seja_mae.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2299/anteprojet_024-2009_concede_dispensa_da_jornada_a_servidor_publico_munic._que_seja_mae.pdf</t>
   </si>
   <si>
     <t>Concede dispensa de parte da jornada de trabalho à servidora pública municipal  que seja mãe, esposa ou companheira, tutora, cuidadora ou responsável por pessoa portadora de deficiência.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2301/anteprojet_025-2009_denomina_o_posto_de_saude_de_ipanema_posto_de_saude_deputado_max_rosenmann.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2301/anteprojet_025-2009_denomina_o_posto_de_saude_de_ipanema_posto_de_saude_deputado_max_rosenmann.pdf</t>
   </si>
   <si>
     <t>Denomina o Posto de Saúde de Ipanema de "Posto de Saúde Deputado Max Rosenmann"</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2303/anteprojet_026-2009_autoriza_a_firmar_convenio_com_a_copel.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2303/anteprojet_026-2009_autoriza_a_firmar_convenio_com_a_copel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pontal do Paraná a Firmar convenio com a Copel Distribuição S/A</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2308/anteprojet_027-2009_declara_de_utilidade_publica_a_associacao_atletico_amigos_da_bola_aaab.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2308/anteprojet_027-2009_declara_de_utilidade_publica_a_associacao_atletico_amigos_da_bola_aaab.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Atlético Amigos da Bola - AAAB.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2313/anteprojet_028-2009_autoriza_a_isencao_de_iptu_a_pacientes_clinicos_portadores_de_doencas_graves_em_estagio_terminal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2313/anteprojet_028-2009_autoriza_a_isencao_de_iptu_a_pacientes_clinicos_portadores_de_doencas_graves_em_estagio_terminal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder isenção de IPTU  imóveis pertencentes a pacientes clínicos, portadores de doenças graves em estagio terminal irreversível, consignada no Código Internacional de Doenças.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2315/anteprojet_029-2009_as_reunioes_e_deliberacao_dos_conselhos_munic._da_camara_municipal_1.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2315/anteprojet_029-2009_as_reunioes_e_deliberacao_dos_conselhos_munic._da_camara_municipal_1.pdf</t>
   </si>
   <si>
     <t>As reuniões e deliberações dos Conselhos Municipais, instituídos em Pontal do Paraná, deverão ser realizadas na sede da Câmara Municipal.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2319/anteprojet_030-2009_denomina_a_via_de_acesso_a_sede_da_prefeitura_munic._de_trav._deputado_max_rosenmann.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2319/anteprojet_030-2009_denomina_a_via_de_acesso_a_sede_da_prefeitura_munic._de_trav._deputado_max_rosenmann.pdf</t>
   </si>
   <si>
     <t>Denomina a via de acesso à sede da Prefeitura Municipal de "Travessa Deputado Max Rosenmann"</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2322/anteprojet_030-2009_denomina_a_via_de_acesso_a_sede_da_prefeitura_munic._de_trav._deputado_max_rosenmann.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2322/anteprojet_030-2009_denomina_a_via_de_acesso_a_sede_da_prefeitura_munic._de_trav._deputado_max_rosenmann.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar, no valor de R$ 250.000,00 e a efetuar alterações de natureza técnica no orçamento vigente do município.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2325/anteprojet_034-2009_autorizaz_a_abrir_cred_adicional__veto_do_mesmo.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2325/anteprojet_034-2009_autorizaz_a_abrir_cred_adicional__veto_do_mesmo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 270.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2326/anteprojet_035-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2326/anteprojet_035-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA do Município de Pontal do Paraná para o período de 2006 a 2009 e em seu Anexo I.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2327/anteprojet_036-2009_autoriza_a_incluir_ldo_2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2327/anteprojet_036-2009_autoriza_a_incluir_ldo_2009.pdf</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2328/anteprojet_037-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2328/anteprojet_037-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 130.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2330/anteprojet_038-2009_declara_de_utilidade_publica_a_associacao_da_melhor_idade_estrela_do_mar_de_ipanema.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2330/anteprojet_038-2009_declara_de_utilidade_publica_a_associacao_da_melhor_idade_estrela_do_mar_de_ipanema.pdf</t>
   </si>
   <si>
     <t>Declara  de Utilidade Pública a Associação da Melhor Idade Estrela do Mar de Ipanema.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2331/anteprojet_039-2009_cria_o_servico_de_inspecao_municipal_de_produtos_de_origem_animal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2331/anteprojet_039-2009_cria_o_servico_de_inspecao_municipal_de_produtos_de_origem_animal.pdf</t>
   </si>
   <si>
     <t>Cria serviço de inspeção municipal de produtos de origem animal SIM de Pontal do Paraná, e dá outras providencias.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2332/anteprojet_040-2009_dispoe_sobre_a_criacao_e_funcionamento_do_conselho_municipal_dos_direitos_da_mulher__o_veto.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2332/anteprojet_040-2009_dispoe_sobre_a_criacao_e_funcionamento_do_conselho_municipal_dos_direitos_da_mulher__o_veto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e funcionamento do Conselho Municipal dos direitos da mulher.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>OSEIAS</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2333/anteprojet_041-2009_autoriza_a_prorrogar_por_mais_60_dias_o_periodo_de_licenca_maternidade_a_servidor_publico.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2333/anteprojet_041-2009_autoriza_a_prorrogar_por_mais_60_dias_o_periodo_de_licenca_maternidade_a_servidor_publico.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por mais 60 dias o período de licença maternidade concedido à servidora pública municipal.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2335/anteprojet_042-2009_autoriza_a_concessao_de_direito_real_para_fins_de_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2335/anteprojet_042-2009_autoriza_a_concessao_de_direito_real_para_fins_de_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar concessão de direito real de uso de imóveis pertencentes á municipalidade, localizados em áreas com ocupação consolidada, para fins de regularização fundiária.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2336/anteprojet_043-2009_autoriza_a_abrir_cred._adic._especial.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2336/anteprojet_043-2009_autoriza_a_abrir_cred._adic._especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 301,41, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2337/anteprojet_044-2009_declara_de_utilidade_publica_associacao_mobai_iv_ipanema.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2337/anteprojet_044-2009_declara_de_utilidade_publica_associacao_mobai_iv_ipanema.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública a Associação dos moradores do Balneário dos Moradores do Balneário Ipanema IV - ASS MOBAI IV.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2339/anteprojet_046-2009_dispoe_sobre_a_obrigatoriedade_de_inserir_placas_de_denominacao_e_identificacao_de_logradouros_publicos.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2339/anteprojet_046-2009_dispoe_sobre_a_obrigatoriedade_de_inserir_placas_de_denominacao_e_identificacao_de_logradouros_publicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de o Poder Público inserir placas de denominação e identificação nos prédios e logradouros públicos municipais.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2340/anteprojet_047-2009_autoriza_a_receber_os_imoveis_em_dacao_em_pagamento.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2340/anteprojet_047-2009_autoriza_a_receber_os_imoveis_em_dacao_em_pagamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber os imóveis que menciona, em dação em pagamento.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2341/anteprojet_048-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2341/anteprojet_048-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2342/anteprojet_049-2009_autoriza_a_incluir_ldo_2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2342/anteprojet_049-2009_autoriza_a_incluir_ldo_2009.pdf</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2343/anteprojet_050-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2343/anteprojet_050-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2344/anteprojet_051-2009_denomina_o_complexo_esportivo_joao_helio_alves.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2344/anteprojet_051-2009_denomina_o_complexo_esportivo_joao_helio_alves.pdf</t>
   </si>
   <si>
     <t>Denomina o complexo esportivo da Escola Ezequiel Pinto da Silva, localizado no Balneário Jardim Jacarandá, de Complexo João Hélio Alves.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2345/anteprojet_052-2009_autoriza_a_receber_o_imovel_em_dacao_em_pagamento.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2345/anteprojet_052-2009_autoriza_a_receber_o_imovel_em_dacao_em_pagamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber o imóvel que menciona, em dação em programa.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2346/anteprojet_053-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2346/anteprojet_053-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a incluir programa, ação, objetivo, e meta no Plano Plurianual- PPA 2006/2009 Lei Municipal n° 602, de 05 de agosto de 2005, e em seu anexo I</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2347/anteprojet_054-2009_autoriza_a_incluir_ldo_2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2347/anteprojet_054-2009_autoriza_a_incluir_ldo_2009.pdf</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2348/anteprojet_055-2009_autoriza_a_abrir_cred._adic._supl.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2348/anteprojet_055-2009_autoriza_a_abrir_cred._adic._supl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 220.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2349/anteprojet_056-2009_autoriza_a_abrir_credito_adic._supl.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2349/anteprojet_056-2009_autoriza_a_abrir_credito_adic._supl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 50.050,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2350/anteprojet_057-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2350/anteprojet_057-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 21.450,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2351/anteprojet_058-2009_autoriza_a_abrir_cred._adic._supl..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2351/anteprojet_058-2009_autoriza_a_abrir_cred._adic._supl..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 145.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2352/anteprojet_059-2009_autoriza_a_abrir_cred._adic._supl.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2352/anteprojet_059-2009_autoriza_a_abrir_cred._adic._supl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 100.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2353/anteprojet_060-2009_autoriza_o_convenio_com_o_setor_da_universidade_federal_do_parana.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2353/anteprojet_060-2009_autoriza_o_convenio_com_o_setor_da_universidade_federal_do_parana.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o setor da Universidade Federal do Paraná.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2354/anteprojet_061-2009_declara_de_utilidade_publica_amasul__veto.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2354/anteprojet_061-2009_declara_de_utilidade_publica_amasul__veto.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Moradores e de Amigos de Pontal do Sul - AMASUL.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2355/anteprojet_062-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2355/anteprojet_062-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 145.971,67, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2356/anteprojet_063-2009_autoriza_a_abrir_cred._adic._supl.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2356/anteprojet_063-2009_autoriza_a_abrir_cred._adic._supl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 80.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2359/anteprojet_064-2009_autoriza_a_abrir_cred._adic._supl.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2359/anteprojet_064-2009_autoriza_a_abrir_cred._adic._supl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 1.343.420,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2360/anteprojet_065-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2360/anteprojet_065-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 134.956,80, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2362/anteprojet_066-2009_autoriza_a_aincluir_ppa_2006-2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2362/anteprojet_066-2009_autoriza_a_aincluir_ppa_2006-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a incluir programa, ação, objetivo, e meta no Plano Plurianual- PPA 2006/2009, - Lei Municipal n° 602, de agosto de 2005 e em seu anexo I.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2364/anteprojet_067-2009_autoriza_a_incluir_ldo_2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2364/anteprojet_067-2009_autoriza_a_incluir_ldo_2009.pdf</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2365/anteprojet_068-2009_autoriza_a_abrir_cred_adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2365/anteprojet_068-2009_autoriza_a_abrir_cred_adic._esp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 430.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2367/anteprojet_069-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2367/anteprojet_069-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2368/anteprojet_070-2009_autoriza_a_incluir_ldo_2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2368/anteprojet_070-2009_autoriza_a_incluir_ldo_2009.pdf</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2369/anteprojet_071-2009_autoriza_a_abrir_cred._adic._especial.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2369/anteprojet_071-2009_autoriza_a_abrir_cred._adic._especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 60.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2370/anteprojet_072-2009_autoriza_a_incluir_no_ppa_2006-2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2370/anteprojet_072-2009_autoriza_a_incluir_no_ppa_2006-2009.pdf</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2371/anteprojet_073-2009_autoriza_a_incluir_ldo_2009_anexo_i.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2371/anteprojet_073-2009_autoriza_a_incluir_ldo_2009_anexo_i.pdf</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2372/anteprojet_074-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2372/anteprojet_074-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 206.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2373/anteprojet_075-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2373/anteprojet_075-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2374/anteprojet_076-2009_autoriza_a_incluir_ldo_2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2374/anteprojet_076-2009_autoriza_a_incluir_ldo_2009.pdf</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2375/anteprojet_077-2009_autoriza_a_abrir_cred._adic._especial.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2375/anteprojet_077-2009_autoriza_a_abrir_cred._adic._especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 131.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2377/anteprojet_078-2009_autoriza_a_incluirm_ppa_2006-2009..pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2377/anteprojet_078-2009_autoriza_a_incluirm_ppa_2006-2009..pdf</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2378/anteprojet_079-2009_autoriza_a_incluir_ldo_2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2378/anteprojet_079-2009_autoriza_a_incluir_ldo_2009.pdf</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2379/anteprojet_080-2009_autoriza_a_abrir_cred._adic._especial.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2379/anteprojet_080-2009_autoriza_a_abrir_cred._adic._especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 170.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2388/anteprojet_081-2009_denomina_a_unidade_de_saude_praia_de_leste_paulo_isidoro_costa.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2388/anteprojet_081-2009_denomina_a_unidade_de_saude_praia_de_leste_paulo_isidoro_costa.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade de Saúde Balneário Praia de Leste de "Unidade de Saúde 24 horas Paulo Isidorio Costa"</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2389/anteprojet_082-2009_declara_associacao_de_ipanema_iv_apibi.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2389/anteprojet_082-2009_declara_associacao_de_ipanema_iv_apibi.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Moradores e Proprietários de Imóveis do Balneário Ipanema IV - APIBI.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2392/anteprojet_083-2009_autoriza_o_executivo_a_receber_o_imovel_em_dacao_em_pagamento.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2392/anteprojet_083-2009_autoriza_o_executivo_a_receber_o_imovel_em_dacao_em_pagamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber o imóvel que menciona em ação e pagamento.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2393/anteprojet_084-2009_declara_de_utilidade_publica_sindicato_dos_taxistas_do_litoral_paranaense_sintpa.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2393/anteprojet_084-2009_declara_de_utilidade_publica_sindicato_dos_taxistas_do_litoral_paranaense_sintpa.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Sindicato dos Taxistas do Litoral Paranaense - SINTAP.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2395/anteprojet_085-2009_torna_obrigatorio_a_afixicao_de_placas_informativa_nas_unidades_de_saude_publica.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2395/anteprojet_085-2009_torna_obrigatorio_a_afixicao_de_placas_informativa_nas_unidades_de_saude_publica.pdf</t>
   </si>
   <si>
     <t>Torna Obigatória a afixação de Placas Informativa nas Unidades do Sistema de Saúde Pública do Municipio de Pontal do Paraná.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2396/anteprojet_086-2009_dispoe_sobre_o_direito_do_idoso_em_receber_medicacao_continua.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2396/anteprojet_086-2009_dispoe_sobre_o_direito_do_idoso_em_receber_medicacao_continua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Direito do Idoso, Deficiente e Gestante em receber Medicação continua em seu domicilio.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2398/anteprojet_087-2019_declara_de_utilidade_publica_ipth.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2398/anteprojet_087-2019_declara_de_utilidade_publica_ipth.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Instituto de Pesquisas e Treinamentos Humanísticos - IPTG.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2399/anteprojet_088-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2399/anteprojet_088-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$ 544.500,00 e a efetuar alterações de Natureza térmica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2401/anteprojet_089-2009_altera_a_lei_1025-2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2401/anteprojet_089-2009_altera_a_lei_1025-2009.pdf</t>
   </si>
   <si>
     <t>Altera a lei n° 1025/2009.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2403/anteprojet_090-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2403/anteprojet_090-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2010.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2404/anteprojet_092-2009_autoriza_a_abrir_cred._adicional_esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2404/anteprojet_092-2009_autoriza_a_abrir_cred._adicional_esp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 18.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2405/anteprojet_093-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2405/anteprojet_093-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2406/anteprojet_094-2009_autoriza_a_incluir_ldo_2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2406/anteprojet_094-2009_autoriza_a_incluir_ldo_2009.pdf</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2407/anteprojet_095-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2407/anteprojet_095-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2408/anteprojet_096-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2408/anteprojet_096-2009_autoriza_a_incluir_ppa_2006-2009.pdf</t>
   </si>
   <si>
     <t>Poder Executivo a incluir programa, ação, objetivo, e meta no Plano Plurianual- PPA 2006/2009, - Lei Municipal n° 602, de agosto de 2005 e em seu anexo I.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2409/anteprojet_097-2010_autoriza_a_incluir_ldo_2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2409/anteprojet_097-2010_autoriza_a_incluir_ldo_2009.pdf</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2410/anteprojet_098-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2410/anteprojet_098-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 250.000,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2411/anteprojet_099-2009_altera_a_lei_153-1999.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2411/anteprojet_099-2009_altera_a_lei_153-1999.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 153/1999.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2412/anteprojet_100-2009_cria_o_fundo_munic._de_habitacao_fmhis.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2412/anteprojet_100-2009_cria_o_fundo_munic._de_habitacao_fmhis.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Habitação de Interesse Social FMHIS e Institui o conselho Gestor do FMHIS.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2414/anteprojet_101-2009_dispoe_sobre_a_instalacao_de_antenas_e_estacoes_de_radior_base.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2414/anteprojet_101-2009_dispoe_sobre_a_instalacao_de_antenas_e_estacoes_de_radior_base.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instalação no Município de Pontal do Paraná de Antenas e Estações de Radio - Base (ERBs) e Mini- Estações Radio Base ( Mini ERBs) de telefonia celular e telecomunicações em geral, central telefônica CT, transmissões de Radio difusão, cria taxa de fiscalização de equipamentos afins e dá outras providencias.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2415/anteprojet_102-2009_autoriza_a_aconcessao_de_direito_real_de_uso_provopar.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2415/anteprojet_102-2009_autoriza_a_aconcessao_de_direito_real_de_uso_provopar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar concessões de direito real de uso dos imóveis que especifica ao PROVOPAR - Programa de Voluntariado de Pontal do Paraná.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2416/anteprojet_103-2009_autoriza_a_abrir_cred_adic_esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2416/anteprojet_103-2009_autoriza_a_abrir_cred_adic_esp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$ 202.500,00 e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2417/anteprojet_104-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2417/anteprojet_104-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2418/anteprojet_105-2009_altera_a_lei_537-2004.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2418/anteprojet_105-2009_altera_a_lei_537-2004.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 537/2004.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2420/anteprojet_106-2009_altera_a_lei_992-2009.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2420/anteprojet_106-2009_altera_a_lei_992-2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 992/2009.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2421/anteprojet_107-2009_autoriza_a_contratar_agencia_de_fomento_do_parana.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2421/anteprojet_107-2009_autoriza_a_contratar_agencia_de_fomento_do_parana.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito cm a Agencia de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2423/anteprojet_108-2009_autoriza_a_instituir_programa_de_cooperacao_social_os_cidadaos_que_mocupam_beira_de_canal.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2423/anteprojet_108-2009_autoriza_a_instituir_programa_de_cooperacao_social_os_cidadaos_que_mocupam_beira_de_canal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir programa de cooperação social entre os cidadãos que ocupam beira de canal e obstruem o acesso de maquinários de limpeza em tais localidades e o Município de Pontal do Paraná.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2424/anteprojet_109-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2424/anteprojet_109-2009_autoriza_a_abrir_cred._adic._esp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial, no valor de R$ 750,00, e a efetuar alterações de natureza técnica no orçamento vigente do Município.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2317/anteprojet_029-2009_veto_ao_projeto_de_lei_029-2009_2.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2317/anteprojet_029-2009_veto_ao_projeto_de_lei_029-2009_2.pdf</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2323/anteprojet_032-2009_autoriza_a_incluir_ppa_2006-2009__veto_total.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2323/anteprojet_032-2009_autoriza_a_incluir_ppa_2006-2009__veto_total.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei, Autoriza o Poder Executivo a incluir programa, ação, objetivo e meta no Plano Plurianual - PPA 2006/2009 e em seu anexo I.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2334/anteprojet_041-2009_fica_instituido__a_lisenca_de_60_dias_maternidade_veto_total.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2334/anteprojet_041-2009_fica_instituido__a_lisenca_de_60_dias_maternidade_veto_total.pdf</t>
   </si>
   <si>
     <t>Veto ao Anteprojeto de Lei que fica instituído a prorrogação de mais 60 dias do período de licença maternidade concedido a servidora pública municipal.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2338/anteprojet_045-2009_dispoe_sobre_as_diretrizes_orcamentarias_exercicio_financeiro_de__2010.pdf</t>
+    <t>http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2338/anteprojet_045-2009_dispoe_sobre_as_diretrizes_orcamentarias_exercicio_financeiro_de__2010.pdf</t>
   </si>
   <si>
     <t>Veto ao projeto de Lei n° 45/2009 que Dispõe sobre as diretrizes orçamentarias para o exercício de 2010  e da outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1641,67 +1641,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2215/anteprojet_001-2009_declara_de_utildade_publica_o_conselho_comunitario_de_seg._de_pontal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2217/anteprojet_002-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2218/anteprojet_003-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2219/anteprojet_004-2009_autoriza_a_abrir_cred._adic._esp..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2220/anteprojet_005-2009_autoriza_a_abrir_cred._adic._especial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2236/anteprojet_006-2009_dispoe_a_concessao_de_auxilio_a_educacao_ao_quadro_de_funcionarios_efetivos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2256/anteprojet_007-2009_autoriza_a_ceder_gratuitamente_sinal_de_internet_wireless_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2257/anteprojet_008-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2258/anteprojet_009-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2259/anteprojet_010-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2260/anteprojet_011-2009_altera_o_artigo_2_da_lei_852-2008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2261/anteprojet_012-2009_concede_reposicao_e_reajuste_salarial_aos_servidores_publicos_munic.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2283/anteprojet_013-2009_altera_o_artigo_3_da_lei_569-2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2284/anteprojet_014-2009_altera_as_leis_568_e_569-2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2285/anteprojet_015-2009_autoriza_a_abrir_cred._adic._supl.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2286/anteprojet_016-2009_autoriza_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2287/anteprojet_017-2009_declara_de_utilidade_publica_a_associacao_das_entidades_de_utilizacao_publica_de_pontal_asseup.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2288/anteprojet_018-2009_dispoe_sobre_ppa_2010-2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2294/anteprojet_019-2009_altera_o_art._1_da_lei_091-1998.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2295/anteprojet_020-2009_revoga_integralmente_a_lei_munic._715-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2296/anteprojet_022-2009_dispoe_sobre_a_cessao_de_servidores_munic._ao_poder_legislativo_local.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2297/anteprojet_023-2009_autoriza__a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2299/anteprojet_024-2009_concede_dispensa_da_jornada_a_servidor_publico_munic._que_seja_mae.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2301/anteprojet_025-2009_denomina_o_posto_de_saude_de_ipanema_posto_de_saude_deputado_max_rosenmann.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2303/anteprojet_026-2009_autoriza_a_firmar_convenio_com_a_copel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2308/anteprojet_027-2009_declara_de_utilidade_publica_a_associacao_atletico_amigos_da_bola_aaab.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2313/anteprojet_028-2009_autoriza_a_isencao_de_iptu_a_pacientes_clinicos_portadores_de_doencas_graves_em_estagio_terminal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2315/anteprojet_029-2009_as_reunioes_e_deliberacao_dos_conselhos_munic._da_camara_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2319/anteprojet_030-2009_denomina_a_via_de_acesso_a_sede_da_prefeitura_munic._de_trav._deputado_max_rosenmann.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2322/anteprojet_030-2009_denomina_a_via_de_acesso_a_sede_da_prefeitura_munic._de_trav._deputado_max_rosenmann.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2325/anteprojet_034-2009_autorizaz_a_abrir_cred_adicional__veto_do_mesmo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2326/anteprojet_035-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2327/anteprojet_036-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2328/anteprojet_037-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2330/anteprojet_038-2009_declara_de_utilidade_publica_a_associacao_da_melhor_idade_estrela_do_mar_de_ipanema.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2331/anteprojet_039-2009_cria_o_servico_de_inspecao_municipal_de_produtos_de_origem_animal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2332/anteprojet_040-2009_dispoe_sobre_a_criacao_e_funcionamento_do_conselho_municipal_dos_direitos_da_mulher__o_veto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2333/anteprojet_041-2009_autoriza_a_prorrogar_por_mais_60_dias_o_periodo_de_licenca_maternidade_a_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2335/anteprojet_042-2009_autoriza_a_concessao_de_direito_real_para_fins_de_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2336/anteprojet_043-2009_autoriza_a_abrir_cred._adic._especial.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2337/anteprojet_044-2009_declara_de_utilidade_publica_associacao_mobai_iv_ipanema.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2339/anteprojet_046-2009_dispoe_sobre_a_obrigatoriedade_de_inserir_placas_de_denominacao_e_identificacao_de_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2340/anteprojet_047-2009_autoriza_a_receber_os_imoveis_em_dacao_em_pagamento.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2341/anteprojet_048-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2342/anteprojet_049-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2343/anteprojet_050-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2344/anteprojet_051-2009_denomina_o_complexo_esportivo_joao_helio_alves.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2345/anteprojet_052-2009_autoriza_a_receber_o_imovel_em_dacao_em_pagamento.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2346/anteprojet_053-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2347/anteprojet_054-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2348/anteprojet_055-2009_autoriza_a_abrir_cred._adic._supl.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2349/anteprojet_056-2009_autoriza_a_abrir_credito_adic._supl.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2350/anteprojet_057-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2351/anteprojet_058-2009_autoriza_a_abrir_cred._adic._supl..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2352/anteprojet_059-2009_autoriza_a_abrir_cred._adic._supl.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2353/anteprojet_060-2009_autoriza_o_convenio_com_o_setor_da_universidade_federal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2354/anteprojet_061-2009_declara_de_utilidade_publica_amasul__veto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2355/anteprojet_062-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2356/anteprojet_063-2009_autoriza_a_abrir_cred._adic._supl.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2359/anteprojet_064-2009_autoriza_a_abrir_cred._adic._supl.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2360/anteprojet_065-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2362/anteprojet_066-2009_autoriza_a_aincluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2364/anteprojet_067-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2365/anteprojet_068-2009_autoriza_a_abrir_cred_adic._esp.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2367/anteprojet_069-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2368/anteprojet_070-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2369/anteprojet_071-2009_autoriza_a_abrir_cred._adic._especial.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2370/anteprojet_072-2009_autoriza_a_incluir_no_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2371/anteprojet_073-2009_autoriza_a_incluir_ldo_2009_anexo_i.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2372/anteprojet_074-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2373/anteprojet_075-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2374/anteprojet_076-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2375/anteprojet_077-2009_autoriza_a_abrir_cred._adic._especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2377/anteprojet_078-2009_autoriza_a_incluirm_ppa_2006-2009..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2378/anteprojet_079-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2379/anteprojet_080-2009_autoriza_a_abrir_cred._adic._especial.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2388/anteprojet_081-2009_denomina_a_unidade_de_saude_praia_de_leste_paulo_isidoro_costa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2389/anteprojet_082-2009_declara_associacao_de_ipanema_iv_apibi.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2392/anteprojet_083-2009_autoriza_o_executivo_a_receber_o_imovel_em_dacao_em_pagamento.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2393/anteprojet_084-2009_declara_de_utilidade_publica_sindicato_dos_taxistas_do_litoral_paranaense_sintpa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2395/anteprojet_085-2009_torna_obrigatorio_a_afixicao_de_placas_informativa_nas_unidades_de_saude_publica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2396/anteprojet_086-2009_dispoe_sobre_o_direito_do_idoso_em_receber_medicacao_continua.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2398/anteprojet_087-2019_declara_de_utilidade_publica_ipth.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2399/anteprojet_088-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2401/anteprojet_089-2009_altera_a_lei_1025-2009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2403/anteprojet_090-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2404/anteprojet_092-2009_autoriza_a_abrir_cred._adicional_esp.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2405/anteprojet_093-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2406/anteprojet_094-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2407/anteprojet_095-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2408/anteprojet_096-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2409/anteprojet_097-2010_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2410/anteprojet_098-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2411/anteprojet_099-2009_altera_a_lei_153-1999.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2412/anteprojet_100-2009_cria_o_fundo_munic._de_habitacao_fmhis.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2414/anteprojet_101-2009_dispoe_sobre_a_instalacao_de_antenas_e_estacoes_de_radior_base.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2415/anteprojet_102-2009_autoriza_a_aconcessao_de_direito_real_de_uso_provopar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2416/anteprojet_103-2009_autoriza_a_abrir_cred_adic_esp.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2417/anteprojet_104-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2418/anteprojet_105-2009_altera_a_lei_537-2004.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2420/anteprojet_106-2009_altera_a_lei_992-2009.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2421/anteprojet_107-2009_autoriza_a_contratar_agencia_de_fomento_do_parana.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2423/anteprojet_108-2009_autoriza_a_instituir_programa_de_cooperacao_social_os_cidadaos_que_mocupam_beira_de_canal.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2424/anteprojet_109-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2317/anteprojet_029-2009_veto_ao_projeto_de_lei_029-2009_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2323/anteprojet_032-2009_autoriza_a_incluir_ppa_2006-2009__veto_total.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2334/anteprojet_041-2009_fica_instituido__a_lisenca_de_60_dias_maternidade_veto_total.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2338/anteprojet_045-2009_dispoe_sobre_as_diretrizes_orcamentarias_exercicio_financeiro_de__2010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2215/anteprojet_001-2009_declara_de_utildade_publica_o_conselho_comunitario_de_seg._de_pontal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2217/anteprojet_002-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2218/anteprojet_003-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2219/anteprojet_004-2009_autoriza_a_abrir_cred._adic._esp..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2220/anteprojet_005-2009_autoriza_a_abrir_cred._adic._especial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2236/anteprojet_006-2009_dispoe_a_concessao_de_auxilio_a_educacao_ao_quadro_de_funcionarios_efetivos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2256/anteprojet_007-2009_autoriza_a_ceder_gratuitamente_sinal_de_internet_wireless_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2257/anteprojet_008-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2258/anteprojet_009-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2259/anteprojet_010-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2260/anteprojet_011-2009_altera_o_artigo_2_da_lei_852-2008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2261/anteprojet_012-2009_concede_reposicao_e_reajuste_salarial_aos_servidores_publicos_munic.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2283/anteprojet_013-2009_altera_o_artigo_3_da_lei_569-2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2284/anteprojet_014-2009_altera_as_leis_568_e_569-2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2285/anteprojet_015-2009_autoriza_a_abrir_cred._adic._supl.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2286/anteprojet_016-2009_autoriza_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2287/anteprojet_017-2009_declara_de_utilidade_publica_a_associacao_das_entidades_de_utilizacao_publica_de_pontal_asseup.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2288/anteprojet_018-2009_dispoe_sobre_ppa_2010-2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2294/anteprojet_019-2009_altera_o_art._1_da_lei_091-1998.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2295/anteprojet_020-2009_revoga_integralmente_a_lei_munic._715-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2296/anteprojet_022-2009_dispoe_sobre_a_cessao_de_servidores_munic._ao_poder_legislativo_local.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2297/anteprojet_023-2009_autoriza__a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2299/anteprojet_024-2009_concede_dispensa_da_jornada_a_servidor_publico_munic._que_seja_mae.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2301/anteprojet_025-2009_denomina_o_posto_de_saude_de_ipanema_posto_de_saude_deputado_max_rosenmann.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2303/anteprojet_026-2009_autoriza_a_firmar_convenio_com_a_copel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2308/anteprojet_027-2009_declara_de_utilidade_publica_a_associacao_atletico_amigos_da_bola_aaab.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2313/anteprojet_028-2009_autoriza_a_isencao_de_iptu_a_pacientes_clinicos_portadores_de_doencas_graves_em_estagio_terminal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2315/anteprojet_029-2009_as_reunioes_e_deliberacao_dos_conselhos_munic._da_camara_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2319/anteprojet_030-2009_denomina_a_via_de_acesso_a_sede_da_prefeitura_munic._de_trav._deputado_max_rosenmann.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2322/anteprojet_030-2009_denomina_a_via_de_acesso_a_sede_da_prefeitura_munic._de_trav._deputado_max_rosenmann.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2325/anteprojet_034-2009_autorizaz_a_abrir_cred_adicional__veto_do_mesmo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2326/anteprojet_035-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2327/anteprojet_036-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2328/anteprojet_037-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2330/anteprojet_038-2009_declara_de_utilidade_publica_a_associacao_da_melhor_idade_estrela_do_mar_de_ipanema.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2331/anteprojet_039-2009_cria_o_servico_de_inspecao_municipal_de_produtos_de_origem_animal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2332/anteprojet_040-2009_dispoe_sobre_a_criacao_e_funcionamento_do_conselho_municipal_dos_direitos_da_mulher__o_veto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2333/anteprojet_041-2009_autoriza_a_prorrogar_por_mais_60_dias_o_periodo_de_licenca_maternidade_a_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2335/anteprojet_042-2009_autoriza_a_concessao_de_direito_real_para_fins_de_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2336/anteprojet_043-2009_autoriza_a_abrir_cred._adic._especial.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2337/anteprojet_044-2009_declara_de_utilidade_publica_associacao_mobai_iv_ipanema.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2339/anteprojet_046-2009_dispoe_sobre_a_obrigatoriedade_de_inserir_placas_de_denominacao_e_identificacao_de_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2340/anteprojet_047-2009_autoriza_a_receber_os_imoveis_em_dacao_em_pagamento.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2341/anteprojet_048-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2342/anteprojet_049-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2343/anteprojet_050-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2344/anteprojet_051-2009_denomina_o_complexo_esportivo_joao_helio_alves.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2345/anteprojet_052-2009_autoriza_a_receber_o_imovel_em_dacao_em_pagamento.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2346/anteprojet_053-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2347/anteprojet_054-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2348/anteprojet_055-2009_autoriza_a_abrir_cred._adic._supl.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2349/anteprojet_056-2009_autoriza_a_abrir_credito_adic._supl.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2350/anteprojet_057-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2351/anteprojet_058-2009_autoriza_a_abrir_cred._adic._supl..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2352/anteprojet_059-2009_autoriza_a_abrir_cred._adic._supl.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2353/anteprojet_060-2009_autoriza_o_convenio_com_o_setor_da_universidade_federal_do_parana.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2354/anteprojet_061-2009_declara_de_utilidade_publica_amasul__veto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2355/anteprojet_062-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2356/anteprojet_063-2009_autoriza_a_abrir_cred._adic._supl.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2359/anteprojet_064-2009_autoriza_a_abrir_cred._adic._supl.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2360/anteprojet_065-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2362/anteprojet_066-2009_autoriza_a_aincluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2364/anteprojet_067-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2365/anteprojet_068-2009_autoriza_a_abrir_cred_adic._esp.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2367/anteprojet_069-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2368/anteprojet_070-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2369/anteprojet_071-2009_autoriza_a_abrir_cred._adic._especial.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2370/anteprojet_072-2009_autoriza_a_incluir_no_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2371/anteprojet_073-2009_autoriza_a_incluir_ldo_2009_anexo_i.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2372/anteprojet_074-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2373/anteprojet_075-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2374/anteprojet_076-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2375/anteprojet_077-2009_autoriza_a_abrir_cred._adic._especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2377/anteprojet_078-2009_autoriza_a_incluirm_ppa_2006-2009..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2378/anteprojet_079-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2379/anteprojet_080-2009_autoriza_a_abrir_cred._adic._especial.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2388/anteprojet_081-2009_denomina_a_unidade_de_saude_praia_de_leste_paulo_isidoro_costa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2389/anteprojet_082-2009_declara_associacao_de_ipanema_iv_apibi.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2392/anteprojet_083-2009_autoriza_o_executivo_a_receber_o_imovel_em_dacao_em_pagamento.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2393/anteprojet_084-2009_declara_de_utilidade_publica_sindicato_dos_taxistas_do_litoral_paranaense_sintpa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2395/anteprojet_085-2009_torna_obrigatorio_a_afixicao_de_placas_informativa_nas_unidades_de_saude_publica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2396/anteprojet_086-2009_dispoe_sobre_o_direito_do_idoso_em_receber_medicacao_continua.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2398/anteprojet_087-2019_declara_de_utilidade_publica_ipth.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2399/anteprojet_088-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2401/anteprojet_089-2009_altera_a_lei_1025-2009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2403/anteprojet_090-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2404/anteprojet_092-2009_autoriza_a_abrir_cred._adicional_esp.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2405/anteprojet_093-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2406/anteprojet_094-2009_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2407/anteprojet_095-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2408/anteprojet_096-2009_autoriza_a_incluir_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2409/anteprojet_097-2010_autoriza_a_incluir_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2410/anteprojet_098-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2411/anteprojet_099-2009_altera_a_lei_153-1999.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2412/anteprojet_100-2009_cria_o_fundo_munic._de_habitacao_fmhis.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2414/anteprojet_101-2009_dispoe_sobre_a_instalacao_de_antenas_e_estacoes_de_radior_base.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2415/anteprojet_102-2009_autoriza_a_aconcessao_de_direito_real_de_uso_provopar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2416/anteprojet_103-2009_autoriza_a_abrir_cred_adic_esp.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2417/anteprojet_104-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2418/anteprojet_105-2009_altera_a_lei_537-2004.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2420/anteprojet_106-2009_altera_a_lei_992-2009.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2421/anteprojet_107-2009_autoriza_a_contratar_agencia_de_fomento_do_parana.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2423/anteprojet_108-2009_autoriza_a_instituir_programa_de_cooperacao_social_os_cidadaos_que_mocupam_beira_de_canal.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2424/anteprojet_109-2009_autoriza_a_abrir_cred._adic._esp.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2317/anteprojet_029-2009_veto_ao_projeto_de_lei_029-2009_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2323/anteprojet_032-2009_autoriza_a_incluir_ppa_2006-2009__veto_total.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2334/anteprojet_041-2009_fica_instituido__a_lisenca_de_60_dias_maternidade_veto_total.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontaldoparana.pr.leg.br/media/sapl/public/materialegislativa/2009/2338/anteprojet_045-2009_dispoe_sobre_as_diretrizes_orcamentarias_exercicio_financeiro_de__2010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="201.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="200.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>